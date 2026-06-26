--- v0 (2026-06-06)
+++ v1 (2026-06-26)
@@ -1,5663 +1,4707 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://polpwc-my.sharepoint.com/personal/razvan_penescu_pwc_com/Documents/Documents/(No subject)/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="15" documentId="8_{4CA3B309-B135-4ACE-AC82-82F47293ADB5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{48257C8B-20DD-47C2-99E6-CDE519CC17FB}"/>
+  <xr:revisionPtr revIDLastSave="9" documentId="8_{D888DD29-DBBD-4D3C-AA0A-46BC68696697}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EB893461-2E97-43A6-8109-3AB240C65BAA}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{C6DE290B-4E0B-41FF-A8EF-46F60AC6FF6A}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{ACDB46CB-C5CD-4E96-8343-DBC89C4C1C03}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$7:$J$668</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$B$1:$J$668</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$7:$J$563</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$B$1:$J$563</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Sheet1!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D618" i="1" l="1"/>
-[...29 lines deleted...]
-  <c r="D540" i="1"/>
+  <c r="D559" i="1" l="1"/>
   <c r="D539" i="1"/>
+  <c r="D538" i="1"/>
   <c r="D535" i="1"/>
+  <c r="D534" i="1"/>
+  <c r="D533" i="1"/>
+  <c r="D532" i="1"/>
+  <c r="D531" i="1"/>
   <c r="D530" i="1"/>
+  <c r="D529" i="1"/>
+  <c r="D528" i="1"/>
+  <c r="D527" i="1"/>
+  <c r="D526" i="1"/>
+  <c r="D525" i="1"/>
+  <c r="D524" i="1"/>
+  <c r="D523" i="1"/>
+  <c r="D522" i="1"/>
   <c r="D521" i="1"/>
   <c r="D520" i="1"/>
+  <c r="D519" i="1"/>
+  <c r="D518" i="1"/>
+  <c r="D517" i="1"/>
+  <c r="D516" i="1"/>
   <c r="D515" i="1"/>
-  <c r="D514" i="1"/>
-[...3 lines deleted...]
-  <c r="D506" i="1"/>
   <c r="D504" i="1"/>
+  <c r="D503" i="1"/>
   <c r="D501" i="1"/>
+  <c r="D500" i="1"/>
   <c r="D499" i="1"/>
-  <c r="D490" i="1"/>
-  <c r="D487" i="1"/>
+  <c r="D498" i="1"/>
+  <c r="D496" i="1"/>
+  <c r="D495" i="1"/>
+  <c r="D494" i="1"/>
+  <c r="D489" i="1"/>
+  <c r="D486" i="1"/>
   <c r="D484" i="1"/>
-  <c r="D483" i="1"/>
-  <c r="D481" i="1"/>
+  <c r="D482" i="1"/>
   <c r="D480" i="1"/>
-  <c r="D479" i="1"/>
-[...7 lines deleted...]
-  <c r="D465" i="1"/>
+  <c r="D475" i="1"/>
+  <c r="D470" i="1"/>
+  <c r="D464" i="1"/>
   <c r="D462" i="1"/>
-  <c r="D460" i="1"/>
-[...3 lines deleted...]
-  <c r="D453" i="1"/>
+  <c r="D457" i="1"/>
   <c r="D451" i="1"/>
+  <c r="D450" i="1"/>
+  <c r="D449" i="1"/>
   <c r="D447" i="1"/>
-  <c r="D443" i="1"/>
+  <c r="D445" i="1"/>
+  <c r="D441" i="1"/>
+  <c r="D438" i="1"/>
   <c r="D436" i="1"/>
   <c r="D435" i="1"/>
-  <c r="D433" i="1"/>
-  <c r="D425" i="1"/>
+  <c r="D434" i="1"/>
+  <c r="D432" i="1"/>
+  <c r="D431" i="1"/>
+  <c r="D429" i="1"/>
+  <c r="D428" i="1"/>
   <c r="D424" i="1"/>
+  <c r="D423" i="1"/>
   <c r="D422" i="1"/>
-  <c r="D421" i="1"/>
-[...6 lines deleted...]
-  <c r="D398" i="1"/>
+  <c r="D419" i="1"/>
+  <c r="D414" i="1"/>
+  <c r="D410" i="1"/>
+  <c r="D406" i="1"/>
+  <c r="D405" i="1"/>
+  <c r="D404" i="1"/>
+  <c r="D403" i="1"/>
+  <c r="D402" i="1"/>
+  <c r="D399" i="1"/>
+  <c r="D397" i="1"/>
   <c r="D391" i="1"/>
-  <c r="D389" i="1"/>
+  <c r="D388" i="1"/>
   <c r="D387" i="1"/>
+  <c r="D386" i="1"/>
+  <c r="D385" i="1"/>
+  <c r="D383" i="1"/>
   <c r="D382" i="1"/>
-  <c r="D377" i="1"/>
-[...1 lines deleted...]
-  <c r="D374" i="1"/>
+  <c r="D380" i="1"/>
+  <c r="D373" i="1"/>
   <c r="D371" i="1"/>
   <c r="D370" i="1"/>
-  <c r="D368" i="1"/>
-[...2 lines deleted...]
-  <c r="D361" i="1"/>
+  <c r="D362" i="1"/>
+  <c r="D359" i="1"/>
+  <c r="D358" i="1"/>
   <c r="D357" i="1"/>
+  <c r="D355" i="1"/>
   <c r="D354" i="1"/>
-  <c r="D353" i="1"/>
-[...3 lines deleted...]
-  <c r="D344" i="1"/>
+  <c r="D351" i="1"/>
+  <c r="D347" i="1"/>
+  <c r="D343" i="1"/>
   <c r="D341" i="1"/>
+  <c r="D339" i="1"/>
   <c r="D337" i="1"/>
-  <c r="D336" i="1"/>
-[...5 lines deleted...]
-  <c r="D314" i="1"/>
+  <c r="D332" i="1"/>
+  <c r="D331" i="1"/>
+  <c r="D326" i="1"/>
+  <c r="D318" i="1"/>
+  <c r="D315" i="1"/>
+  <c r="D313" i="1"/>
+  <c r="D309" i="1"/>
   <c r="D307" i="1"/>
-  <c r="D306" i="1"/>
-[...3 lines deleted...]
-  <c r="D296" i="1"/>
+  <c r="D303" i="1"/>
+  <c r="D295" i="1"/>
+  <c r="D294" i="1"/>
   <c r="D293" i="1"/>
-  <c r="D292" i="1"/>
-  <c r="D290" i="1"/>
   <c r="D289" i="1"/>
   <c r="D288" i="1"/>
-  <c r="D287" i="1"/>
-[...2 lines deleted...]
-  <c r="D281" i="1"/>
+  <c r="D285" i="1"/>
+  <c r="D282" i="1"/>
+  <c r="D280" i="1"/>
   <c r="D278" i="1"/>
-  <c r="D274" i="1"/>
-  <c r="D273" i="1"/>
+  <c r="D277" i="1"/>
   <c r="D272" i="1"/>
-  <c r="D271" i="1"/>
   <c r="D269" i="1"/>
-  <c r="D268" i="1"/>
-[...7 lines deleted...]
-  <c r="D243" i="1"/>
+  <c r="D265" i="1"/>
+  <c r="D262" i="1"/>
+  <c r="D255" i="1"/>
+  <c r="D253" i="1"/>
+  <c r="D252" i="1"/>
+  <c r="D249" i="1"/>
+  <c r="D247" i="1"/>
+  <c r="D244" i="1"/>
+  <c r="D241" i="1"/>
+  <c r="D240" i="1"/>
   <c r="D239" i="1"/>
-  <c r="D238" i="1"/>
-  <c r="D237" i="1"/>
   <c r="D236" i="1"/>
-  <c r="D233" i="1"/>
-[...10 lines deleted...]
-  <c r="D187" i="1"/>
+  <c r="D234" i="1"/>
+  <c r="D230" i="1"/>
+  <c r="D226" i="1"/>
+  <c r="D218" i="1"/>
+  <c r="D212" i="1"/>
+  <c r="D207" i="1"/>
+  <c r="D197" i="1"/>
+  <c r="D196" i="1"/>
+  <c r="D195" i="1"/>
+  <c r="D194" i="1"/>
   <c r="D185" i="1"/>
-  <c r="D184" i="1"/>
   <c r="D183" i="1"/>
-  <c r="D182" i="1"/>
   <c r="D181" i="1"/>
-  <c r="D176" i="1"/>
-[...10 lines deleted...]
-  <c r="D162" i="1"/>
+  <c r="D179" i="1"/>
+  <c r="D177" i="1"/>
+  <c r="D174" i="1"/>
+  <c r="D172" i="1"/>
+  <c r="D163" i="1"/>
   <c r="D161" i="1"/>
   <c r="D160" i="1"/>
   <c r="D159" i="1"/>
-  <c r="D158" i="1"/>
-  <c r="D157" i="1"/>
   <c r="D156" i="1"/>
-  <c r="D155" i="1"/>
-  <c r="D152" i="1"/>
+  <c r="D153" i="1"/>
+  <c r="D151" i="1"/>
   <c r="D150" i="1"/>
   <c r="D148" i="1"/>
   <c r="D147" i="1"/>
   <c r="D146" i="1"/>
-  <c r="D145" i="1"/>
-[...3 lines deleted...]
-  <c r="D141" i="1"/>
+  <c r="D140" i="1"/>
   <c r="D136" i="1"/>
   <c r="D135" i="1"/>
-  <c r="D132" i="1"/>
-[...5 lines deleted...]
-  <c r="D121" i="1"/>
+  <c r="D129" i="1"/>
+  <c r="D122" i="1"/>
   <c r="D120" i="1"/>
-  <c r="D119" i="1"/>
   <c r="D118" i="1"/>
-  <c r="D117" i="1"/>
-[...3 lines deleted...]
-  <c r="D111" i="1"/>
+  <c r="D114" i="1"/>
+  <c r="D113" i="1"/>
+  <c r="D110" i="1"/>
+  <c r="D109" i="1"/>
   <c r="D107" i="1"/>
   <c r="D106" i="1"/>
-  <c r="D103" i="1"/>
   <c r="D102" i="1"/>
+  <c r="D100" i="1"/>
+  <c r="D99" i="1"/>
+  <c r="D98" i="1"/>
   <c r="D97" i="1"/>
-  <c r="D95" i="1"/>
-[...6 lines deleted...]
-  <c r="D87" i="1"/>
   <c r="D86" i="1"/>
   <c r="D85" i="1"/>
-  <c r="D82" i="1"/>
-  <c r="D79" i="1"/>
+  <c r="D84" i="1"/>
+  <c r="D77" i="1"/>
   <c r="D76" i="1"/>
-  <c r="D75" i="1"/>
-[...3 lines deleted...]
-  <c r="D69" i="1"/>
   <c r="D68" i="1"/>
+  <c r="D65" i="1"/>
   <c r="D64" i="1"/>
   <c r="D60" i="1"/>
-  <c r="D59" i="1"/>
   <c r="D57" i="1"/>
   <c r="D54" i="1"/>
+  <c r="D53" i="1"/>
   <c r="D52" i="1"/>
-  <c r="D51" i="1"/>
   <c r="D50" i="1"/>
   <c r="D49" i="1"/>
-  <c r="D45" i="1"/>
-[...4 lines deleted...]
-  <c r="D32" i="1"/>
+  <c r="D48" i="1"/>
+  <c r="D47" i="1"/>
+  <c r="D46" i="1"/>
+  <c r="D37" i="1"/>
   <c r="D31" i="1"/>
-  <c r="D29" i="1"/>
+  <c r="D30" i="1"/>
+  <c r="D28" i="1"/>
   <c r="D25" i="1"/>
-  <c r="D24" i="1"/>
+  <c r="D23" i="1"/>
   <c r="D22" i="1"/>
   <c r="D21" i="1"/>
-  <c r="D20" i="1"/>
-[...1 lines deleted...]
-  <c r="D16" i="1"/>
   <c r="D15" i="1"/>
-  <c r="D14" i="1"/>
-[...1 lines deleted...]
-  <c r="D11" i="1"/>
+  <c r="D10" i="1"/>
   <c r="D9" i="1"/>
+  <c r="D8" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5451" uniqueCount="1746">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4429" uniqueCount="1445">
   <si>
     <t>Teatre, concerte</t>
   </si>
   <si>
     <t>Ziua</t>
   </si>
   <si>
     <t>Ora</t>
   </si>
   <si>
     <t>Nume</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Regizor</t>
   </si>
   <si>
     <t>Actori</t>
   </si>
   <si>
     <t>Loc desfăşurare</t>
   </si>
   <si>
     <t>Preţ</t>
   </si>
   <si>
     <t>Obs</t>
   </si>
   <si>
     <t>Vineri-Joi</t>
   </si>
   <si>
     <t>toată ziua</t>
   </si>
   <si>
     <t>gratuit</t>
   </si>
   <si>
     <t>Vineri</t>
   </si>
   <si>
+    <t>19,30</t>
+  </si>
+  <si>
+    <t>Sîmbătă</t>
+  </si>
+  <si>
     <t>19,00</t>
   </si>
   <si>
-    <t>https://docs.google.com/forms/d/e/1FAIpQLSejmSa29BB7HVAPVb_EIFoH57yv_QVfCnR4gIip56KpJR3KdA/viewform</t>
-[...7 lines deleted...]
-  <si>
     <t>Duminică</t>
   </si>
   <si>
-    <t>https://docs.google.com/forms/d/e/1FAIpQLSdFogx3Yl4BRIVWaQeUx93OJ-O6R2sKm7xw8ks3FZ8wPdOruw/viewform</t>
+    <t>Miercuri 15 iul</t>
+  </si>
+  <si>
+    <t>Joi</t>
+  </si>
+  <si>
+    <t>Marți 21 iul</t>
+  </si>
+  <si>
+    <t>Miercuri 22 iul</t>
+  </si>
+  <si>
+    <t>Joi 30 iul</t>
+  </si>
+  <si>
+    <t>Marți 7 iul</t>
+  </si>
+  <si>
+    <t>Marți</t>
   </si>
   <si>
     <t>Luni</t>
   </si>
   <si>
-    <t>https://docs.google.com/forms/d/e/1FAIpQLSdZd63WLPTxG9XX8QIf1FX0IH_tssV8UpB9hbyOd2NowqkAsQ/viewform</t>
-[...5 lines deleted...]
-    <t>Sîmbătă 13 iun</t>
+    <t>20,00</t>
+  </si>
+  <si>
+    <t>Vineri 10 iul</t>
+  </si>
+  <si>
+    <t>18,00</t>
+  </si>
+  <si>
+    <t>11,00</t>
+  </si>
+  <si>
+    <t>Sîmbătă 4 iul</t>
+  </si>
+  <si>
+    <t>Duminică 5 iul</t>
+  </si>
+  <si>
+    <t>21,00</t>
+  </si>
+  <si>
+    <t>TVR 3</t>
+  </si>
+  <si>
+    <t>15,00</t>
+  </si>
+  <si>
+    <t>Miercuri</t>
+  </si>
+  <si>
+    <t>21,00;03,00</t>
+  </si>
+  <si>
+    <t>https://docs.google.com/forms/d/e/1FAIpQLSdv9BsRv3h-_4yMF3-E0jh7fkwWjY9DxdcIIq7EiQz3oGP4tA/viewform</t>
+  </si>
+  <si>
+    <t>https://docs.google.com/forms/d/e/1FAIpQLSdOXkvHSh5swx0FGj3ySFDjf5TTa8wXwbXsw-pN2F9ShfItcw/viewform</t>
+  </si>
+  <si>
+    <t>Luni-Marți</t>
+  </si>
+  <si>
+    <t>Miercuri 8 iul</t>
+  </si>
+  <si>
+    <t>Joi 9 iul</t>
+  </si>
+  <si>
+    <t>Sîmbătă 11 iul</t>
+  </si>
+  <si>
+    <t>Vineri 3 iul</t>
+  </si>
+  <si>
+    <t>Duminică 12 iul</t>
+  </si>
+  <si>
+    <t>Under Pressure &amp; Mișcări neautorizate (dans contemporan)</t>
+  </si>
+  <si>
+    <t>Ana Costea / Mihai Mihalcea &amp; Mara Bugarin</t>
+  </si>
+  <si>
+    <t>Marți 14 iul</t>
+  </si>
+  <si>
+    <t>Luni 13 iul</t>
+  </si>
+  <si>
+    <t>Sîmbătă 18 iul</t>
+  </si>
+  <si>
+    <t>Duminică 19 iul</t>
+  </si>
+  <si>
+    <t>Sîmbătă 25 iul</t>
+  </si>
+  <si>
+    <t>Duminică 26 iul</t>
+  </si>
+  <si>
+    <t>Marți 28 iul</t>
+  </si>
+  <si>
+    <t>Miercuri 29 iul</t>
   </si>
   <si>
     <t>17,00</t>
   </si>
   <si>
-    <t>https://docs.google.com/forms/d/e/1FAIpQLSclqazVL6SHoVVjZX42lL2GQ7e4Zc5yKAfsI9asqQdxpJuFGA/viewform</t>
-[...53 lines deleted...]
-    <t>Sîmbătă</t>
+    <t>18,30</t>
   </si>
   <si>
     <t>14,30</t>
   </si>
   <si>
+    <t>opera</t>
+  </si>
+  <si>
+    <t>Dirijor / Regizor</t>
+  </si>
+  <si>
+    <t>Solişti</t>
+  </si>
+  <si>
+    <t>Uvertura Tannhäuser / Concertul pt vioară și orchestră, op. 14 / Poemul simfonic Prometheus / Te Deum</t>
+  </si>
+  <si>
+    <t>Richard Wagner / Samuel Barber / Franz Liszt / Anton Bruckner</t>
+  </si>
+  <si>
+    <t>Daniele Rustioni</t>
+  </si>
+  <si>
+    <t>Francesca Dego (vioară), Cristina Păsăroiu (soprană), Judit Kutasi (alto), Sunnyboy Dladla (tenor), Alexander Roslavets (bas), Orchestra și Corul Filarmonicii Enescu</t>
+  </si>
+  <si>
+    <t>Ateneul Român</t>
+  </si>
+  <si>
+    <t>140;150;160 lei</t>
+  </si>
+  <si>
+    <t>Superman March &amp; Jurassic Park Maine Theme &amp; Harry Potter and the Sorcerers Stone Suite &amp; ET - Adventures on Earth &amp; Hook - The Flight to Neverland &amp; Schindler 's List Theme &amp; Music from Star Wars</t>
+  </si>
+  <si>
+    <t>John Williams</t>
+  </si>
+  <si>
+    <t>Stefan Geiger</t>
+  </si>
+  <si>
+    <t>Rafael Butaru (vioară), Orchestra Filarmonicii Enescu</t>
+  </si>
+  <si>
+    <t>200;220;250 lei</t>
+  </si>
+  <si>
+    <t>Monica Luca, Alexandru Badea, Leonard Bernad, Alexandru Constantin, Mihaela Ișpan, Cristina Eremia, Liviu Indricău, Sorana Negrea, Stanca Maria Manoleanu, Maria Gogonea, Andrada Corlat, Serin Jemaa, Alexandra Sârbei, Alexandra Stroe</t>
+  </si>
+  <si>
+    <t>Mădălina Barbu, Bogdan Mihai, Leonard Bernad, Adrian Mărcan, Martiniana Antonie, Daniela Cârstea, Andrei Lazăr, Sidonia Nica, Anna Stănescu, Maria Gogonea, Andrada Corlat, Serin Jemaa, Alexandra Sârbei, Alexandra Stroe</t>
+  </si>
+  <si>
+    <t>TV</t>
+  </si>
+  <si>
+    <t>Post TV</t>
+  </si>
+  <si>
+    <t>22,00</t>
+  </si>
+  <si>
+    <t>HBO 3</t>
+  </si>
+  <si>
+    <t>12,45</t>
+  </si>
+  <si>
+    <t>Nostalgia TV</t>
+  </si>
+  <si>
+    <t>12,00</t>
+  </si>
+  <si>
+    <t>19,50</t>
+  </si>
+  <si>
+    <t>12,50</t>
+  </si>
+  <si>
+    <t>22,55</t>
+  </si>
+  <si>
+    <t>23,30</t>
+  </si>
+  <si>
+    <t>Hiromi Uehara (pianistă)</t>
+  </si>
+  <si>
+    <t>TVR 1</t>
+  </si>
+  <si>
+    <t>HBO / HBO 3</t>
+  </si>
+  <si>
+    <t>22,40</t>
+  </si>
+  <si>
+    <t>Vineri, Luni-Joi</t>
+  </si>
+  <si>
+    <t>21,05</t>
+  </si>
+  <si>
+    <t>21,00 / 22,55;04,00</t>
+  </si>
+  <si>
+    <t>21,30 / 00,20</t>
+  </si>
+  <si>
+    <t>23,25</t>
+  </si>
+  <si>
+    <t>20,30</t>
+  </si>
+  <si>
+    <t>HBO 2</t>
+  </si>
+  <si>
+    <t>19,05</t>
+  </si>
+  <si>
+    <t>22,00;05,20</t>
+  </si>
+  <si>
+    <t>21,00;02,45</t>
+  </si>
+  <si>
+    <t>Cinemax</t>
+  </si>
+  <si>
+    <t>17,50</t>
+  </si>
+  <si>
+    <t>AMC</t>
+  </si>
+  <si>
+    <t>13,30</t>
+  </si>
+  <si>
+    <t>15,25</t>
+  </si>
+  <si>
+    <t>15,15</t>
+  </si>
+  <si>
+    <t>Antena 1</t>
+  </si>
+  <si>
+    <t>AXN</t>
+  </si>
+  <si>
+    <t>23,55</t>
+  </si>
+  <si>
+    <t>09,15</t>
+  </si>
+  <si>
+    <t>22,50</t>
+  </si>
+  <si>
+    <t>18,35</t>
+  </si>
+  <si>
+    <t>Cinemaraton</t>
+  </si>
+  <si>
+    <t>22,45</t>
+  </si>
+  <si>
+    <t>17,40</t>
+  </si>
+  <si>
+    <t>19,40</t>
+  </si>
+  <si>
+    <t>21,30;01,45</t>
+  </si>
+  <si>
+    <t>23,10</t>
+  </si>
+  <si>
+    <t>11,35</t>
+  </si>
+  <si>
+    <t>15,10 / 16,50 / 18,20</t>
+  </si>
+  <si>
+    <t>23,40</t>
+  </si>
+  <si>
+    <t>Cinemaraton Plus</t>
+  </si>
+  <si>
+    <t>15,20</t>
+  </si>
+  <si>
+    <t>18,40</t>
+  </si>
+  <si>
+    <t>20,25</t>
+  </si>
+  <si>
+    <t>22,20</t>
+  </si>
+  <si>
+    <t>09,55</t>
+  </si>
+  <si>
+    <t>11,25</t>
+  </si>
+  <si>
+    <t>14,35</t>
+  </si>
+  <si>
+    <t>16,05</t>
+  </si>
+  <si>
+    <t>21,45</t>
+  </si>
+  <si>
+    <t>20,00 / 23,05</t>
+  </si>
+  <si>
+    <t>Cinemaraton Plus / CineWow</t>
+  </si>
+  <si>
+    <t>19,05 / 21,10</t>
+  </si>
+  <si>
+    <t>11,30</t>
+  </si>
+  <si>
+    <t>13,00</t>
+  </si>
+  <si>
+    <t>14,50</t>
+  </si>
+  <si>
+    <t>16,30</t>
+  </si>
+  <si>
+    <t>18,45</t>
+  </si>
+  <si>
+    <t>23,00</t>
+  </si>
+  <si>
+    <t>11,20</t>
+  </si>
+  <si>
+    <t>13,20</t>
+  </si>
+  <si>
+    <t>17,15</t>
+  </si>
+  <si>
+    <t>19,15</t>
+  </si>
+  <si>
+    <t>Cinemax 2</t>
+  </si>
+  <si>
+    <t>19,45</t>
+  </si>
+  <si>
+    <t>12,35</t>
+  </si>
+  <si>
+    <t>14,20</t>
+  </si>
+  <si>
+    <t>15,55;04,45</t>
+  </si>
+  <si>
+    <t>17,35</t>
+  </si>
+  <si>
+    <t>21,30</t>
+  </si>
+  <si>
+    <t>10,45</t>
+  </si>
+  <si>
+    <t>12,15</t>
+  </si>
+  <si>
+    <t>14,10</t>
+  </si>
+  <si>
+    <t>16,10</t>
+  </si>
+  <si>
+    <t>17,45</t>
+  </si>
+  <si>
+    <t>19,35</t>
+  </si>
+  <si>
+    <t>17,55</t>
+  </si>
+  <si>
+    <t>CineWow</t>
+  </si>
+  <si>
+    <t>08,00 &amp; 09,30 &amp; 11,30</t>
+  </si>
+  <si>
+    <t>19,25</t>
+  </si>
+  <si>
+    <t>12,10 &amp; 13,40 &amp; 15,40 / 10,55 &amp; 12,15 &amp; 13,50</t>
+  </si>
+  <si>
+    <t>CineWow / Cinemaraton Plus</t>
+  </si>
+  <si>
+    <t>FILM CAFE</t>
+  </si>
+  <si>
+    <t>Film Mania</t>
+  </si>
+  <si>
+    <t>16,15</t>
+  </si>
+  <si>
+    <t>23,50</t>
+  </si>
+  <si>
+    <t>Film Now</t>
+  </si>
+  <si>
+    <t>23,20</t>
+  </si>
+  <si>
+    <t>16,25</t>
+  </si>
+  <si>
+    <t>18,05</t>
+  </si>
+  <si>
+    <t>09,00</t>
+  </si>
+  <si>
+    <t>12,25</t>
+  </si>
+  <si>
+    <t>13,55</t>
+  </si>
+  <si>
+    <t>15,45</t>
+  </si>
+  <si>
+    <t>18,20</t>
+  </si>
+  <si>
+    <t>HBO</t>
+  </si>
+  <si>
+    <t>20,00;04.00</t>
+  </si>
+  <si>
+    <t>11,40</t>
+  </si>
+  <si>
+    <t>12,10</t>
+  </si>
+  <si>
+    <t>14,25</t>
+  </si>
+  <si>
+    <t>20,00;03,50</t>
+  </si>
+  <si>
+    <t>14,05</t>
+  </si>
+  <si>
+    <t>15,55</t>
+  </si>
+  <si>
+    <t>22,10</t>
+  </si>
+  <si>
+    <t>21,50</t>
+  </si>
+  <si>
+    <t>17,20</t>
+  </si>
+  <si>
+    <t>10,25</t>
+  </si>
+  <si>
+    <t>13,40</t>
+  </si>
+  <si>
+    <t>22,15</t>
+  </si>
+  <si>
+    <t>13,47</t>
+  </si>
+  <si>
+    <t>15,48</t>
+  </si>
+  <si>
+    <t>19,34</t>
+  </si>
+  <si>
+    <t>20,43</t>
+  </si>
+  <si>
+    <t>20,31</t>
+  </si>
+  <si>
+    <t>10,50</t>
+  </si>
+  <si>
+    <t>13,31</t>
+  </si>
+  <si>
+    <t>18,06</t>
+  </si>
+  <si>
+    <t>20,15</t>
+  </si>
+  <si>
+    <t>16,55 &amp; 18,20</t>
+  </si>
+  <si>
+    <t>23,45</t>
+  </si>
+  <si>
+    <t>Kanal D</t>
+  </si>
+  <si>
+    <t>Național TV</t>
+  </si>
+  <si>
+    <t>Prima TV</t>
+  </si>
+  <si>
+    <t>14,00</t>
+  </si>
+  <si>
+    <t>Pro Cinema</t>
+  </si>
+  <si>
+    <t>20,30;00,45</t>
+  </si>
+  <si>
+    <t>20,30;01,30</t>
+  </si>
+  <si>
+    <t>12,30</t>
+  </si>
+  <si>
+    <t>PRO TV</t>
+  </si>
+  <si>
+    <t>14,45</t>
+  </si>
+  <si>
+    <t>16,15;23,55</t>
+  </si>
+  <si>
+    <t>20,00;01,15</t>
+  </si>
+  <si>
+    <t>16,00;00,30</t>
+  </si>
+  <si>
+    <t>20,00;23,55</t>
+  </si>
+  <si>
+    <t>20,05</t>
+  </si>
+  <si>
+    <t>TVR 2</t>
+  </si>
+  <si>
+    <t>21,00;04,00</t>
+  </si>
+  <si>
     <t>TVR Cultural</t>
   </si>
   <si>
-    <t>18,00</t>
-[...158 lines deleted...]
-    <t>Maria Răducanu (chitară, voce)</t>
+    <t>17,05</t>
+  </si>
+  <si>
+    <t>Viasat Kino</t>
+  </si>
+  <si>
+    <t>12,20</t>
+  </si>
+  <si>
+    <t>09,20</t>
+  </si>
+  <si>
+    <t>14,40</t>
+  </si>
+  <si>
+    <t>17,25</t>
+  </si>
+  <si>
+    <t>22,30</t>
+  </si>
+  <si>
+    <t>Warner TV</t>
+  </si>
+  <si>
+    <t>13,15</t>
+  </si>
+  <si>
+    <t>18,10</t>
+  </si>
+  <si>
+    <t>08,25</t>
+  </si>
+  <si>
+    <t>23,54</t>
+  </si>
+  <si>
+    <t>18,15</t>
+  </si>
+  <si>
+    <t>21,40</t>
+  </si>
+  <si>
+    <t>17,10</t>
+  </si>
+  <si>
+    <t>18,55</t>
+  </si>
+  <si>
+    <t>Jaws</t>
+  </si>
+  <si>
+    <t>21,00;01,00</t>
+  </si>
+  <si>
+    <t>18,00 / 19,30</t>
+  </si>
+  <si>
+    <t>HBO / Viasat Kino</t>
+  </si>
+  <si>
+    <t>23,15</t>
+  </si>
+  <si>
+    <t>18,50</t>
+  </si>
+  <si>
+    <t>22,25</t>
+  </si>
+  <si>
+    <t>23,35</t>
+  </si>
+  <si>
+    <t>17,55 / 18,10</t>
+  </si>
+  <si>
+    <t>22,05</t>
+  </si>
+  <si>
+    <t>20,20</t>
+  </si>
+  <si>
+    <t>17,30</t>
+  </si>
+  <si>
+    <t>10,30</t>
+  </si>
+  <si>
+    <t>cinema</t>
+  </si>
+  <si>
+    <t>Cinematograf</t>
+  </si>
+  <si>
+    <t>16,00</t>
+  </si>
+  <si>
+    <t>Cinemateca Eforie</t>
+  </si>
+  <si>
+    <t>10;15 lei</t>
+  </si>
+  <si>
+    <t>15,30</t>
+  </si>
+  <si>
+    <t>Abordări ecologiste în filmul socialist: experimente și perspective (1962-1985)</t>
+  </si>
+  <si>
+    <t>Carte blanche - Cristi Puiu</t>
+  </si>
+  <si>
+    <t>Cinemateca Union</t>
+  </si>
+  <si>
+    <t>15 lei</t>
+  </si>
+  <si>
+    <t>Vineri, Duminică</t>
+  </si>
+  <si>
+    <t>Miercuri-Joi</t>
+  </si>
+  <si>
+    <t>diferite ore</t>
+  </si>
+  <si>
+    <t>CNDB (sala Stere Popescu, Mărășești 80 - 82)</t>
+  </si>
+  <si>
+    <t>20;40 lei</t>
+  </si>
+  <si>
+    <t>Scurtmetraje UNATC 1966 - 2000</t>
+  </si>
+  <si>
+    <t>https://arhiva.unatc.ro/filme-unatc/</t>
+  </si>
+  <si>
+    <t>Muzeul Ţăranului Român</t>
+  </si>
+  <si>
+    <t>40 lei</t>
+  </si>
+  <si>
+    <t>16;32 lei</t>
+  </si>
+  <si>
+    <t>16,50</t>
+  </si>
+  <si>
+    <t>16,55</t>
+  </si>
+  <si>
+    <t>19,10</t>
+  </si>
+  <si>
+    <t>16,40</t>
+  </si>
+  <si>
+    <t>Apollo 111 (Palatul Universul)</t>
+  </si>
+  <si>
+    <t>20;35 lei</t>
+  </si>
+  <si>
+    <t>Elvira Popescu</t>
+  </si>
+  <si>
+    <t>27 lei</t>
+  </si>
+  <si>
+    <t>Program curatorial special UNATC: Fără contur - Calup 1 animat: Înhăitare</t>
+  </si>
+  <si>
+    <t>Program curatorial special UNATC: Fără contur - Calup 1 documentar: Știința este ficțiune</t>
+  </si>
+  <si>
+    <t>Program curatorial special UNATC: Fără contur - Calup 2 animat: Leș în oraș</t>
+  </si>
+  <si>
+    <t>Program curatorial special UNATC: Fără contur - Calup 3 animat: Animat: Transfer Marfă</t>
+  </si>
+  <si>
+    <t>Program curatorial special UNATC: Fără contur - Calup 2 documentar: Memorie: Mașini și Materie</t>
+  </si>
+  <si>
+    <t>Program curatorial special UNATC: Fără contur - Calup 4 animat: Transfigurări</t>
+  </si>
+  <si>
+    <t>Program curatorial special UNATC: Fără contur - Calup animat pt copii: Înot înaripat</t>
+  </si>
+  <si>
+    <t>Program curatorial special UNATC: Fără contur - Calup animat pt copii: Familii desenate</t>
+  </si>
+  <si>
+    <t>Europa</t>
+  </si>
+  <si>
+    <t>20;30 lei</t>
+  </si>
+  <si>
+    <t>20,45</t>
+  </si>
+  <si>
+    <t>70 lei</t>
+  </si>
+  <si>
+    <t>16,15;20,45</t>
+  </si>
+  <si>
+    <t>Hollywood Multiplex</t>
+  </si>
+  <si>
+    <t>21,15</t>
+  </si>
+  <si>
+    <t>12,00;15,00;18,15;21,15</t>
+  </si>
+  <si>
+    <t>15,15;17,45;20,00</t>
+  </si>
+  <si>
+    <t>18,15 (3D)</t>
+  </si>
+  <si>
+    <t>16,00;18,45;21,30</t>
+  </si>
+  <si>
+    <t>14,15;20,30 (3D)</t>
+  </si>
+  <si>
+    <t>Vineri-Marți</t>
+  </si>
+  <si>
+    <t>13,30;18,30</t>
+  </si>
+  <si>
+    <t>12,00;14,45;17,30</t>
+  </si>
+  <si>
+    <t>12,50;15,00</t>
+  </si>
+  <si>
+    <t>Cinema City Sun Plaza</t>
+  </si>
+  <si>
+    <t>Cinema City Cotroceni</t>
+  </si>
+  <si>
+    <t>Sîmbătă-Duminică</t>
+  </si>
+  <si>
+    <t>12,10;17,00</t>
+  </si>
+  <si>
+    <t>Happy Cinema Colosseum</t>
+  </si>
+  <si>
+    <t>15,40</t>
+  </si>
+  <si>
+    <t>Luni-Miercuri</t>
+  </si>
+  <si>
+    <t>12,15;14,30;16,50;19,10;21,30</t>
+  </si>
+  <si>
+    <t>Vineri, Luni, Mi-Joi</t>
+  </si>
+  <si>
+    <t>15,50</t>
+  </si>
+  <si>
+    <t>CINEMAX Veranda</t>
+  </si>
+  <si>
+    <t>Sîmbătă-Dum, Marți</t>
+  </si>
+  <si>
+    <t>Cineplexx Baneasa</t>
+  </si>
+  <si>
+    <t>12,30;18,30</t>
+  </si>
+  <si>
+    <t>16,30;19,15;21,30</t>
+  </si>
+  <si>
+    <t>Movieplex Cinema</t>
+  </si>
+  <si>
+    <t>Vineri-Dum, Ma-Joi</t>
+  </si>
+  <si>
+    <t>11,40;13,50;16,00;18,10;20,20;22,30</t>
+  </si>
+  <si>
+    <t>12,30;14,40;16,45;19,45;21,50</t>
+  </si>
+  <si>
+    <t>15,40;17,45;19,50;22,00</t>
+  </si>
+  <si>
+    <t>Cinema City ParkLake</t>
+  </si>
+  <si>
+    <t>toate mallurile</t>
+  </si>
+  <si>
+    <t>13,45;21,00</t>
+  </si>
+  <si>
+    <t>Cinema City Mega Mall</t>
+  </si>
+  <si>
+    <t>diferite malluri</t>
+  </si>
+  <si>
+    <t>17,00;19,15;21,30</t>
+  </si>
+  <si>
+    <t>16,50;19,15;21,30</t>
+  </si>
+  <si>
+    <t>17,00;21,50</t>
+  </si>
+  <si>
+    <t>Marți-Joi</t>
+  </si>
+  <si>
+    <t>17,00;21,40</t>
+  </si>
+  <si>
+    <t>Cineplexx Titan / Cineplexx Baneasa</t>
+  </si>
+  <si>
+    <t>+++++ = e păcat să-l rataţi // ++++ = merită văzut</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pt conformitate: </t>
+  </si>
+  <si>
+    <t>? = nu l-am văzut;citiţi cronicile să vedeţi dacă vă interesează</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Puteţi citi articolele săptămînii la adresa : </t>
+  </si>
+  <si>
+    <t>Răzvan Penescu</t>
+  </si>
+  <si>
+    <t>*) Link spre cronici pe LiterNet.ro</t>
+  </si>
+  <si>
+    <t>https://atelier.liternet.ro</t>
+  </si>
+  <si>
+    <t>Copyright © 2026, LiterNet</t>
+  </si>
+  <si>
+    <t>?</t>
+  </si>
+  <si>
+    <t>26.06.2026 27.06.2026 28.06.2026 29.06.2026 30.06.2026 01.07.2026 02.07.2026</t>
+  </si>
+  <si>
+    <t>Ștefan Iancu</t>
+  </si>
+  <si>
+    <t>A.P. Cehov</t>
+  </si>
+  <si>
+    <t>+++++</t>
+  </si>
+  <si>
+    <t>Vlad Sălbatecu</t>
+  </si>
+  <si>
+    <t>colectivă</t>
+  </si>
+  <si>
+    <t>Eduard Crucianu, Andrei Mărgineanu, Sara Pongrac, Andrei Pleșa</t>
+  </si>
+  <si>
+    <t>Teatrul Apropo (Bd Dimitrie Pompeiu 8)</t>
+  </si>
+  <si>
+    <t>77,4 lei</t>
+  </si>
+  <si>
+    <t>26.06.2026</t>
+  </si>
+  <si>
+    <t>404 love</t>
+  </si>
+  <si>
+    <t>adaptare după Arthur Schnitzler</t>
+  </si>
+  <si>
+    <t>Ana Turos, Teodor Ghiță</t>
+  </si>
+  <si>
+    <t>27.06.2026</t>
+  </si>
+  <si>
+    <t>Ferdinand von Schirach</t>
+  </si>
+  <si>
+    <t>Radu Nica</t>
+  </si>
+  <si>
+    <t>Camelia Maxim, Silvana Negruțiu, Matei Constantin, Cătălin Babliuc, Lucian Ifrim, Anca Androne, Ecaterina Cobzaru</t>
+  </si>
+  <si>
+    <t>Teatrul Bulandra-Caragiu</t>
+  </si>
+  <si>
+    <t>40;60;80;100;120 lei</t>
+  </si>
+  <si>
+    <t>28.06.2026</t>
+  </si>
+  <si>
+    <t>Yasmina Reza</t>
+  </si>
+  <si>
+    <t>Cristi Juncu</t>
+  </si>
+  <si>
+    <t>Vlad Zamfirescu, Șerban Pavlu, Gheorghe Ifrim</t>
+  </si>
+  <si>
+    <t>Teatrul Bulandra-Ciulei</t>
+  </si>
+  <si>
+    <t>Insomniacii</t>
+  </si>
+  <si>
+    <t>Mimi Brănescu</t>
+  </si>
+  <si>
+    <t>Sorin Militaru</t>
+  </si>
+  <si>
+    <t>Liviu Cheloiu, George Constantinescu, Marin Grigore</t>
   </si>
   <si>
     <t>Teatrul de Artă (Sf. Ștefan 21)</t>
   </si>
   <si>
     <t>75 lei</t>
   </si>
   <si>
-    <t>Concert aniversar Robert Târnăveanu – 45</t>
-[...887 lines deleted...]
-    <t>Daria Parascheva / Daria Miu, Ruben Pancu, Ștefan Ceaușu, Mircea Băjenaru, Răzvan Frunză, Andrei Petraru, Luca Nicola, Teodora Sandu / Andreea Duțu, Iustina Voicu / Nicole Paliță</t>
+    <t>15.07.2026</t>
+  </si>
+  <si>
+    <t>Extraconjugal</t>
+  </si>
+  <si>
+    <t>Neil Simon</t>
+  </si>
+  <si>
+    <t>George Dogaru</t>
+  </si>
+  <si>
+    <t>Andreea Mateiu, George Constantinescu</t>
+  </si>
+  <si>
+    <t>02.07.2026</t>
+  </si>
+  <si>
+    <t>Oana Jindiceanu</t>
+  </si>
+  <si>
+    <t>Andreea Grămoșteanu și Alexandru Unguru</t>
+  </si>
+  <si>
+    <t>21.07.2026</t>
+  </si>
+  <si>
+    <t>Gardner McKay</t>
+  </si>
+  <si>
+    <t>Claudiu Istodor</t>
+  </si>
+  <si>
+    <t>Tudor Aaron Istodor, Alexandra Ioniță</t>
+  </si>
+  <si>
+    <t>22.07.2026</t>
+  </si>
+  <si>
+    <t>American Buffalo</t>
+  </si>
+  <si>
+    <t>David Mamet</t>
+  </si>
+  <si>
+    <t>Bogdan Budeș</t>
+  </si>
+  <si>
+    <t>Angel Popescu, George Constantinescu, Ștefan Iancu</t>
+  </si>
+  <si>
+    <t>30.07.2026</t>
+  </si>
+  <si>
+    <t>Mădălin Hîncu</t>
+  </si>
+  <si>
+    <t>Ioana Niculae, Marius Turdeanu</t>
+  </si>
+  <si>
+    <t>Teatrul Excelsior</t>
+  </si>
+  <si>
+    <t>50;65 lei</t>
+  </si>
+  <si>
+    <t>07.07.2026</t>
+  </si>
+  <si>
+    <t>Nick Payne</t>
+  </si>
+  <si>
+    <t>Zsuzsanna Kovacs</t>
+  </si>
+  <si>
+    <t>Monica Davidescu, Aylin Cadîr, Ovidiu Cuncea Și Lari Giorgescu</t>
+  </si>
+  <si>
+    <t>Teatrul Național - Sala Atelier</t>
+  </si>
+  <si>
+    <t>50 lei</t>
+  </si>
+  <si>
+    <t>după Giuseppe Berto</t>
+  </si>
+  <si>
+    <t>Ion Caramitru</t>
+  </si>
+  <si>
+    <t>Ilinca Goia, Ioan Andrei Ionescu</t>
+  </si>
+  <si>
+    <t>30;50 lei</t>
+  </si>
+  <si>
+    <t>30.06.2026</t>
+  </si>
+  <si>
+    <t>Alex Bogdan</t>
+  </si>
+  <si>
+    <t>Emilia Popescu, Marius Manole, Raluca Aprodu, Ștefan Iancu, Alin Florea, Cătălina Mihai</t>
+  </si>
+  <si>
+    <t>Teatrul Național - Sala Mare</t>
+  </si>
+  <si>
+    <t>195;235 lei</t>
+  </si>
+  <si>
+    <t>29.06.2026</t>
+  </si>
+  <si>
+    <t>Raskolnikov (după Crimă și pedeapsă)</t>
+  </si>
+  <si>
+    <t>după F.M. Dostoievski</t>
+  </si>
+  <si>
+    <t>Ionuț Iftimiciuc</t>
+  </si>
+  <si>
+    <t>Nicholas Bohor, Alex Vlad, Ioana Nichita</t>
+  </si>
+  <si>
+    <t>80;90 lei</t>
+  </si>
+  <si>
+    <t>10.07.2026</t>
+  </si>
+  <si>
+    <t>Mihai Radu, Ionuț Sociu</t>
+  </si>
+  <si>
+    <t>Radu Afrim</t>
+  </si>
+  <si>
+    <t>Marius Manole, Marius Bodochi, Mirela Oprişor, Natalia Călin, Raluca Aprodu, Emilian Oprea, Istvan Teglas, Crina Semciuc, Emilian Mârnea, Ciprian Nicula, Ştefan Iancu, Irina Movilă, Cătălina Mihai</t>
+  </si>
+  <si>
+    <t>30;60;80 lei</t>
+  </si>
+  <si>
+    <t>Teatrul Național pentru copii (5-12 ani)</t>
+  </si>
+  <si>
+    <t>Marian Râlea</t>
+  </si>
+  <si>
+    <t>Marian Râlea, copiii din public</t>
+  </si>
+  <si>
+    <t>Teatrul Național - Sala Media</t>
+  </si>
+  <si>
+    <t>Slawomir Mrozek</t>
+  </si>
+  <si>
+    <t>Felix Alexa</t>
+  </si>
+  <si>
+    <t>Victoria Dicu, Șerban Pavlu, Emilian Mârnea, Andrei Finţi, Eduard Cîrlan</t>
+  </si>
+  <si>
+    <t>Teatrul Național - Sala Pictură</t>
+  </si>
+  <si>
+    <t>Oraşul luminii</t>
+  </si>
+  <si>
+    <t>Conor McPherson</t>
+  </si>
+  <si>
+    <t>Șerban Gomoi, Sorin Cociș, Sorina Ștefănescu, Rareș Andrici, Laura Anghel</t>
+  </si>
+  <si>
+    <t>Teatrul Nottara</t>
+  </si>
+  <si>
+    <t>37,8;47,52;70,2 lei</t>
+  </si>
+  <si>
+    <t>Ingmar Bergman</t>
+  </si>
+  <si>
+    <t>Alexandru Mâzgăreanu</t>
+  </si>
+  <si>
+    <t>Victoria Cociaș, Laura Vasiliu, Sorina Ștefănescu, Dan Bordeianu</t>
+  </si>
+  <si>
+    <t>Lysistrata</t>
+  </si>
+  <si>
+    <t>după Aristofan</t>
+  </si>
+  <si>
+    <t>Alexandru Dabija</t>
+  </si>
+  <si>
+    <t>Alina Berzunțeanu, Ioana Bugarin, Mădălina Ciotea, Elvira Deatcu, Nicoleta Lefter, Ruxandra Maniu, Meda Victor, Antoaneta Zaharia, Cezar Antal, Ioan Batinaș, Vlad Bîrzanu, Marius Damian, Gabriel Pintilei, Eduard Trifa, Silvian Vâlcu</t>
+  </si>
+  <si>
+    <t>Teatrul Odeon</t>
+  </si>
+  <si>
+    <t>50;80;100 lei</t>
+  </si>
+  <si>
+    <t>04.07.2026</t>
+  </si>
+  <si>
+    <t>05.07.2026</t>
+  </si>
+  <si>
+    <t>Andrei Dósa, după Charles Perrault</t>
+  </si>
+  <si>
+    <t>Bobi Pricop</t>
+  </si>
+  <si>
+    <t>Mona Toncu, Simina Constantin, Ruxandra Ștefănescu, Gabriel Apostol, Florin Mititelu, George Simian</t>
+  </si>
+  <si>
+    <t>Teatrul Țăndărică-Lahovari</t>
+  </si>
+  <si>
+    <t>30;35;40 lei</t>
+  </si>
+  <si>
+    <t>Prințesa și broscoiul</t>
+  </si>
+  <si>
+    <t>Decebal Marin</t>
+  </si>
+  <si>
+    <t>Ana Maria Bălescu, Petronela Purima, Mihai Dumitrescu, Daniel Stanciu, Simina Mititelu, Dan Codreanu, George Simian</t>
+  </si>
+  <si>
+    <t>Tigrișorul Petre (3+)</t>
+  </si>
+  <si>
+    <t>Hanna Januszewska</t>
+  </si>
+  <si>
+    <t>Ștefan Lenkisch</t>
+  </si>
+  <si>
+    <t>Florentina Tănase, Angela Filipescu, Paul Ionescu, Cristina Rosiianu, Andreea Ionescu, George Simian, George Năstase, Liliana Gavrilescu, Gabriel Apostol, Ioan Brancu, Adrian Lefter, Petronela Tănase</t>
+  </si>
+  <si>
+    <t>Slugă la doi stăpâni</t>
+  </si>
+  <si>
+    <t>Carlo Goldoni</t>
+  </si>
+  <si>
+    <t>Vlad Mugur</t>
+  </si>
+  <si>
+    <t>Valer Dellakeza (Truffaldino), Ilie Gheorghe (Pantalone de Bisognosi), Sorin Leoveanu (Florindo Aretusi), Anca Dinu (Clarice), Valeriu Dogaru (Doctorul Lombardi), Angel Rababoc (Silvio), Gabriela Baciu (Beatrice), Adrian Andone (Brigella), Iosefina Stoia (Smeraldina), Mihai Arsene (Un hamal), Tudorel Petrescu, Nicolae Poghirc, Geni Macsim, Mihai Arsene, Marian Politic, Alexandru Boureanu / Laurențiu Stratan, Adrian Andone (mimi)</t>
+  </si>
+  <si>
+    <t>Hagi Tudose</t>
+  </si>
+  <si>
+    <t>Barbu Ștefănescu Delavrancea</t>
+  </si>
+  <si>
+    <t>Ion Cojar</t>
+  </si>
+  <si>
+    <t>Constantin Rauțchi, Șerban Iamandi, Draga Olteanu Matei, Rodica Popescu Bitănescu, Alexandru Georgescu, Ion Henter, Elena Sereda, Grigore Bălănescu, Costache Diamandi, Mircea Cojan, Răducu Ițcuș,Tania Filip, Grigore Nagacevschi, Igor Bardu, Marin Negrea, George Sîrbu, Gabriela Farcas</t>
+  </si>
+  <si>
+    <t>Unchiul Vanea</t>
+  </si>
+  <si>
+    <t>Ion Barna</t>
+  </si>
+  <si>
+    <t>Silvia Popovici, Constantin Rautchi, Gheorghe Cozorici, Margareta Pogonat, Ion Marinescu, Eliza Petrachescu, Mircea Cojan</t>
+  </si>
+  <si>
+    <t>01.07.2026</t>
+  </si>
+  <si>
+    <t>Războiul nu are chip de femeie</t>
+  </si>
+  <si>
+    <t>Svetlana Alexievici</t>
+  </si>
+  <si>
+    <t>Vicențiu Grama</t>
+  </si>
+  <si>
+    <t>Miruna Gabriela Olteanu, Tatiana Ioana Andrei, Denisa Dutcovschi, Alexandra Catrina, Diana Pomparău, Toni Croitoriu, Marcel Veselu</t>
   </si>
   <si>
     <t>UNATC - Atelier (Matei Voievod, 75-77)</t>
   </si>
   <si>
-    <t>05.06.2026</t>
-[...203 lines deleted...]
-    <t>după Hans Christian Andersen</t>
+    <t>Nu trebuie să cauți în toate lucrurile o latură practică</t>
+  </si>
+  <si>
+    <t>Sabina Balan</t>
+  </si>
+  <si>
+    <t>Radu Crăciun</t>
+  </si>
+  <si>
+    <t>Isadora Băltățeanu</t>
+  </si>
+  <si>
+    <t>UNATC - CINETic (str. Tudor Arghezi 3B)</t>
+  </si>
+  <si>
+    <t>Bug</t>
+  </si>
+  <si>
+    <t>Tracy Letts</t>
+  </si>
+  <si>
+    <t>Vlad Bălan</t>
+  </si>
+  <si>
+    <t>Corina Moise, Vlad Ionuț Popescu, Florina Gleznea, Alexandru Pavel</t>
+  </si>
+  <si>
+    <t>unteatru - noul sediu (str Secerei 14)</t>
+  </si>
+  <si>
+    <t>109 lei</t>
+  </si>
+  <si>
+    <t>29.06.2026 30.06.2026</t>
+  </si>
+  <si>
+    <t>Isobel McArthur după Jane Austen</t>
+  </si>
+  <si>
+    <t>Camelia Pintilie, Dana Marineci, Oana Predescu, Ana Udroiu, Maria Alexievici / Iulia Samson</t>
+  </si>
+  <si>
+    <t>35;50;75 lei</t>
+  </si>
+  <si>
+    <t>08.07.2026</t>
+  </si>
+  <si>
+    <t>09.07.2026</t>
+  </si>
+  <si>
+    <t>după Ovidiu Verdeș</t>
+  </si>
+  <si>
+    <t>Cristian Ban</t>
+  </si>
+  <si>
+    <t>Matei Arvunescu, Ioana Niculae, Alex Popa, Dan Pughineanu, Ana Udroiu, Maria Alexievici, Mihaela Coveșeanu</t>
+  </si>
+  <si>
+    <t>44;50;75 lei</t>
+  </si>
+  <si>
+    <t>11.07.2026</t>
+  </si>
+  <si>
+    <t>Donald Margulies</t>
+  </si>
+  <si>
+    <t>Şerban Pavlu, Andreea Bibiri, Ana Ioana Macaria, Vlad Zamfirescu</t>
+  </si>
+  <si>
+    <t>Tache, Ianke şi Cadîr</t>
+  </si>
+  <si>
+    <t>Victor Ion Popa</t>
+  </si>
+  <si>
+    <t>Horațiu Mălăele</t>
+  </si>
+  <si>
+    <t>Mihai Constantin (Tache), Horațiu Mălăele (Ianke), Răzvan Vasilescu (Cadâr), Adrian Ciobanu (Ilie), Matei Constantin (Ionel), Dana Dogaru (Baba Safta), Maria Veronica Vârlan (Ana)</t>
+  </si>
+  <si>
+    <t>03.07.2026</t>
+  </si>
+  <si>
+    <t>Constructorul Solness</t>
+  </si>
+  <si>
+    <t>Henrik Ibsen</t>
+  </si>
+  <si>
+    <t>Mihai Brătilă</t>
+  </si>
+  <si>
+    <t>Șerban Pavlu, Ana-Ioana Macaria, Adrian Ciobanu, Radu Amzulescu, Tiberius Zavelea, Irina Artenii, Diana Pomparău, Andrei Petraru, Bianca Geantă</t>
+  </si>
+  <si>
+    <t>Hanoch Levin</t>
+  </si>
+  <si>
+    <t>Răzvan Vasilescu, Dana Dogaru, Dan Aștilean</t>
+  </si>
+  <si>
+    <t>12.07.2026</t>
+  </si>
+  <si>
+    <t>Jordi Galceran</t>
+  </si>
+  <si>
+    <t>Cerasela Iosifescu, Gabriel Răuță, Ada Navrot, Alexandru Jitea</t>
+  </si>
+  <si>
+    <t>viața și opera lui Brâncuși și a Mariei Tănase</t>
+  </si>
+  <si>
+    <t>Arcadie Rusu</t>
+  </si>
+  <si>
+    <t>Laura-Gabriela Oana (voce), Anda Stoian &amp; George Pleșca (dansatori)</t>
+  </si>
+  <si>
+    <t>Linotip (Palatul Universul)</t>
+  </si>
+  <si>
+    <t>100 lei</t>
+  </si>
+  <si>
+    <t>14.07.2026</t>
+  </si>
+  <si>
+    <t>Funny Games</t>
+  </si>
+  <si>
+    <t>după Michael Haneke</t>
+  </si>
+  <si>
+    <t>Botond Nagy</t>
+  </si>
+  <si>
+    <t>Ofelia Popii, Ciprian Scurtea, Ștefan Radu / Eduard Păuna, Carol Ionescu / Vlad Pânzaru, Buse Ozgul / Alexandra Potter</t>
+  </si>
+  <si>
+    <t>Grivița 53</t>
+  </si>
+  <si>
+    <t>70;100;130 lei</t>
+  </si>
+  <si>
+    <t>13.07.2026</t>
+  </si>
+  <si>
+    <t>Mica sirenă</t>
+  </si>
+  <si>
+    <t>Hans Christian Andersen</t>
   </si>
   <si>
     <t>Gabriel Apostol</t>
   </si>
   <si>
-    <t>Cristina Țane / Alina Teianu-Cocioran, Daniela Ruxandra Mihai, Florin Mititelu, Ștefan Craiu, Gabriel Apostol</t>
-[...5 lines deleted...]
-    <t>Frații Grimm</t>
+    <t>Alina Teianu / Georgiana Dinescu, Viorel Ionescu / Mihai Dumitrescu, Ioan Brancu / Cristian Mitescu, Victor Bucur / Adrian Lefter, Alina Petrescu / Roxana Visan, Mariana Zaharia / Petronela Purima</t>
+  </si>
+  <si>
+    <t>Aventurile unui prieten imaginar</t>
+  </si>
+  <si>
+    <t>Mihai Dumitrescu</t>
+  </si>
+  <si>
+    <t>Dora Ortelecan Dumitrescu, Roxana Vișan, Alina Teianu Cocioran, Mona Toncu, Florin Mititelu, Ioan Păduraru, Adrian Lefter</t>
+  </si>
+  <si>
+    <t>Sabrina Iașchevici, Ionuț Vișan</t>
+  </si>
+  <si>
+    <t>Andrei și Andreea Grosu</t>
+  </si>
+  <si>
+    <t>Mona Toncu, Cristina Țane, Simina Constantin, Ioana Chelaru-Popovici, Mihai Dumitrescu, Florin Mititelu, George Simian</t>
+  </si>
+  <si>
+    <t>Apolodor (4+)</t>
+  </si>
+  <si>
+    <t>Gellu Naum</t>
+  </si>
+  <si>
+    <t>Silvia Roman</t>
+  </si>
+  <si>
+    <t>Olga Bela, Ana Maria Bălescu, Mona Toncu, George Simian, Ștefan Craiu, Robert Trifan, Florin Mititelu, Dan Codreanu</t>
+  </si>
+  <si>
+    <t>Capra cu trei iezi (3+, 55 min)</t>
+  </si>
+  <si>
+    <t>Ion Creangă</t>
+  </si>
+  <si>
+    <t>Ioana Chelaru Popovici / Ilona Hrestic, Cristian Mitescu / Viorel Ionescu, Liliana Gavrilescu / Dora Dumitrescu, Mariana Zaharia / Roxana Vișan, Marin Fagu / Florin Mititelu.</t>
+  </si>
+  <si>
+    <t>18.07.2026</t>
+  </si>
+  <si>
+    <t>Munchhausen, baronul poznaș</t>
+  </si>
+  <si>
+    <t>adaptare de Dan Tudor</t>
+  </si>
+  <si>
+    <t>Dan Tudor</t>
+  </si>
+  <si>
+    <t>Ioan Brancu, Gabriel Apostol, Mihai Dumitrescu, Alina Teianu-Cocioran, Mona Toncu, George Simian, Ștefan Craiu</t>
+  </si>
+  <si>
+    <t>19.07.2026</t>
+  </si>
+  <si>
+    <t>Punguța cu doi bani</t>
+  </si>
+  <si>
+    <t>Daniel Stanciu / Gabriel Apostol, Ioana Chelaru Popovici / Eugenia Barbu, Liliana Gavrilescu / Grațiela Ene, Mihai Dumitrescu / Florin Mititelu, Dora Ortelecan Dumitrescu / Alina Teianu</t>
+  </si>
+  <si>
+    <t>25.07.2026</t>
+  </si>
+  <si>
+    <t>Pinocchio</t>
+  </si>
+  <si>
+    <t>Carlo Collodi</t>
   </si>
   <si>
     <t>Cristian Pepino</t>
   </si>
   <si>
-    <t>Alina Teianu / Georgiana Dinescu, Marin Fagu / Viorel Ionescu, Mariana Zaharia / Petronela Purima, Cristian Mitescu / Ionuț Brancu, Adrian Lefter, Grațiela Ene / Ioana Chelaru Popovici.</t>
-[...191 lines deleted...]
-    <t>George Bernard Shaw</t>
+    <t>Liliana Gavrilescu, Daniel Stanciu, Mihai Dumitrescu / Ioan Brancu, Cristina Țane, Roxana Vişan / Ana Maria Bălescu, Daniela Ruxandra Mihai</t>
+  </si>
+  <si>
+    <t>26.07.2026</t>
+  </si>
+  <si>
+    <t>Vasili Sigarev</t>
+  </si>
+  <si>
+    <t>Rareș Andrici, George Constantinescu, Mihaela Popa / Cristiana Luca</t>
+  </si>
+  <si>
+    <t>28.07.2026</t>
+  </si>
+  <si>
+    <t>Peștele Balon</t>
+  </si>
+  <si>
+    <t>Theo Herghelegiu după Alexandru Damian &amp; AI</t>
+  </si>
+  <si>
+    <t>Theo Herghelegiu</t>
+  </si>
+  <si>
+    <t>Demeter András, Mona Eftimiu, Carmen Anghel</t>
+  </si>
+  <si>
+    <t>29.07.2026</t>
+  </si>
+  <si>
+    <t>Léo Delibes</t>
   </si>
   <si>
     <t>Andrei Șerban</t>
   </si>
   <si>
-    <t>Nicoleta Lefter, Antoaneta Zaharia, Alina Berzunțeanu / Ana Bianca Popescu, Alexandru Papadopol / Gabriel Pintilei, Marius Damian / Cezar Antal, Gelu Nițu, Conrad Merricofer / Cătălin Babliuc, Dimitrii Bogomaz</t>
-[...413 lines deleted...]
-    <t>65 lei</t>
+    <t>Opera Națională București</t>
+  </si>
+  <si>
+    <t>50;90;150;200 lei</t>
+  </si>
+  <si>
+    <t>Alan Ball</t>
+  </si>
+  <si>
+    <t>Anna Paquin, Chris Bauer, Nelsan Ellis, Stephen Moyer, Sam Trammell, Ryan Kwanten, Rutina Wesley</t>
+  </si>
+  <si>
+    <t>++++1/2</t>
+  </si>
+  <si>
+    <t>Julia (sezon 1)</t>
+  </si>
+  <si>
+    <t>Daniel Goldfarb</t>
+  </si>
+  <si>
+    <t>Sarah Lancashire, Howie Breslau, David Hyde Pierce, Bebe Neuwirth</t>
+  </si>
+  <si>
+    <t>Julie zwijgt / Julie Keeps Quiet</t>
+  </si>
+  <si>
+    <t>Leonardo Van Dijl</t>
+  </si>
+  <si>
+    <t>Ruth Becquart, Koen De Bouw, Tijmen Govaerts, Laurent Caron, Claire Bodson, Sophie Decleir</t>
+  </si>
+  <si>
+    <t>Arabela (serial)</t>
+  </si>
+  <si>
+    <t>Vaclav Vorlicek</t>
+  </si>
+  <si>
+    <t>Jana Nagyova, Jiri Labus, Vladimir Mensik, Stella Zazvorkova, Vladimir Dlouhy</t>
+  </si>
+  <si>
+    <t>The Other Bennet Sister (serial)</t>
+  </si>
+  <si>
+    <t>Jennifer Sheridan, Asim Abbasi</t>
+  </si>
+  <si>
+    <t>Ella Bruccoleri, Ruth Jones, Richard E. Grant, Maddie Close, Poppy Gilbert, Grace Hogg-Robinson, Molly Wright, Indira Varma, Richard Coyle, Dónal Finn, Laurie Davidson</t>
+  </si>
+  <si>
+    <t>Dope Girls (serial)</t>
+  </si>
+  <si>
+    <t>Shannon Murphy, Miranda Bowen</t>
+  </si>
+  <si>
+    <t>Julianne Nicholson, Eliza Scanlen, Umi Myers, Eilidh Fisher, Geraldine James</t>
+  </si>
+  <si>
+    <t>Life, Larry and the Pursuit of Unhappiness: an Almost History of America (miniserie)</t>
+  </si>
+  <si>
+    <t>Jeff Schaffer</t>
+  </si>
+  <si>
+    <t>Larry David, Bill Hader, Kathryn Hahn, Jon Hamm, Sean Hayes, Jerry Seinfeld, Chris Parnell</t>
+  </si>
+  <si>
+    <t>Garantat 100%</t>
+  </si>
+  <si>
+    <t>Cătălin Ştefănescu</t>
+  </si>
+  <si>
+    <t>26.06.2026 29.06.2026 30.06.2026 01.07.2026 02.07.2026</t>
+  </si>
+  <si>
+    <t>Lovecraft Country (serial, 2 episoade)</t>
+  </si>
+  <si>
+    <t>Misha Green</t>
+  </si>
+  <si>
+    <t>Jurnee Smollett, Jonathan Majors, Aunjanue Ellis, Abbey Lee, Jada Harris, Wunmi Mosaku, Michael Kenneth Williams</t>
+  </si>
+  <si>
+    <t>Georgie &amp; Mandy's First Marriage (sezon 2, 2 episoade)</t>
+  </si>
+  <si>
+    <t>Mark Cendrowski</t>
+  </si>
+  <si>
+    <t>Montana Jordan, Emily Osment, Rachel Bay Jones, Will Sasso, Dougie Baldwin, Jessie Prez</t>
+  </si>
+  <si>
+    <t>Fargo (sezon 3, 2 episoade)</t>
+  </si>
+  <si>
+    <t>Noah Hawley</t>
+  </si>
+  <si>
+    <t>Ewan McGregor, Carrie Coon, Mary Elizabeth Winstead, David Thewlis</t>
+  </si>
+  <si>
+    <t>The Quick and the Dead</t>
+  </si>
+  <si>
+    <t>Sam Reimi</t>
+  </si>
+  <si>
+    <t>Sharon Stone, Gene Hackman, Leonardo DiCaprio</t>
+  </si>
+  <si>
+    <t>Hot Shots! 2</t>
+  </si>
+  <si>
+    <t>Jim Abrahams</t>
+  </si>
+  <si>
+    <t>Charlie Sheen, Lloyd Bridges, Valeria Golino, Rowan Atkinson</t>
   </si>
   <si>
     <t>++++</t>
   </si>
   <si>
-    <t>15.06.2026</t>
-[...23 lines deleted...]
-    <t>Alexandru Popa</t>
+    <t>Flight of the Phoenix</t>
+  </si>
+  <si>
+    <t>John Moore</t>
+  </si>
+  <si>
+    <t>Dennis Quaid, Tyrese, Giovanni Ribisi</t>
+  </si>
+  <si>
+    <t>The Patriot</t>
+  </si>
+  <si>
+    <t>Ronald Emmerich</t>
+  </si>
+  <si>
+    <t>Mel Gibson, Chris Cooper, Heath Ledger, Jason Isaacs, Joely Richardson, Tchéky Karyo, René Auberjonois, Tom Wilkinson</t>
+  </si>
+  <si>
+    <t>Steven Spielberg</t>
+  </si>
+  <si>
+    <t>Tom Cruise, Dakota Fanning, Tim Robbins</t>
+  </si>
+  <si>
+    <t>Homeward Bound: The Incredible Journey</t>
+  </si>
+  <si>
+    <t>Duwayne Dunham</t>
+  </si>
+  <si>
+    <t>voci: Michael J. Fox, Sally Field, Don Ameche &amp; Robert Hays, Kim Greist, Veronica Lauren, Mariah Milner, Kevin Chevalia, David MacIntyre</t>
+  </si>
+  <si>
+    <t>Mike Newell</t>
+  </si>
+  <si>
+    <t>Daniel Radcliffe, Rupert Grint, Emma Watson</t>
+  </si>
+  <si>
+    <t>Robin Hood: Prince of Thieves</t>
+  </si>
+  <si>
+    <t>Kevin Reynolds</t>
+  </si>
+  <si>
+    <t>Kevin Costner, Mary Elizabeth Mastrantonio</t>
+  </si>
+  <si>
+    <t>American Psycho</t>
+  </si>
+  <si>
+    <t>Mary Harron</t>
+  </si>
+  <si>
+    <t>Christian Bale, Josh Lucas, Reese Witherspoon, Willem Dafoe</t>
+  </si>
+  <si>
+    <t>Logan Lucky </t>
+  </si>
+  <si>
+    <t>Steven Soderbergh</t>
+  </si>
+  <si>
+    <t>Daniel Craig, Channing Tatum, Riley Keough, Adam Driver, Katherine Waterston, Hilary Swank</t>
+  </si>
+  <si>
+    <t>Moromeţii</t>
+  </si>
+  <si>
+    <t>Stere Gulea</t>
+  </si>
+  <si>
+    <t>Victor Rebengiuc, Luminiţa Gheorghiu, Gina Patrichi, Dorel Vişan, Mitică Popescu, Petre Gheorghiu, Florin Zamfirescu.</t>
+  </si>
+  <si>
+    <t>Cel mai iubit dintre pământeni</t>
+  </si>
+  <si>
+    <t>Şerban Marinescu</t>
+  </si>
+  <si>
+    <t>Ştefan Iordache, Mircea Albulescu, Maia Morgenstern, Gheorghe Dinică</t>
+  </si>
+  <si>
+    <t>Grindul șacalilor</t>
+  </si>
+  <si>
+    <t>Nap Toader</t>
+  </si>
+  <si>
+    <t>Mihaela Sîrbu, Gabriel Spahiu, Dragoș Olaru</t>
+  </si>
+  <si>
+    <t>Vlad Logigan, Victoria Bobu, Constantin Take Florescu, Viorica Geantă-Chelbea, Igor Chistol</t>
+  </si>
+  <si>
+    <t>Napoleon Helmis</t>
+  </si>
+  <si>
+    <t>Mara Nicolescu, Ana Ularu, Costel Caşcaval, Vlad Zamfirescu</t>
+  </si>
+  <si>
+    <t>Alexandru Potocean, Medeea Marinescu, Gabriel Spahiu</t>
+  </si>
+  <si>
+    <t>Săptămîna nebunilor</t>
+  </si>
+  <si>
+    <t>Dinu Cocea</t>
+  </si>
+  <si>
+    <t>Marga Barbu, Toma Caragiu, George Constantin, Ernest Maftei</t>
+  </si>
+  <si>
+    <t>Toate pînzele sus (serial)</t>
+  </si>
+  <si>
+    <t>Mircea Mureşan</t>
+  </si>
+  <si>
+    <t>Ion Besoiu, Ilarion Ciobanu, Sebastian Papaiani, Jean Constantin, Ion Dichiseanu, Gheorghe Visu</t>
+  </si>
+  <si>
+    <t>Toamna bobocilor</t>
+  </si>
+  <si>
+    <t>Mircea Moldovan</t>
+  </si>
+  <si>
+    <t>Marin Moraru, Draga Olteanu Matei</t>
+  </si>
+  <si>
+    <t>Stare de fapt</t>
+  </si>
+  <si>
+    <t>Oana Pellea, Răzvan Vasilescu</t>
+  </si>
+  <si>
+    <t>Călin Netzer</t>
+  </si>
+  <si>
+    <t>Luminiţa Gheorghiu, Bogdan Dumitrache, Nataşa Raab, Ilinca Goia, Florin Zamfirescu, Cerasela Iosifescu, Mimi Brănescu, Vlad Ivanov</t>
+  </si>
+  <si>
+    <t>Roşcovanul</t>
+  </si>
+  <si>
+    <t>Francisc Munteanu</t>
+  </si>
+  <si>
+    <t>Costel Băloiu, Sebastian Papaiani, Corina Chiriac</t>
+  </si>
+  <si>
+    <t>Extemporal la dirigenţie</t>
+  </si>
+  <si>
+    <t>Nicolae Corjos</t>
+  </si>
+  <si>
+    <t>Ion Caramitru, Ştefan Bănică Jr, Oana Sîrbu</t>
+  </si>
+  <si>
+    <t>Proba de microfon</t>
+  </si>
+  <si>
+    <t>Mircea Daneliuc</t>
+  </si>
+  <si>
+    <t>Tora Vasilescu, Gina Patrichi, Mircea Daneliuc</t>
+  </si>
+  <si>
+    <t>Emanuel Pârvu</t>
+  </si>
+  <si>
+    <t>Șerban Pavlu, Ana Indricau, Tudor Cucu-Dumitrescu, Crina Semciuc, Emilia Popescu, Vlad Brumaru, Tania Filip, Mirela Gore</t>
+  </si>
+  <si>
+    <t>Veronica se întoarce</t>
+  </si>
+  <si>
+    <t>Elisabeta Bostan</t>
+  </si>
+  <si>
+    <t>Lulu Mihăescu, Margareta Pâslaru, Dem Rădulescu</t>
+  </si>
+  <si>
+    <t>Tinereţe fără bătrîneţe</t>
+  </si>
+  <si>
+    <t>Emanoil Petruţ, Anna Syeles, Carmen Stănescu</t>
+  </si>
+  <si>
+    <t>Hanno Hofer, Răzvan Mărculescu, Constantin Popescu, Ioana Uricaru</t>
+  </si>
+  <si>
+    <t>Alexandru Potocean, Teo Corban, Emanuel Pîrvu, Călin Chirilă, Romeo Tudor, Avram Birău, Paul Dunca, Viorel Comănici, Ion Sapdaru, Virginia Mirea, Gabriel Spahiu</t>
+  </si>
+  <si>
+    <t>Cristian Mungiu</t>
+  </si>
+  <si>
+    <t>Vlad Ivanov, Tania Popa, Liliana Mocanu, Diana Cavallioti, Radu Iacoban, Ana Ularu</t>
+  </si>
+  <si>
+    <t>Secretul fericirii</t>
   </si>
   <si>
     <t>Vlad Zamfirescu</t>
   </si>
   <si>
-    <t>Vlad Zamfirescu, Irina Velcescu, Dan Bordeianu / Theo Marton</t>
-[...380 lines deleted...]
-    <t>Oana Pellea, Răzvan Vasilescu, Gabriel Spahiu</t>
+    <t>Vlad Zamfirescu, Irina Velcescu, Theo Marton</t>
+  </si>
+  <si>
+    <t>Craii de Curtea Veche</t>
+  </si>
+  <si>
+    <t>Mircea Veroiu</t>
+  </si>
+  <si>
+    <t>Mircea Albulescu, Ovidiu Iuliu Moldovan</t>
+  </si>
+  <si>
+    <t>Nicolae Mărgineanu</t>
+  </si>
+  <si>
+    <t>Radu Botar, Ioan Andrei Ionescu, Richard Bovnoczki, Radu Bânzaru, Maria Ploae, Cristian Iacob, Mircea Andreescu, Ovidiu Crișan, Remus Mărgineanu, Bogdan Nechifor, Csaba Ciugulitu</t>
+  </si>
+  <si>
+    <t>Fremont</t>
+  </si>
+  <si>
+    <t>Babak Jalali</t>
+  </si>
+  <si>
+    <t>Anaita Wali Zada, Jeremy Allen White, Gregg Turkington, Boots Riley, Siddique Ahmed, Enoch Ku</t>
+  </si>
+  <si>
+    <t>Sofia Coppola</t>
+  </si>
+  <si>
+    <t>Bill Murray, Scarlett Johansson, Giovanni Ribisi</t>
+  </si>
+  <si>
+    <t>Kelly Reichardt</t>
+  </si>
+  <si>
+    <t>John Magaro, Orion Lee, Toby Jones, Ewen Bremner, Scott Shepherd, Gary Farmer, Lily Gladstone</t>
+  </si>
+  <si>
+    <t>Whip It!</t>
+  </si>
+  <si>
+    <t>Drew Barrymore</t>
+  </si>
+  <si>
+    <t>Ellen Page, Marcia Gay Harden, Drew Barrymore, Eulala Scheel, Jimmy Fallon, Juliette Lewis, Landon Pigg</t>
+  </si>
+  <si>
+    <t>Nancy Meyers</t>
+  </si>
+  <si>
+    <t>Cameron Diaz, Jude Law, Kate Winslet, Jack Black</t>
+  </si>
+  <si>
+    <t>Ang Lee</t>
+  </si>
+  <si>
+    <t>Eric Bana, Jennifer Connoly, Nick Nolte</t>
+  </si>
+  <si>
+    <t>The Shape of Water</t>
+  </si>
+  <si>
+    <t>Guillermo del Toro</t>
+  </si>
+  <si>
+    <t>Michael Shannon, Sally Hawkins, Octavia Spencer, Lauren Lee Smith, Doug Jones, Richard Jenkins</t>
+  </si>
+  <si>
+    <t>Ridley Scott</t>
+  </si>
+  <si>
+    <t>Russell Crowe, Joaquin Phoenix, Connie Nielsen</t>
+  </si>
+  <si>
+    <t>Concussion</t>
+  </si>
+  <si>
+    <t>Peter Landesman</t>
+  </si>
+  <si>
+    <t>Will Smith, Alec Baldwin, Gugu Mbatha-Raw, Adewale Akinnuoye-Agbaje, David Morse,Eddie Marsan, Stephen Moyer</t>
+  </si>
+  <si>
+    <t>If Beale Street Could Talk</t>
+  </si>
+  <si>
+    <t>Barry Jenkins</t>
+  </si>
+  <si>
+    <t>KiKi Layne, Stephan James, Regina King, Colman Domingo, Teyonah Parris, Michael Beach, Dave Franco, Diego Luna, Pedro Pascal, Ed Skrein, Brian Tyree Henry</t>
+  </si>
+  <si>
+    <t>Ad Astra</t>
+  </si>
+  <si>
+    <t>James Gray</t>
+  </si>
+  <si>
+    <t>Brad Pitt, Tommy Lee Jones, Ruth Negga, Liv Tyler, Donald Sutherland, Loren Dean, John Ortiz, Kimberly Elise</t>
+  </si>
+  <si>
+    <t>Chan-wook Park</t>
+  </si>
+  <si>
+    <t>Mia Wasikowska, Nicole Kidman, Matthew Goode, Dermot Mulroney, Jacki Weaver</t>
+  </si>
+  <si>
+    <t>Cameron Crowe</t>
+  </si>
+  <si>
+    <t>Tom Cruise, Cuba Gooding Jr., Renée Zellweger</t>
+  </si>
+  <si>
+    <t>Paul Greengrass</t>
+  </si>
+  <si>
+    <t>Matt Damon, Julia Stiles, Tommy Lee Jones, Riz Ahmed, Alicia Vikander, Bill Camp, Ato Essandoh</t>
+  </si>
+  <si>
+    <t>Je'vida</t>
+  </si>
+  <si>
+    <t>Katja Gauriloff</t>
+  </si>
+  <si>
+    <t>Jarkko Lahti, Johannes Holopainen, Emmi Parviainen, Sanna-Kaisa Palo, Seidi Haarla, Matleena Fofonoff, Sara Sulander</t>
+  </si>
+  <si>
+    <t>Hamlet: Ian McKellen</t>
+  </si>
+  <si>
+    <t>Sean Mathias</t>
+  </si>
+  <si>
+    <t>Ben Allen, Francesca Annis, Ian McKellen, Jenny Seagrove, Jonathan Hyde, Frances Barber</t>
+  </si>
+  <si>
+    <t>Ser ser salhi / City of Wind</t>
+  </si>
+  <si>
+    <t>Lkhagvadulam Purev-Ochir</t>
+  </si>
+  <si>
+    <t>Tergel Bold-Erdene, Nomin-Erdene Ariunbyamba, Anu-Ujin Tsermaa, Bulgan Chuluunbat, Ganzorig Tsetsgee, Myagmarnaran Gombo</t>
+  </si>
+  <si>
+    <t>Le choix du pianiste</t>
+  </si>
+  <si>
+    <t>Jacques Otmezguine</t>
+  </si>
+  <si>
+    <t>Oscar Lesage, Pia Lagrange, Andréa Ferréol, Philippe Torreton, Laurence Côte, Zoé Adjani</t>
+  </si>
+  <si>
+    <t>Denis Tarasov</t>
+  </si>
+  <si>
+    <t>Oleg Shtefanko, Irma Vitovskaya, Sergey Kalantay, Viktor Zhdanov, Ostap Stupka, Anastasiia Pustovit, Kostiantyn Temliak</t>
+  </si>
+  <si>
+    <t>L'histoire de Souleymane</t>
+  </si>
+  <si>
+    <t>Boris Lojkine</t>
+  </si>
+  <si>
+    <t>Yaya Diallo, Abou Sangare, Keita Diallo, Mamadou Barry, Nina Meurisse, Younoussa Diallo</t>
+  </si>
+  <si>
+    <t>On Becoming a Guinea Fowl</t>
+  </si>
+  <si>
+    <t>Rungano Nyoni</t>
+  </si>
+  <si>
+    <t>Susan Chardy, Roy Chisha, Blessings Bhamjee, Maggie Mulubwa, Travers Merrill, Victor Phiri</t>
+  </si>
+  <si>
+    <t>Helen Takkin</t>
+  </si>
+  <si>
+    <t>Karolin Jürise, Mait Malmsten, Markus Luik, Getter Meresmaa, Alo Kõrve, Markus Habakukk</t>
+  </si>
+  <si>
+    <t>Saul Dibb</t>
+  </si>
+  <si>
+    <t>Keira Knightley, Ralph Fiennes, Charlotte Rampling, Hayley Atwell</t>
+  </si>
+  <si>
+    <t>Kaj ti je deklica / Little Trouble Girls</t>
+  </si>
+  <si>
+    <t>Urska Djukic</t>
+  </si>
+  <si>
+    <t>Natasa Burger, Jara Sofija Ostan, Mina Svajger, Marko Mandic, Branko Zavrsan, Sasa Pavcek</t>
+  </si>
+  <si>
+    <t>Köln 75</t>
+  </si>
+  <si>
+    <t>Ido Fluk</t>
+  </si>
+  <si>
+    <t>Ulrich Tukur, Corey Johnson, John Magaro, Marie-Lou Sellem, Nikolai Kinski, Jördis Triebel</t>
+  </si>
+  <si>
+    <t>Panoptikoni</t>
+  </si>
+  <si>
+    <t>George Sikharulidze</t>
+  </si>
+  <si>
+    <t>Malkhaz Abuladze, Maia Gelovani, Data Chachua, Levan Gabrava, Salome Gelenidze, Iamze Sukhitashvili</t>
+  </si>
+  <si>
+    <t>Amerikatsi</t>
+  </si>
+  <si>
+    <t>Michael A. Goorjian</t>
+  </si>
+  <si>
+    <t>Michael A. Goorjian, Hovik Keuchkerian, Nelli Uvarova</t>
+  </si>
+  <si>
+    <t>Julian Schnabel</t>
+  </si>
+  <si>
+    <t>Mathieu Amalric, Emmanuelle Seigner, Marie-Josee Croze, Patrick Chesnais</t>
   </si>
   <si>
     <t>+++1/2</t>
   </si>
   <si>
-    <t>David Lindsay-Abaire</t>
-[...455 lines deleted...]
-    <t>Kirsten Dunst, Patrick Wilson, Jesse Plemons, Jean Smart, Ted Danson</t>
+    <t>Henry Thomas, Dee Wallace, Drew Barrymoore, Peter Coyote, Robert MacNaughton</t>
+  </si>
+  <si>
+    <t>Scent of a Woman</t>
+  </si>
+  <si>
+    <t>Martin Brest</t>
+  </si>
+  <si>
+    <t>Al Pacino, Chris O'Donnell</t>
+  </si>
+  <si>
+    <t>Il mio posto è qui / My Place Is Here</t>
+  </si>
+  <si>
+    <t>Cristiano Bortone, Daniela Porto</t>
+  </si>
+  <si>
+    <t>Ludovica Martino, Marco Leonardi, Francesco Biscione, Biancamaria D'Amato, Anna Maria De Luca, Giorgia Arena</t>
+  </si>
+  <si>
+    <t>Sheng Ji yi Shi de Ai Qing / Till Love Do Us Part</t>
+  </si>
+  <si>
+    <t>Ran Li</t>
+  </si>
+  <si>
+    <t>Aaron Wan, Cuishan Liang, Qing Zhang, Ninghao Zhang, Ren Bin</t>
+  </si>
+  <si>
+    <t>Kramer vs. Kramer</t>
+  </si>
+  <si>
+    <t>Robert Benton</t>
+  </si>
+  <si>
+    <t>Dustin Hoffman, Meryl Streep, Jane Alexander</t>
+  </si>
+  <si>
+    <t>L'intérêt d'Adam</t>
+  </si>
+  <si>
+    <t>Laura Wandel</t>
+  </si>
+  <si>
+    <t>Léa Drucker, Anamaria Vartolomei, Laurent Capelluto, Alex Descas, Charlotte De Bruyne, Claire Bodson</t>
+  </si>
+  <si>
+    <t>Me el ain / Who Do I Belong To</t>
+  </si>
+  <si>
+    <t>Meryam Joobeur</t>
+  </si>
+  <si>
+    <t>Salha Nasraoui, Mohamed Graïaa, Adam Bessa, Hélène Catzaras, Dea Liane, Malek Mechergui</t>
+  </si>
+  <si>
+    <t>Tora Vasilescu, Mircea Albulescu, Constantin Diplan, Olga Bucătaru, Paul Lavric, Mircea Daneliuc</t>
+  </si>
+  <si>
+    <t>Adrian Titieni, Maria Drăguş, Lia Bugnar, Mălina Manovici, Vlad Ivanov, Rareş Andrici</t>
+  </si>
+  <si>
+    <t>Senatorul melcilor</t>
+  </si>
+  <si>
+    <t>Dorel Vişan, Cecilia Bîrbora, Clara Vodă, Madeleine Thibeault, Dan Chişu, Florin Zamfirescu</t>
+  </si>
+  <si>
+    <t>Pistruiatul (serial)</t>
+  </si>
+  <si>
+    <t>Costel Băloiu, Sergiu Nicolaescu, Réka Nagy, Margareta Pogonat, Ion Dichiseanu, Constantin Codrescu</t>
+  </si>
+  <si>
+    <t>Afacerea Protar</t>
+  </si>
+  <si>
+    <t>Haralambie Boroș</t>
+  </si>
+  <si>
+    <t>Radu Beligan, Ioana Zlotescu, Ion Finteșteanu, Ion Lucian, Florin Vasiliu, Nicolae Gărdescu</t>
+  </si>
+  <si>
+    <t>Vînătoarea de vulpi</t>
+  </si>
+  <si>
+    <t>Mitică Popescu, Mircea Diaconu, Valeria Seciu</t>
+  </si>
+  <si>
+    <t>Căsătorie cu repetiţie</t>
+  </si>
+  <si>
+    <t>Virgil Calotescu</t>
+  </si>
+  <si>
+    <t>Mircea Diaconu, Catrinel Dumitrescu, Draga Olteanu Matei</t>
+  </si>
+  <si>
+    <t>Nae Caranfil</t>
+  </si>
+  <si>
+    <t>Nathalie Bonnifay, George Alexandru, Marius Stănescu, Valentin Teodosiu, Marius Florea</t>
+  </si>
+  <si>
+    <t>Outlander</t>
+  </si>
+  <si>
+    <t>Howard McCain</t>
+  </si>
+  <si>
+    <t>Jim Caviezel, Sophia Myles, John Hurt, Ron Perlman</t>
+  </si>
+  <si>
+    <t>Marc Forster</t>
+  </si>
+  <si>
+    <t>Brad Pitt, Mireille Enos, Matthew Fox, Daniella Kertesz, James Badge Dale</t>
+  </si>
+  <si>
+    <t>Antoine Fuqua</t>
+  </si>
+  <si>
+    <t>Bruce Willis, Monica Belluci</t>
+  </si>
+  <si>
+    <t>The Magnificent Seven</t>
+  </si>
+  <si>
+    <t>John Sturges</t>
+  </si>
+  <si>
+    <t>Yul Brynner, Steve McQueen, Eli Wallach, Charles Bronson</t>
+  </si>
+  <si>
+    <t>Beneath the Planet of the Apes</t>
+  </si>
+  <si>
+    <t>Ted Post</t>
+  </si>
+  <si>
+    <t>Charlton Heston, James Franciscus, Kim Hunter</t>
+  </si>
+  <si>
+    <t>Il buono, il brutto, il cattivo / The Good, the Bad and the Ugly</t>
+  </si>
+  <si>
+    <t>Sergio Leone</t>
+  </si>
+  <si>
+    <t>Clint Eastwood, Eli Wallace, Lee van Cleef</t>
+  </si>
+  <si>
+    <t>Nothing to Lose</t>
+  </si>
+  <si>
+    <t>Steve Oedekerk</t>
+  </si>
+  <si>
+    <t>Tim Robbins, Martin Lawrence, John C. McGinley, Giancarlo Esposito, Kelly Preston</t>
+  </si>
+  <si>
+    <t>Anthony Hopkins, Julianne Moore</t>
+  </si>
+  <si>
+    <t>Alien: Resurrection</t>
+  </si>
+  <si>
+    <t>Jean Pierre Jeaunet</t>
+  </si>
+  <si>
+    <t>Sigourney Weaver, Winona Ryder, Ron Perlman, Dominique Pinon, David St. James, Dan Hedaya, Robert Cary</t>
+  </si>
+  <si>
+    <t>Quentin Tarantino</t>
+  </si>
+  <si>
+    <t>John Travolta, Bruce Willis, Uma Thurman</t>
+  </si>
+  <si>
+    <t>Baz Luhrmann</t>
+  </si>
+  <si>
+    <t>Leonardo DiCaprio, Carey Mulligan, Tobey Maguire, Isla Fisher, Joel Edgerton, Callan McAuliffe, Amitabh Bachchan</t>
+  </si>
+  <si>
+    <t>Whiskey Tango Foxtrot</t>
+  </si>
+  <si>
+    <t>John Requa, Glenn Ficarra</t>
+  </si>
+  <si>
+    <t>Margot Robbie, Tina Fey, Billy Bob Thornton, Martin Freeman, Ava Del Cielo, Josh Charles, Alfred Molina</t>
+  </si>
+  <si>
+    <t>D.J. Caruso</t>
+  </si>
+  <si>
+    <t>Al Pacino, Matthew McConaughey, Rene Russo, Armand Assante</t>
+  </si>
+  <si>
+    <t>Hotel Transylvania</t>
+  </si>
+  <si>
+    <t>Genndy Tartakovsky</t>
+  </si>
+  <si>
+    <t>voci: Adam Sandler, Selena Gomez, Steve Buscemi, Kevin James, David Spade, Andy Samberg, Fran Drescher</t>
+  </si>
+  <si>
+    <t>Woody Allen</t>
+  </si>
+  <si>
+    <t>Cate Blanchett, Alec Baldwin, Sally Hawkins, Peter Sarsgaard, Michael Stuhlbarg, Alden Ehrenreich, Louis C.K.</t>
+  </si>
+  <si>
+    <t>Mr. Holmes</t>
+  </si>
+  <si>
+    <t>Bill Condon</t>
+  </si>
+  <si>
+    <t>Ian McKellen, Milo Parker, Laura Linney, Hattie Morahan, Patrick Kennedy, Hiroyuki Sanada, Roger Allam</t>
+  </si>
+  <si>
+    <t>Allied</t>
+  </si>
+  <si>
+    <t>Robert Zemeckis</t>
+  </si>
+  <si>
+    <t>Brad Pitt, Marion Cotillard, Lizzy Caplan, Charlotte Hope, Raffey Cassidy, Jared Harris, Anton Lesser</t>
+  </si>
+  <si>
+    <t>Gints Zilbalodis</t>
+  </si>
+  <si>
+    <t>Alice Waddington</t>
+  </si>
+  <si>
+    <t>Emma Roberts, Danielle McDonald, Awkwafina, Eiza González, Milla Jovovich</t>
+  </si>
+  <si>
+    <t>The Five-Year Engagement</t>
+  </si>
+  <si>
+    <t>Nicholas Stoller</t>
+  </si>
+  <si>
+    <t>Jason Segel, Emily Blunt, Alison Brie, Chris Pratt, Rhys Ifans, Kevin Hart, Chris Parnell</t>
+  </si>
+  <si>
+    <t>Peter Jackson</t>
+  </si>
+  <si>
+    <t>Martin Freeman, Ian McKellen, Richard Armitage, Andy Serkis, Hugo Weaving, Elijah Wood, Cate Blanchett</t>
+  </si>
+  <si>
+    <t>Simon Curtis</t>
+  </si>
+  <si>
+    <t>Hugh Bonneville, Elizabeth McGovern, Maggie Smith, Michelle Dockery, Laura Carmichael, Jim Carter, Phyllis Logan</t>
+  </si>
+  <si>
+    <t>Jeanne du Barry</t>
+  </si>
+  <si>
+    <t>Maïwenn</t>
+  </si>
+  <si>
+    <t>Johnny Depp, Maïwenn, Pierre Richard, Melvil Poupaud, Noémie Lvovsky, Pascal Greggory</t>
+  </si>
+  <si>
+    <t>The Devil and the Deep Blue Sea</t>
+  </si>
+  <si>
+    <t>Bill Purple</t>
+  </si>
+  <si>
+    <t>Jason Sudeikis, Maisie Williams, Jessica Biel, Mary Steenburgen, Orlando Jones</t>
+  </si>
+  <si>
+    <t>Solitary Man</t>
+  </si>
+  <si>
+    <t>Brian Koppelman, David Levien</t>
+  </si>
+  <si>
+    <t>Michael Douglas, Susan Sarandon, Jesse Eisenberg, Jenna Fischer, Danny DeVito, Brooklyn Decker</t>
+  </si>
+  <si>
+    <t>Michael Mann</t>
+  </si>
+  <si>
+    <t>Colin Farrell, Jamie Foxx, Gong Li, Luis Tosar, Naomie Harris</t>
+  </si>
+  <si>
+    <t>+++</t>
+  </si>
+  <si>
+    <t>Back to Black</t>
+  </si>
+  <si>
+    <t>Sam Taylor-Johnson</t>
+  </si>
+  <si>
+    <t>Lesley Manville, Jack O'Connell, Eddie Marsan, Marisa Abela, Bronson Webb, Juliet Cowan</t>
+  </si>
+  <si>
+    <t>The Lighthouse</t>
+  </si>
+  <si>
+    <t>Robert Eggers</t>
+  </si>
+  <si>
+    <t>Willem Dafoe, Robert Pattinson, Valeriia Karaman</t>
+  </si>
+  <si>
+    <t>Walter Salles</t>
+  </si>
+  <si>
+    <t>Fernanda Torres, Fernanda Montenegro, Guilherme Silveira, Antonio Saboia, Selton Mello, Valentina Herszage, Maria Manoella, Luiza Kosovski, Marjorie Estiano, Barbara Luz, Gabriela Carneiro da Cunha, Cora Mora, Olívia Torres</t>
+  </si>
+  <si>
+    <t>A Big Bold Beautiful Journey</t>
+  </si>
+  <si>
+    <t>Kogonada</t>
+  </si>
+  <si>
+    <t>Margot Robbie, Colin Farrell, Kevin Kline, Phoebe Waller-Bridge, Sarah Gadon, Billy Magnussen, Lily Rabe</t>
+  </si>
+  <si>
+    <t>Shrek the Halls</t>
+  </si>
+  <si>
+    <t>Gary Trousdale</t>
+  </si>
+  <si>
+    <t>voci: Mike Myers, Eddie Murphy, Cameron Diaz</t>
+  </si>
+  <si>
+    <t>Sam Raimi</t>
+  </si>
+  <si>
+    <t>Tobey Maguire, Kirsten Dunst, James Franco, Topher Grace</t>
+  </si>
+  <si>
+    <t>Goodbye Christopher Robin</t>
+  </si>
+  <si>
+    <t>Vicki Pepperdine, Margot Robbie, Domhnall Gleeson, Alex Lawther, Kelly Macdonald, Geraldine Somerville</t>
+  </si>
+  <si>
+    <t>The Book of Life</t>
+  </si>
+  <si>
+    <t>Jorge R. Gutierrez</t>
+  </si>
+  <si>
+    <t>voci: Zoe Saldana, Diego Luna, Channing Tatum, Ron Perlman, Christina Applegate</t>
+  </si>
+  <si>
+    <t>Bryan Singer</t>
+  </si>
+  <si>
+    <t>Rami Malek, Lucy Boynton, Tom Hollander, Gwilym Lee, Mike Myers, Joseph Mazzello, Ben Hardy</t>
+  </si>
+  <si>
+    <t>The Accountant</t>
+  </si>
+  <si>
+    <t>Gavin O'Connor</t>
+  </si>
+  <si>
+    <t>Ben Affleck, Anna Kendrick, J.K. Simmons, Jeffrey Tambor, John Lithgow, Alison Wright, Cynthia Addai-Robinson</t>
+  </si>
+  <si>
+    <t>The Fall Guy</t>
+  </si>
+  <si>
+    <t>David Leitch</t>
+  </si>
+  <si>
+    <t>Aaron Taylor-Johnson, Ryan Gosling, Emily Blunt, Teresa Palmer, Winston Duke, Hannah Waddingham</t>
+  </si>
+  <si>
+    <t>Four Letters of Love</t>
+  </si>
+  <si>
+    <t>Polly Steele</t>
+  </si>
+  <si>
+    <t>Pierce Brosnan, Helena Bonham Carter, Gabriel Byrne, Dónal Finn, Pat Shortt, Olwen Fouere</t>
+  </si>
+  <si>
+    <t>Passengers</t>
+  </si>
+  <si>
+    <t>Morten Tyldum</t>
+  </si>
+  <si>
+    <t>Jennifer Lawrence, Chris Pratt, Michael Sheen, Laurence Fishburne, Aurora Perrineau, Kimberly Battista</t>
+  </si>
+  <si>
+    <t>Grand Corps Malade, Mehdi Idir</t>
+  </si>
+  <si>
+    <t>Tahar Rahim, Bastien Bouillon, Marie-Julie Baup, Camille Moutawakil</t>
+  </si>
+  <si>
+    <t>The Accountant 2</t>
+  </si>
+  <si>
+    <t>Queer</t>
+  </si>
+  <si>
+    <t>Luca Guadagnino</t>
+  </si>
+  <si>
+    <t>Daniel Craig, Drew Starkey, Jason Schwartzman, Henrique Zaga, Lesley Manville</t>
+  </si>
+  <si>
+    <t>28 Years Later</t>
+  </si>
+  <si>
+    <t>Danny Boyle</t>
+  </si>
+  <si>
+    <t>Aaron Taylor-Johnson, Ralph Fiennes, Jodie Comer, Jack O'Connell, Christopher Fulford, Erin Kellyman</t>
+  </si>
+  <si>
+    <t>Spike Jonze</t>
+  </si>
+  <si>
+    <t>Joaquin Phoenix, Scarlett Johansson, Amy Adams, Rooney Mara, Olivia Wilde</t>
+  </si>
+  <si>
+    <t>The Bride!</t>
+  </si>
+  <si>
+    <t>Maggie Gyllenhaal</t>
+  </si>
+  <si>
+    <t>Jake Gyllenhaal, Christian Bale, Jessie Buckley, Penélope Cruz, Annette Bening, Julianne Hough</t>
+  </si>
+  <si>
+    <t>Feste &amp; Freunde - Ein Hoch auf uns! / Long Story Short</t>
+  </si>
+  <si>
+    <t>David Dietl</t>
+  </si>
+  <si>
+    <t>Laura Tonke, Jasmin Shakeri, Annette Frier, Ronald Zehrfeld, Pegah Ferydoni, Nicholas Ofczarek</t>
+  </si>
+  <si>
+    <t>Dean DeBlois, Chris Sanders</t>
+  </si>
+  <si>
+    <t>voci: Jay Baruchel, Gerard Butler, America Ferrera, Craig Ferguson, Jonah Hill</t>
+  </si>
+  <si>
+    <t>Dean DeBlois</t>
+  </si>
+  <si>
+    <t>voci: Jay Baruchel, Cate Blanchett, Gerard Butler, Jonah Hill, Kristen Wiig, Christopher Mintz-Plasse, America Ferrera, Craig Ferguson</t>
+  </si>
+  <si>
+    <t>How to Train Your Dragon: The Hidden World</t>
+  </si>
+  <si>
+    <t>Jonah Hill, Cate Blanchett, Kristen Wiig, Jay Baruchel, Gerard Butler, Gerard Butler</t>
+  </si>
+  <si>
+    <t>Matt Reeves</t>
+  </si>
+  <si>
+    <t>Andy Serkis, Gary Oldman, Judy Greer, Jason Clarke, Toby Kebbell, Kevin Rankin, Kirk Acevedo, Keri Russell, Kodi Smit-McPhee</t>
+  </si>
+  <si>
+    <t>Kung Fu Panda 4</t>
+  </si>
+  <si>
+    <t>Mike Mitchell, Stephanie Stine</t>
+  </si>
+  <si>
+    <t>voci: Jack Black, Jackie Chan, Dustin Hoffman, Bryan Cranston, Awkwafina, Viola Davis</t>
+  </si>
+  <si>
+    <t>Avenue of the Giants</t>
+  </si>
+  <si>
+    <t>Finn Taylor</t>
+  </si>
+  <si>
+    <t>Stephen Lang, Elsie Fisher, Leah Pipes, Robin Weigert, Stella Stocker, Ursula Parker</t>
+  </si>
+  <si>
+    <t>La poupée</t>
+  </si>
+  <si>
+    <t>Sophie Beaulieu</t>
+  </si>
+  <si>
+    <t>Vincent Macaigne, Cécile de France, Marianne Basler, Gilbert Melki, Guillaume Clerice, Zoé Marchal</t>
   </si>
   <si>
     <t>Tim Burton</t>
   </si>
   <si>
-    <t>Johnny Deep, Christina Ricci, Miranda Richardson</t>
-[...8 lines deleted...]
-    <t>Tom Cruise, Jon Voight, Emmanuelle Beart</t>
+    <t>Ewan McGregor, Albert Finney, Billy Crudup, Jessica Lange, Helena Bonham Carter, Alison Lohman</t>
+  </si>
+  <si>
+    <t>War for the Planet of the Apes</t>
+  </si>
+  <si>
+    <t>Toby Kebbell, Andy Serkis, Judy Greer, Woody Harrelson, Steve Zahn, Sara Canning</t>
+  </si>
+  <si>
+    <t>L'Olívia i el terratrèmol invisible</t>
+  </si>
+  <si>
+    <t>Irene Iborra</t>
+  </si>
+  <si>
+    <t>voci: Suárez, Elvira Mínguez</t>
+  </si>
+  <si>
+    <t>I'll Be Right There</t>
+  </si>
+  <si>
+    <t>Brendan Walsh</t>
+  </si>
+  <si>
+    <t>Edie Falco, Jeannie Berlin, Kayli Carter, Charlie Tahan, Bradley Whitford, Michael Rapaport</t>
+  </si>
+  <si>
+    <t>Gareth Edwards</t>
+  </si>
+  <si>
+    <t>John David Washington, Gemma Chan, Ken Watanabe, Sturgill Simpson, Allison Janney, Madeleine Yuna Voyles</t>
+  </si>
+  <si>
+    <t>Blue Moon</t>
+  </si>
+  <si>
+    <t>Richard Linklater</t>
+  </si>
+  <si>
+    <t>Ethan Hawke, Margaret Qualley, Bobby Cannavale, Andrew Scott, Jonah Lees, Simon Delaney, Cillian Sullivan, Patrick Kennedy, John Doran, Anne Brogan, David Rawle</t>
+  </si>
+  <si>
+    <t>Alejandro González Iñárritu</t>
+  </si>
+  <si>
+    <t>Michael Keaton, Zach Galifianakis, Edward Norton, Andrea Riseborough, Emma Stone, Naomi Watts</t>
+  </si>
+  <si>
+    <t>Marc Webb</t>
+  </si>
+  <si>
+    <t>Andrew Garfield, Emma Stone, Martin Sheen, Sally Field, Rhys Ifans, Denis Leary, C. Thomas Howell</t>
+  </si>
+  <si>
+    <t>The Amazing Spider-Man 2</t>
+  </si>
+  <si>
+    <t>Andrew Garfield, Emma Stone, Jamie Foxx, Paul Giamatti, Sally Field, Dane DeHaan, Colm Feore, Felicity Jones</t>
+  </si>
+  <si>
+    <t>Peter Farrelly</t>
+  </si>
+  <si>
+    <t>Viggo Mortensen, Mahershala Ali, Linda Cardellini, Dimeter Marinov, Mike Hatton, Iqbal Theba, Sebastian Maniscalco, P.J. Byrne</t>
+  </si>
+  <si>
+    <t>Caught Stealing</t>
+  </si>
+  <si>
+    <t>Darren Aronofsky</t>
+  </si>
+  <si>
+    <t>Austin Butler, Vincent D'Onofrio, Zoë Kravitz, Liev Schreiber, Griffin Dunne, Regina King</t>
+  </si>
+  <si>
+    <t>Elijah Wood, Ian McKellan, Liv Tyler</t>
+  </si>
+  <si>
+    <t>Ford v Ferrari / The Grand Challenge: Le Mans '66</t>
+  </si>
+  <si>
+    <t>James Mangold</t>
+  </si>
+  <si>
+    <t>Christian Bale, Matt Damon, Josh Lucas, Jon Bernthal, Remo Girone, Ian Harding</t>
+  </si>
+  <si>
+    <t>Gerta Schnirch</t>
+  </si>
+  <si>
+    <t>Tomas Masin</t>
+  </si>
+  <si>
+    <t>Barbora Váchová, Milena Steinmasslová, Oskar Hes, Kristýna Nováková, Alena Mihulová</t>
+  </si>
+  <si>
+    <t>Alien: Romulus</t>
+  </si>
+  <si>
+    <t>Fede Alvarez</t>
+  </si>
+  <si>
+    <t>Cailee Spaeny, David Jonsson, Archie Renaux, Isabela Merced, Spike Fearn, Aileen Wu</t>
+  </si>
+  <si>
+    <t>Drag Me to Hell</t>
+  </si>
+  <si>
+    <t>Alison Lohman, Justin Long, Lorna Raver, Dileep Rao, David Paymer, Adriana Barraza</t>
+  </si>
+  <si>
+    <t>The Hundred-Foot Journey</t>
+  </si>
+  <si>
+    <t>Lasse Hallström</t>
+  </si>
+  <si>
+    <t>Helen Mirren, Manish Dayal, Amit Shah, Dillon Mitra, Om Puri, Charlotte Le Bon, Aria Pandya</t>
+  </si>
+  <si>
+    <t>Patriots Day</t>
+  </si>
+  <si>
+    <t>Peter Berg</t>
+  </si>
+  <si>
+    <t>J.K. Simmons, John Goodman, Mark Wahlberg, Michelle Monaghan, Kevin Bacon, Melissa Benoist</t>
+  </si>
+  <si>
+    <t>Neamul Şoimăreştilor</t>
+  </si>
+  <si>
+    <t>Mircea Drăgan</t>
+  </si>
+  <si>
+    <t>Amza Pellea, George Calboreanu, Ion Besoiu</t>
+  </si>
+  <si>
+    <t>Iancu Jianu, haiducul</t>
+  </si>
+  <si>
+    <t>Adrian Pintea, Stela Furcovici, Marioara Sterian, Mihai Mereuţă, George Constantin, Radu Beligan, Ilarion Ciobanu, Emanoil Petruţ</t>
+  </si>
+  <si>
+    <t>Capcana mercenarilor</t>
+  </si>
+  <si>
+    <t>Sergiu Nicolaescu</t>
+  </si>
+  <si>
+    <t>Gheorghe Cozorici, Sergiu Nicolaescu, Mircea Albulescu, Ion Besoiu, Amza Pellea, Jean Constantin, Colea Răutu, Şerban Ionescu, Violeta Andrei, Ileana Popovici</t>
+  </si>
+  <si>
+    <t>Kathryn Bigelow</t>
+  </si>
+  <si>
+    <t>Harrison Ford, Liam Neeson</t>
+  </si>
+  <si>
+    <t>Un saltimbanc la Polul Nord</t>
+  </si>
+  <si>
+    <t>Octavian Cotescu, Carmen Galin</t>
+  </si>
+  <si>
+    <t>My Best Friend's Wedding</t>
+  </si>
+  <si>
+    <t>P.J.Hogan</t>
+  </si>
+  <si>
+    <t>Julia Roberts, Cameron Diaz, Dermot Mulrone, ‎Rupert Everett</t>
+  </si>
+  <si>
+    <t>Ben Affleck</t>
+  </si>
+  <si>
+    <t>Casey Affleck, Michelle Monaghan, Morgan Freeman, Ed Harris</t>
+  </si>
+  <si>
+    <t>Gene Hackman, Danny DeVito, Rebecca Pidgeon</t>
+  </si>
+  <si>
+    <t>A Haunting in Venice</t>
+  </si>
+  <si>
+    <t>Kenneth Branagh</t>
+  </si>
+  <si>
+    <t>Kelly Reilly, Kenneth Branagh, Michelle Yeoh, Jamie Dornan, Tina Fey, Riccardo Scamarcio</t>
+  </si>
+  <si>
+    <t>Andrei Huţuleac</t>
+  </si>
+  <si>
+    <t>Andreea Grămoşteanu, Cezar Antal, Tudor Istodor, Coca Bloss, Rodica Mandache, Dana Rogoz, Paul Chiribuţă</t>
+  </si>
+  <si>
+    <t>Bogdan Dumitrache, Laura Vasiliu, Ciprian Chiujdea, Ingrid Micu-Berescu, Valeriu Andriuță, Adrian Titieni, Richard Bovnoczki, Alina Berzunțeanu, Vlad Brumaru, Radu Gabriel</t>
+  </si>
+  <si>
+    <t>Are You There God? It's Me, Margaret</t>
+  </si>
+  <si>
+    <t>Kelly Fremon Craig</t>
+  </si>
+  <si>
+    <t>Abby Ryder Fortson, Rachel McAdams, Kathy Bates, Ben Safdie, Wilbur Fitzgerald, Gary Houston</t>
+  </si>
+  <si>
+    <t>Men in Black</t>
+  </si>
+  <si>
+    <t>Barry Sonnenfeld</t>
+  </si>
+  <si>
+    <t>Tommy Lee Jones, Will Smith, Linda Fiorentino</t>
+  </si>
+  <si>
+    <t>Young Woman and the Sea</t>
+  </si>
+  <si>
+    <t>Joachim Rønning</t>
+  </si>
+  <si>
+    <t>Daisy Ridley, Tilda Cobham-Hervey, Christopher Eccleston, Stephen Graham, Jeanette Hain, Kim Bodnia</t>
+  </si>
+  <si>
+    <t>Pierre Morel</t>
+  </si>
+  <si>
+    <t>Liam Neeson, Maggie Grace, Famke Janssen, Xander Berkeley, Katie Cassidy</t>
+  </si>
+  <si>
+    <t>Miss You Already</t>
+  </si>
+  <si>
+    <t>Catherine Hardwicke</t>
+  </si>
+  <si>
+    <t>Toni Collette, Drew Barrymore, Jacqueline Bisset, Dominic Cooper, Paddy Considine, Charlotte Hope</t>
+  </si>
+  <si>
+    <t>Tată de duminică</t>
+  </si>
+  <si>
+    <t>Mihai Constantinescu</t>
+  </si>
+  <si>
+    <t>Amza Pellea, Radu Beligan, Gina Patrichi</t>
+  </si>
+  <si>
+    <t>Der Fuchs / The Fox</t>
+  </si>
+  <si>
+    <t>Adrian Goiginger</t>
+  </si>
+  <si>
+    <t>Alexander Beyer, Karl Markovics, Pit Bukowski, Cornelius Obonya, Patrick Simons, Gerrit Klein</t>
+  </si>
+  <si>
+    <t>Radu Gabrea</t>
+  </si>
+  <si>
+    <t>Florin Piersic Jr., Claudiu Bleonţ, Răzvan Vasilescu, Colin Buzoianu, Marcel Iureş, Udo Schenk</t>
+  </si>
+  <si>
+    <t>Flaskepost fra P / Department Q: A Conspiracy</t>
+  </si>
+  <si>
+    <t>Hans Petter Moland</t>
+  </si>
+  <si>
+    <t>Fares Fares, Nikolaj Lie Kaas, Jakob Oftebro, Amanda Collin, Pål Sverre Hagen, Lotte Andersen</t>
+  </si>
+  <si>
+    <t>Le carrosse d'or</t>
+  </si>
+  <si>
+    <t>Jean Renoir</t>
+  </si>
+  <si>
+    <t>Anna Magnani, Jean Debucourt, Odoardo Spadaro, Duncan Lamont, Riccardo Rioli</t>
+  </si>
+  <si>
+    <t>Millions</t>
+  </si>
+  <si>
+    <t>Alex Etel, Lewis McGibbon, James Nesbitt, Daisy Donovan, Christopher Fulford</t>
+  </si>
+  <si>
+    <t>A League of Their Own</t>
+  </si>
+  <si>
+    <t>Penny Marshall</t>
+  </si>
+  <si>
+    <t>Geena Davis, Tom Hanks, Madonna</t>
+  </si>
+  <si>
+    <t>Guillermo Del Toro</t>
+  </si>
+  <si>
+    <t>Ron Perlman, Selma Blair, John Hurt</t>
+  </si>
+  <si>
+    <t>A Beautiful Day in the Neighborhood</t>
+  </si>
+  <si>
+    <t>Marielle Heller</t>
+  </si>
+  <si>
+    <t>Tom Hanks, Chris Cooper, Christine Lahti, Matthew Rhys, Tammy Blanchard, Enrico Colantoni</t>
+  </si>
+  <si>
+    <t>Duncan Jones</t>
+  </si>
+  <si>
+    <t>Jake Gyllenhaal, Michelle Monaghan, Vera Farmiga, Jeffrey Wright</t>
+  </si>
+  <si>
+    <t>Rob Marshall</t>
+  </si>
+  <si>
+    <t>Suzuka Ohgo, Togo Igawa, Mako, Samantha Futerman</t>
+  </si>
+  <si>
+    <t>Joe Wright</t>
+  </si>
+  <si>
+    <t>Saoirse Ronan, Cate Blanchett, Eric Bana, Olivia William</t>
+  </si>
+  <si>
+    <t>Sleepless in Seattle</t>
+  </si>
+  <si>
+    <t>Nora Ephron</t>
+  </si>
+  <si>
+    <t>Tom Hanks, Meg Ryan</t>
+  </si>
+  <si>
+    <t>Tom Hanks, Catherine Keener, Max Martini, Michael Chernus, Chris Mulkey, Corey Johnson, David Warshofsky</t>
+  </si>
+  <si>
+    <t>Philadelphia</t>
+  </si>
+  <si>
+    <t>Jonathan Demme</t>
+  </si>
+  <si>
+    <t>Tom Hanks, Denzel Washington</t>
+  </si>
+  <si>
+    <t>Mike Nichols</t>
+  </si>
+  <si>
+    <t>Tom Hanks, Philip Seymour Hoffman, Amy Adams, Julia Roberts, Terry Bozeman, Brian Markinson</t>
+  </si>
+  <si>
+    <t>Chloe</t>
+  </si>
+  <si>
+    <t>Atom Egoyan</t>
+  </si>
+  <si>
+    <t>Amanda Seyfried, Julianne Moore, Liam Neeson, Max Thieriot, Meghan Heffern</t>
+  </si>
+  <si>
+    <t>Don Juan de Marco</t>
+  </si>
+  <si>
+    <t>Jeremy Leven</t>
+  </si>
+  <si>
+    <t>Marlon Brando, Johnny Deep, Faye Dunaway</t>
+  </si>
+  <si>
+    <t>Stanley Kubrick</t>
+  </si>
+  <si>
+    <t>Tom Cruise, Nicole Kidman</t>
+  </si>
+  <si>
+    <t>Practical Magic</t>
+  </si>
+  <si>
+    <t>Griffin Dunne</t>
+  </si>
+  <si>
+    <t>Sandra Bullock, Nicole Kidman, Dianne Wiest</t>
+  </si>
+  <si>
+    <t>Midnight in the Garden of the Good and Evil</t>
+  </si>
+  <si>
+    <t>Clint Eastwood</t>
+  </si>
+  <si>
+    <t>John Cusack, Kevin Spacey, Jude Law</t>
+  </si>
+  <si>
+    <t>Sweet November</t>
+  </si>
+  <si>
+    <t>Pat O'Connor</t>
+  </si>
+  <si>
+    <t>Keanu Reeves, Charlize Theron, Jason Isaacs, Liam Aiken</t>
+  </si>
+  <si>
+    <t>Going in Style</t>
+  </si>
+  <si>
+    <t>George Burns, Art Carney, Lee Strasberg</t>
+  </si>
+  <si>
+    <t>Christopher Nolan</t>
+  </si>
+  <si>
+    <t>Hugh Jackman, Christian Bale, Michael Caine, Scarlett Johansson, Piper Perabo, Rebecca Hall, David Bowie</t>
+  </si>
+  <si>
+    <t>Ghosts of Mississippi</t>
+  </si>
+  <si>
+    <t>Rob Reiner</t>
+  </si>
+  <si>
+    <t>Alec Baldwin, James Woods, Whoopi Goldberg</t>
+  </si>
+  <si>
+    <t>Doc Hollywood</t>
+  </si>
+  <si>
+    <t>Michael Caton-Jones</t>
+  </si>
+  <si>
+    <t>Michael J. Fox, Julie Warner, Barnard Hughes, Woody Harrelson, David Ogden Stiers, Frances Sternhagen</t>
+  </si>
+  <si>
+    <t>Our Brand Is Crisis</t>
+  </si>
+  <si>
+    <t>David Gordon Green</t>
+  </si>
+  <si>
+    <t>Sandra Bullock, Billy Bob Thornton, Anthony Mackie, Zoe Kazan, Joaquim de Almeida, Scoot McNairy</t>
+  </si>
+  <si>
+    <t>John Woo</t>
+  </si>
+  <si>
+    <t>Ben Affleck, Uma Thurman, Aaron Eckhart</t>
+  </si>
+  <si>
+    <t>Rocky V</t>
+  </si>
+  <si>
+    <t>John G. Avildsen</t>
+  </si>
+  <si>
+    <t>Sylvester Stallone, Talia Shire, Burt Young, Sage Stallone, Burgess Meredith, Tommy Morrison, Richard Gant</t>
+  </si>
+  <si>
+    <t>John Boorman</t>
+  </si>
+  <si>
+    <t>Geoffrey Rush, Pierce Brosnan, Jamie Lee Curtis, Leonor Varela</t>
+  </si>
+  <si>
+    <t>Another Simple Favor</t>
+  </si>
+  <si>
+    <t>Paul Feig</t>
+  </si>
+  <si>
+    <t>Blake Lively, Anna Kendrick, Allison Janney, Elizabeth Perkins, Henry Golding, Elena Sofia Ricci</t>
+  </si>
+  <si>
+    <t>Blink Twice</t>
+  </si>
+  <si>
+    <t>Zoë Kravitz</t>
+  </si>
+  <si>
+    <t>Kyle MacLachlan, Geena Davis, Adria Arjona, Christian Slater, Haley Joel Osment, Channing Tatum</t>
+  </si>
+  <si>
+    <t>Nope</t>
+  </si>
+  <si>
+    <t>Jordan Peele</t>
+  </si>
+  <si>
+    <t>Keke Palmer, Barbie Ferreira, Daniel Kaluuya, Michael Wincott, Steven Yeun, Keith David</t>
+  </si>
+  <si>
+    <t>Spider-Man: Into the Spider-Verse</t>
+  </si>
+  <si>
+    <t>Bob Persichetti</t>
+  </si>
+  <si>
+    <t>voci: Chris Pine, Hailee Steinfeld, Nicolas Cage, Mahershala Ali, Liev Schreiber, Jake Johnson</t>
+  </si>
+  <si>
+    <t>The Outrun</t>
+  </si>
+  <si>
+    <t>Nora Fingscheidt</t>
+  </si>
+  <si>
+    <t>Saoirse Ronan, Saskia Reeves, Stephen Dillane, Lauren Lyle, Paapa Essiedu, Nabil Elouahabi</t>
+  </si>
+  <si>
+    <t>Dean Parisot</t>
+  </si>
+  <si>
+    <t>Bruce Willis, John Malkovich, Mary-Louise Parker, Helen Mirren, Catherine Zeta-Jones, David Thewlis, Anthony Hopkins</t>
+  </si>
+  <si>
+    <t>The Paperboy</t>
+  </si>
+  <si>
+    <t>Lee Daniels</t>
+  </si>
+  <si>
+    <t>Zac Efron, John Cusack, Nicole Kidman, Matthew McConaughey, Scott Glenn</t>
+  </si>
+  <si>
+    <t>Wild Things</t>
+  </si>
+  <si>
+    <t>John McNaughton</t>
+  </si>
+  <si>
+    <t>Matt Dillon, Kevin Bacon, Denise Richards</t>
+  </si>
+  <si>
+    <t>War Dogs</t>
+  </si>
+  <si>
+    <t>Todd Phillips</t>
+  </si>
+  <si>
+    <t>Jonah Hill, Miles Teller, Ana de Armas, Barry Livingston, Shaun Toub, JB Blanc</t>
+  </si>
+  <si>
+    <t>Girl with a Pearl Earring</t>
+  </si>
+  <si>
+    <t>Peter Webber</t>
+  </si>
+  <si>
+    <t>Colin Firth, Scarlett Johansson, Tom Wilkinson</t>
+  </si>
+  <si>
+    <t>The Green Mile</t>
+  </si>
+  <si>
+    <t>Frank Darabont</t>
+  </si>
+  <si>
+    <t>Tom Hanks, David Morse, Michael Clarke Duncan</t>
+  </si>
+  <si>
+    <t>From Dusk Till Dawn</t>
+  </si>
+  <si>
+    <t>Robert Rodriguez</t>
+  </si>
+  <si>
+    <t>George Clooney, Quentin Tarantino, Harvey Keitel, Salma Hayek, Juliette Lewis, Kelly Preston, Ernest Liu</t>
+  </si>
+  <si>
+    <t>Lykkelige omstændigheder / The Joy of Serendipity</t>
+  </si>
+  <si>
+    <t>Anders W. Berthelsen</t>
+  </si>
+  <si>
+    <t>Sofie Torp, Roberta Reichhardt, Søren Malling, Kristian Halken, Nicolaj Kopernikus, Manuel Alberto Claro</t>
+  </si>
+  <si>
+    <t>Reign Over Me</t>
+  </si>
+  <si>
+    <t>Mike Binder</t>
+  </si>
+  <si>
+    <t>Adam Sandler, Don Cheadle, Liv Tyler, Jada Pinkett Smith</t>
+  </si>
+  <si>
+    <t>Bring Them Down</t>
+  </si>
+  <si>
+    <t>Chris Andrews</t>
+  </si>
+  <si>
+    <t>Christopher Abbott, Barry Keoghan, Colm Meaney, Nora-Jane Noone, Conor MacNeill, Susan Lynch</t>
+  </si>
+  <si>
+    <t>Peter Weir</t>
+  </si>
+  <si>
+    <t>Russell Crowe, Paul Bettany, Richard Stroh</t>
+  </si>
+  <si>
+    <t>Robert Shaw, Roy Scheider, Richard Dreyfuss</t>
+  </si>
+  <si>
+    <t>Dangerous Beauty / Frumoasa veneţiană</t>
+  </si>
+  <si>
+    <t>Marshall Herskovitz</t>
+  </si>
+  <si>
+    <t>Catherine McCormack, Rufus Sewell</t>
+  </si>
+  <si>
+    <t>Life with Father</t>
+  </si>
+  <si>
+    <t>Michael Curtiz</t>
+  </si>
+  <si>
+    <t>William Powell, Elizabeth Taylor, Irene Dunne</t>
+  </si>
+  <si>
+    <t>R.I.P.D.</t>
   </si>
   <si>
     <t>Robert Schwentke</t>
   </si>
   <si>
-    <t>Bruce Willis, Morgan Freeman, Helen Mirren, Karl Urban, Mary-Louise Parker, John Malkovich, Michelle Nolden</t>
-[...140 lines deleted...]
-    <t>Catinca Untaru, Lee Pace, Justine Waddell</t>
+    <t>Ryan Reynolds, Kevin Bacon, Jeff Bridges, James Hong, Marisa Miller, Stephanie Szostak, Mike O'Malley</t>
+  </si>
+  <si>
+    <t>Sam Mendes</t>
+  </si>
+  <si>
+    <t>Dean-Charles Chapman, George MacKay, Daniel Mays, Andrew Scott, Benedict Cumberbatch, Richard Madden, Mark Strong, Colin Firth, Claire Duburcq</t>
+  </si>
+  <si>
+    <t>Good People</t>
+  </si>
+  <si>
+    <t>Henrik Ruben Genz</t>
+  </si>
+  <si>
+    <t>James Franco, Kate Hudson, Anna Friel, Diarmaid Murtagh, Sam Spruell, Tom Wilkinson, Omar Sy</t>
+  </si>
+  <si>
+    <t>Spider-Man</t>
+  </si>
+  <si>
+    <t>Tobey Maguire, Kirsten Dunst, Willem Dafoe, James Franco</t>
+  </si>
+  <si>
+    <t>Paolo Sorrentino</t>
+  </si>
+  <si>
+    <t>Celeste Dalla Porta, Gary Oldman, Francesca Romana Bergamo, Stefania Sandrelli, Luisa Ranieri, Silvio Orlando, Peppe Lanzetta, Isabella Ferrari</t>
+  </si>
+  <si>
+    <t>Peyton Reed</t>
+  </si>
+  <si>
+    <t>Renée Zellweger, Ewan McGregor</t>
+  </si>
+  <si>
+    <t>The Thing</t>
+  </si>
+  <si>
+    <t>John Carpenter</t>
+  </si>
+  <si>
+    <t>Kurt Russell, A. Wilford Brimley, T. K. Carter, David Clennon, Keith David, Richard Dysart, Charles Hallahan, Peter Maloney, Richard Masur, Donald Moffat, Joel Polis, Thomas G. Waites</t>
+  </si>
+  <si>
+    <t>Jonathan Mostow</t>
+  </si>
+  <si>
+    <t>Arnold Schwarzenegger, Kristanna Loken</t>
+  </si>
+  <si>
+    <t>Seraphim Falls</t>
+  </si>
+  <si>
+    <t>David Von Ancken</t>
+  </si>
+  <si>
+    <t>Liam Neeson, Pierce Brosnan, Michael Wincott, Xander Berkeley, Ed Lauter</t>
+  </si>
+  <si>
+    <t>Stephen Gaghan</t>
+  </si>
+  <si>
+    <t>Kayvan Novak, George Clooney, Amr Waked, Christopher Plummer, Chris Cooper</t>
+  </si>
+  <si>
+    <t>Robert Altman</t>
+  </si>
+  <si>
+    <t>Meryl Streep, Lily Tomlin, Garrison Keillor, Kevin Kline, Woody Harrelson, John C. Reilly, Virginia Madsen. Tommy Lee Jones, Lindsay Lohan</t>
+  </si>
+  <si>
+    <t>Don't Breathe</t>
+  </si>
+  <si>
+    <t>Stephen Lang, Daniel Zovatto, Jane Levy, Dylan Minnette, Katia Bokor, Sergej Onopko, Olivia Gillies</t>
+  </si>
+  <si>
+    <t>Yip Man</t>
+  </si>
+  <si>
+    <t>Wilson Yip</t>
+  </si>
+  <si>
+    <t>Donnie Yen, Siu-Wong Fan, Ka Tung Lam, Simon Yam, Xing Yu, You-Nam Wong, Chen Zhi Hui</t>
+  </si>
+  <si>
+    <t>Tom Cruise, Colin Farell, Max Von Sydow</t>
+  </si>
+  <si>
+    <t>Cheung Gong 7 hou / CJ7</t>
+  </si>
+  <si>
+    <t>Stephen Chow</t>
+  </si>
+  <si>
+    <t>Stephen Chow, Jiao Xu, Lei Huang, Kitty Zhang Yuqi, Chi Chung Lam, Shing-Cheung Lee</t>
+  </si>
+  <si>
+    <t>Una quinta portuguesa / The Portuguese House</t>
+  </si>
+  <si>
+    <t>Avelina Prat</t>
+  </si>
+  <si>
+    <t>Manolo Solo, Maria de Medeiros, Branka Katic, Ivan Barnev, Rui Morisson, Luísa Cruz</t>
+  </si>
+  <si>
+    <t>Yorgos Lanthimos</t>
+  </si>
+  <si>
+    <t>Colin Farrell, Rachel Weisz, Jessica Barden, Olivia Colman, Ashley Jensen, Ariane Labed, Angeliki Papoulia, John C. Reilly, Léa Seydoux, Michael Smiley, Ben Whishaw</t>
+  </si>
+  <si>
+    <t>Koya Kamura</t>
+  </si>
+  <si>
+    <t>Roschdy Zem, Kyung Soon Jung, Mi-hyeon Park, Tae-ho Ryu, Bella Kim, Gong Do-yu</t>
+  </si>
+  <si>
+    <t>Dev Patel, Anil Kapoor, Saurabh Shukla, Rajendranath Zutshi, Jeneva Talwar, Freida Pinto, Irrfan Khan</t>
+  </si>
+  <si>
+    <t>La tulipe noire</t>
+  </si>
+  <si>
+    <t>Christian Jaque</t>
+  </si>
+  <si>
+    <t>Alain Delon, Virna Lisi, Dawn Addams, Adolfo Marsillach, Akim Tamiroff</t>
+  </si>
+  <si>
+    <t>Lucian Pintilie</t>
+  </si>
+  <si>
+    <t>Victor Rebengiuc, Mariana Mihuţ, Ştefan Iordache, Dorel Vişan, Gheorghe Dinică</t>
+  </si>
+  <si>
+    <t>Tobey Maguire, Kristen Dunst, Alfred Molina</t>
+  </si>
+  <si>
+    <t>Wildcat</t>
+  </si>
+  <si>
+    <t>Ethan Hawke</t>
+  </si>
+  <si>
+    <t>Maya Hawke, Liam Neeson, Laura Linney, Steve Zahn, Vincent D'Onofrio, Alessandro Nivola</t>
+  </si>
+  <si>
+    <t>The Best Christmas Pageant Ever</t>
+  </si>
+  <si>
+    <t>Dallas Jenkins</t>
+  </si>
+  <si>
+    <t>Judy Greer, Lauren Graham, Elizabeth Tabish, Kirk B.R. Woller, Stephanie Sy, Pete Holmes</t>
+  </si>
+  <si>
+    <t>Nightbitch</t>
+  </si>
+  <si>
+    <t>Amy Adams, Scoot McNairy, Jessica Harper, Zoe Chao, Kerry O'Malley, Ella Thomas</t>
+  </si>
+  <si>
+    <t>Roofman</t>
+  </si>
+  <si>
+    <t>Derek Cianfrance</t>
+  </si>
+  <si>
+    <t>Channing Tatum, Kirsten Dunst, Juno Temple, Ben Mendelsohn, Peter Dinklage, Melonie Diaz</t>
+  </si>
+  <si>
+    <t>Narrow Margin</t>
+  </si>
+  <si>
+    <t>Peter Hyams</t>
+  </si>
+  <si>
+    <t>Gene Hackman, Anne Archer, James B. Sikking, J. T. Walsh, M. Emmet Walsh</t>
+  </si>
+  <si>
+    <t>Winter's Tale</t>
+  </si>
+  <si>
+    <t>Akiva Goldsman</t>
+  </si>
+  <si>
+    <t>Colin Farrell, Jessica Brown Findlay, Jennifer Connelly, Russell Crowe, Will Smith, Kevin Durand, William Hurt</t>
+  </si>
+  <si>
+    <t>Alex Proyas</t>
+  </si>
+  <si>
+    <t>Rufus Sewell, William Hurt, Kiefer Sutherland, Jennifer Connelly, Richard O'Brien, Ian Richardson</t>
+  </si>
+  <si>
+    <t>The Last House on the Left</t>
+  </si>
+  <si>
+    <t>Dennis Iliadis</t>
+  </si>
+  <si>
+    <t>Garret Dillahunt, Michael Bowen, Josh Cox, Riki Lindhome, Aaron Paul, Sara Paxton, Monica Potter, Tony Goldwyn</t>
+  </si>
+  <si>
+    <t>Bumblebee</t>
+  </si>
+  <si>
+    <t>Travis Knight</t>
+  </si>
+  <si>
+    <t>Hailee Steinfeld, John Cena, Angela Bassett, Justin Theroux, Peter Cullen, Pamela Adlon</t>
+  </si>
+  <si>
+    <t>Twelve Monkeys</t>
+  </si>
+  <si>
+    <t>Terry Gilliam</t>
+  </si>
+  <si>
+    <t>Bruce Willis, Brad Pitt, Madeleine Stowe</t>
+  </si>
+  <si>
+    <t>Radu Jude</t>
+  </si>
+  <si>
+    <t>Şerban Pavlu, Gabriel Spahiu, Mihaela Sîrbu, Stela Popescu, Alexandru Arşinel, Tamara Buciuceanu</t>
+  </si>
+  <si>
+    <t>Andreea Boşneag, Violeta Haret, Vasile Muraru, Doru Cătănescu, Alexandru Georgescu, Diana Gheorghian, Bogdan Marhodin, Şerban Pavlu, Luminiţa Stoianovici, Andi Vasluianu</t>
+  </si>
+  <si>
+    <t>Masca de argint</t>
+  </si>
+  <si>
+    <t>Gheorghe Vitanidis</t>
+  </si>
+  <si>
+    <t>Coca Andronescu, Marga Barbu, Ion Besoiu, Ovidiu Iuliu Moldovan, Marin Moraru, George Motoi, Florin Piersic</t>
+  </si>
+  <si>
+    <t>Colierul de turcoaze</t>
+  </si>
+  <si>
+    <t>Florin Piersic, Marga Barbu, Ion Besoiu, Olga Delia Mateescu, Marina Procopie, Alexandru Repan</t>
+  </si>
+  <si>
+    <t>Ron Howard</t>
+  </si>
+  <si>
+    <t>Daniel Brühl, Chris Hemsworth, Olivia Wilde, Natalie Dormer, Tom Wlaschiha, Alexandra Maria Lara</t>
+  </si>
+  <si>
+    <t>Furiosa: A Mad Max Saga</t>
+  </si>
+  <si>
+    <t>George Miller</t>
+  </si>
+  <si>
+    <t>Anya Taylor-Joy, Chris Hemsworth, Tom Burke, Alyla Browne</t>
+  </si>
+  <si>
+    <t>Pelé: Birth of a Legend</t>
+  </si>
+  <si>
+    <t>Jeff Zimbalist</t>
+  </si>
+  <si>
+    <t>Vincent D'Onofrio, Diego Boneta, Colm Meaney, Seu Jorge, Milton Gonçalves, Tonya Cornelisse</t>
+  </si>
+  <si>
+    <t>Happyend</t>
+  </si>
+  <si>
+    <t>Neo Sora</t>
+  </si>
+  <si>
+    <t>Makiko Watanabe, Shirô Sano, Ayumu Nakajima, Motomasa Okui, Eigi Kodaka, Kosuke Tanaka</t>
+  </si>
+  <si>
+    <t>Hans-Christian Schmid</t>
+  </si>
+  <si>
+    <t>Sandra Huller, Burghart Klaussner, Imogen Kogge, Anna Blomeier, Nicholas Reinke</t>
+  </si>
+  <si>
+    <t>Uma Thurman, David Carradine, Lucy Liu</t>
+  </si>
+  <si>
+    <t>Uma Thurman, David Carradine, Daryl Hannah, Michael Madsen</t>
+  </si>
+  <si>
+    <t>Keyke mahboobe man / My Favourite Cake</t>
+  </si>
+  <si>
+    <t>Maryam Moqadam</t>
+  </si>
+  <si>
+    <t>Lili Farhadpour, Esmaeel Mehrabi, Mohammad Heidari, Melika Pazouki</t>
   </si>
   <si>
     <t>Doug Liman</t>
   </si>
   <si>
     <t>Matt Damon, Franka Potente, Julia Stiles</t>
   </si>
   <si>
-    <t>Men in Black</t>
-[...233 lines deleted...]
-    <t>Lock, Stock and Two Smoking Barrels</t>
+    <t>Matthew Vaughn</t>
+  </si>
+  <si>
+    <t>Colin Firth, Michael Caine, Taron Egerton, Samuel L. Jackson, Mark Strong</t>
+  </si>
+  <si>
+    <t>The French Connection</t>
+  </si>
+  <si>
+    <t>William Friedkin</t>
+  </si>
+  <si>
+    <t>Gene Hackmann, Roy Scheider, Fernando Rey</t>
+  </si>
+  <si>
+    <t>Cristi Puiu</t>
+  </si>
+  <si>
+    <t>Mimi Brănescu, Dana Dogaru, Sorin Medeleni, Ana Ciontea, Judith State, Marin Grigore, Rolando Matsangos, Cătălina Moga, Ilona Brezoianu, Mirela Apostu, Eugenia Bosânceanu, Tatiana Iekel</t>
+  </si>
+  <si>
+    <t>Agentul straniu</t>
+  </si>
+  <si>
+    <t>Savel Stiopul</t>
+  </si>
+  <si>
+    <t>Florin Piersic, Radu Beligan, Maria Clara Sebök, Violeta Andrei, Ion Besoiu, Emanoil Petruţ</t>
+  </si>
+  <si>
+    <t>The Devils</t>
+  </si>
+  <si>
+    <t>Ken Russell</t>
+  </si>
+  <si>
+    <t>Vanessa Redgrave, Oliver Reed, Dudley Sutton</t>
+  </si>
+  <si>
+    <t>An American in Paris</t>
+  </si>
+  <si>
+    <t>Vincente Minnelli</t>
+  </si>
+  <si>
+    <t>Gene Kelly, Leslie Caron, Oscar Levant</t>
+  </si>
+  <si>
+    <t>Hana rokushô ga akeru hi ni / A New Dawn</t>
+  </si>
+  <si>
+    <t>Yoshitoshi Shinomiya</t>
+  </si>
+  <si>
+    <t>voci: Riku Hagiwara, Kotone Furukawa, Miyu Irino, Takashi Okabe</t>
+  </si>
+  <si>
+    <t>Hana Jušić</t>
+  </si>
+  <si>
+    <t>Manuela Martelli, Ana Marija Veselčić, Filip Durić, Mauro Ercegović Gracin, Nikša Butijer, Bogdan Farcaș, Vinko Kraljevic</t>
+  </si>
+  <si>
+    <t>26.06.2026 28.06.2026</t>
+  </si>
+  <si>
+    <t>Leonora im Morgenlicht / Leonora in the Morning Light</t>
+  </si>
+  <si>
+    <t>Thorsten Klein, Lena Vurma</t>
+  </si>
+  <si>
+    <t>Olivia Vinall, Alexander Scheer, Ryan Gage, Cassandra Ciangherotti, István Teglas, Catalin Jugravu</t>
+  </si>
+  <si>
+    <t>Den sidste viking / The Last Viking</t>
+  </si>
+  <si>
+    <t>Anders Thomas Jensen</t>
+  </si>
+  <si>
+    <t>Mads Mikkelsen, Nikolaj Lie Kaas, Sofie Gråbøl, Lars Ranthe, Nicolas Bro, Anette Støvelbæk</t>
+  </si>
+  <si>
+    <t>Tudor Cristian Jurgiu</t>
+  </si>
+  <si>
+    <t>Denisa Vrajă, Vlad Furtună, Mara Diaconu Ducica, Sofia Vasiliu, Steliana Bălăcianu, Sorin Tofan</t>
+  </si>
+  <si>
+    <t>Maria Popistașu, Alex Baciu</t>
+  </si>
+  <si>
+    <t>Maria Popistașu, Nicoleta Hâncu, Victoria Răileanu, Ionel Mihăilescu, Lucreția Mândric, Ioana Blaj</t>
+  </si>
+  <si>
+    <t>01.07.2026 02.07.2026</t>
+  </si>
+  <si>
+    <t>Maura Delpero</t>
+  </si>
+  <si>
+    <t>Tommaso Ragno, Martina Scrinzi, Giuseppe De Domenico, Roberta Rovelli, Carlotta Gamba, Orietta Notari, Sara Serraiocco</t>
+  </si>
+  <si>
+    <t>Ion Fiscuteanu, Luminiţa Gheorghiu, Gabriel Spahiu, Doru Ana</t>
+  </si>
+  <si>
+    <t>Gábor Holtai</t>
+  </si>
+  <si>
+    <t>Rozi Lovas, Áron Molnár, Tibor Szervét, Bettina Józsa, István Znamenák, Dorka Gryllus</t>
+  </si>
+  <si>
+    <t>Amélie Bonnin</t>
+  </si>
+  <si>
+    <t>Juliette Armanet, Bastien Bouillon, François Rollin, Tewfik Jallab, Dominique Blanc, Mhamed Arezki, Pierre-Antoine Billon, Ludovic Berthillot, Amandine Dewasmes</t>
+  </si>
+  <si>
+    <t>Tuner</t>
+  </si>
+  <si>
+    <t>Daniel Roher</t>
+  </si>
+  <si>
+    <t>Leo Woodal, Dustin Hoffman, Havana Rose Liu, Lior Raz, Tovah Feldshuh, Jean Reno</t>
+  </si>
+  <si>
+    <t>Árva / Orphan</t>
+  </si>
+  <si>
+    <t>László Nemes</t>
+  </si>
+  <si>
+    <t>Andrea Waskovics, Grégory Gadebois, Hermina Fátyol, Bojtorján Barabas, Sándor Zsótér, Judit Schell</t>
+  </si>
+  <si>
+    <t>Malul vânăt / A River's Gaze</t>
+  </si>
+  <si>
+    <t>Andreea Cristina Borțun</t>
+  </si>
+  <si>
+    <t>Mihaela Subțirică, Vasile Pavel, Eliza Bercu, Iulian Postelnicu, Ștefan Costea, Nicu Mihoc</t>
+  </si>
+  <si>
+    <t>Marjane Satrapi, Vincent Paronnaud</t>
+  </si>
+  <si>
+    <t>voci: Chiara Mastroianni, Catherine Deneuve, Danielle Darrieux, Simon Abkarian, Gabrielle Lopes</t>
+  </si>
+  <si>
+    <t>Nikolaj Arcel</t>
+  </si>
+  <si>
+    <t>Mikkel Boe Folsgaard, Mads Mikkelsen, David Dencik, Alicia Vikander, Trine Dyrholm, Cyron Bjorn Melville, Bent Mejding</t>
+  </si>
+  <si>
+    <t>Thomas Vinterberg</t>
+  </si>
+  <si>
+    <t>Mads Mikkelsen, Thomas Bo Larsen, Lars Ranthe, Magnus Millang, Maria Bonnevie, Helene Reingaard Neumann, Susse Wold</t>
+  </si>
+  <si>
+    <t>Les années Super-8</t>
+  </si>
+  <si>
+    <t>Annie Ernaux, David Ernaux-Briot</t>
+  </si>
+  <si>
+    <t>Annie Ernaux, Blanche Madeleine Dumenil Duchesne, Dominique Ernaux, Éric Ernaux, Philippe Ernaux, David Ernaux-Briot</t>
+  </si>
+  <si>
+    <t>Chocolate</t>
+  </si>
+  <si>
+    <t>Claire Denis</t>
+  </si>
+  <si>
+    <t>Isaach De Bankolé, Giulia Boschi, François Cluzet, Kenneth Cranham, Didier Flamand, Mireille Perrier, Jean-Claude Adelin</t>
+  </si>
+  <si>
+    <t>Chambre 999</t>
+  </si>
+  <si>
+    <t>Lubna Playoust</t>
+  </si>
+  <si>
+    <t>Wim Wenders, Audrey Diwan, David Cronenberg, Joachim Trier, Shannon Murphy, James Gray, Arnaud Desplechin, Lynne Ramsay, Asghar Farhadi, Nadav Lapid, Claire Denis, Davy Chou, Baz Luhrmann, Alice Winocour, Ayo Akingbade, Olivier Assayas, Paolo Sorrentino, Agnès Jaoui, Kirill Serebrennikov, Cristian Mungiu, Ali Cherri, Monia Chokri</t>
+  </si>
+  <si>
+    <t>Cleo de cinq a sept</t>
+  </si>
+  <si>
+    <t>Agnès Varda</t>
+  </si>
+  <si>
+    <t>Corinne Marchand, Antoine Bourseiller, Dominique Davray</t>
+  </si>
+  <si>
+    <t>Les créatures</t>
+  </si>
+  <si>
+    <t>Catherine Deneuve, Michel Piccoli, Eva Dahlbeck, Jacques Charrier, Nino Castelnuovo, Nicole Courcel, Marie-France Mignal</t>
+  </si>
+  <si>
+    <t>L'une chante, l'autre pas</t>
+  </si>
+  <si>
+    <t>Valérie Mariesse, Thérèse Liotard, Giséle Halimi, Ali Raffi, Francis Lemaire</t>
+  </si>
+  <si>
+    <t>Varda par Agnès</t>
+  </si>
+  <si>
+    <t>Didier Rouget</t>
+  </si>
+  <si>
+    <t>Agnès Varda, Sandrine Bonnaire, Hervé Chandès, Nurith Aviv</t>
+  </si>
+  <si>
+    <t>Le roi des aulnes / Craiul ielelor</t>
+  </si>
+  <si>
+    <t>Marie-Louise Iribe</t>
+  </si>
+  <si>
+    <t>Joe Hamman, Mary Costes, Raymond Lapon, Rosa Bertens</t>
+  </si>
+  <si>
+    <t>Charlotte Wells</t>
+  </si>
+  <si>
+    <t>Paul Mescal, Frankie Corio, Celia Rowlson-Hall</t>
+  </si>
+  <si>
+    <t>Celine Song</t>
+  </si>
+  <si>
+    <t>Greta Lee, Teo Yoo, John Magaro, Ji Hye Yoon, Choi Won-young, Min Young Ahn, Jojo T. Gibbs</t>
+  </si>
+  <si>
+    <t>The Goddess of 1967</t>
+  </si>
+  <si>
+    <t>Clara Law</t>
+  </si>
+  <si>
+    <t>Rose Byrne, Rikiya Kurokawa, Elise McCredie, Nicholas Hope, Tina Bursill, Tim Richards, Harry Lawrence</t>
+  </si>
+  <si>
+    <t>Sans Soleil</t>
+  </si>
+  <si>
+    <t>Chris Marker</t>
+  </si>
+  <si>
+    <t>Amilcar Cabral, Florence Delay, Arielle Dombasle</t>
+  </si>
+  <si>
+    <t>Brise-glace</t>
+  </si>
+  <si>
+    <t>Jean Rouch, Raúl Ruiz, Titte Törnroth</t>
+  </si>
+  <si>
+    <t>Jacques Wenger, Ewin Hansen, Jan-Cedric Hansen, Yves Leroy, Claude Becker, Alain Halle-Halle, Jean-François Lapalus, Alain Rimoux, Jean Rouch, Raúl Ruiz, Titte Törnroth</t>
+  </si>
+  <si>
+    <t>Le fond de l'air est rouge</t>
+  </si>
+  <si>
+    <t>voci: Laurence Guvillier, Davos Hanich, Francois Maspero, Yves Montand, Francois Perier, Jorge Semprun, Simone Signoret, Jim Broadbent, Cyril Cusack</t>
+  </si>
+  <si>
+    <t>Paris 1900 (docu)</t>
+  </si>
+  <si>
+    <t>Nicole Vedrès</t>
+  </si>
+  <si>
+    <t>Claude Dauphin, René Alexandre, Guillaume Apollinaire</t>
+  </si>
+  <si>
+    <t>The Edge of Seventeen</t>
+  </si>
+  <si>
+    <t>Haley Lu Richardson, Hailee Steinfeld, Blake Jenner, Woody Harrelson, Kyra Sedgwick, Meredith Monroe</t>
+  </si>
+  <si>
+    <t>Billy Cudrup, Kate Hudson, Frances McDormand</t>
+  </si>
+  <si>
+    <t>Booksmart</t>
+  </si>
+  <si>
+    <t>Olivia Wilde</t>
+  </si>
+  <si>
+    <t>Kaitlyn Dever, Beanie Feldstein, Jessica Williams, Will Forte, Lisa Kudrow, Jason Sudeikis</t>
+  </si>
+  <si>
+    <t>American Pie</t>
+  </si>
+  <si>
+    <t>Paul Weitz</t>
+  </si>
+  <si>
+    <t>Jason Biggs, Chris Klein, Shannon Elizabeth</t>
+  </si>
+  <si>
+    <t>Ellar Coltrane, Ethan Hawke, Patricia Arquette, Lorelei Linklater, Elijah Smith, Nick Krause, Sam Dillon, Tom McTigue, Zoe Graham</t>
+  </si>
+  <si>
+    <t>The Perks of Being a Wallflower</t>
+  </si>
+  <si>
+    <t>Stephen Chbosky</t>
+  </si>
+  <si>
+    <t>Emma Watson, Logan Lerman, Nina Dobrev, Ezra Miller, Mae Whitman, Paul Rudd, Melanie Lynskey</t>
+  </si>
+  <si>
+    <t>Rirī Shushu no Subete / All About Lily Chou-Chou</t>
+  </si>
+  <si>
+    <t>Shunji Iwai</t>
+  </si>
+  <si>
+    <t>Hayato Ichihara, Shugo Oshinari, Ayumi Ito, Yū Aoi, Izumi Inamori, Takao Osawa, Ryo Katsuji</t>
+  </si>
+  <si>
+    <t>My Own Country</t>
+  </si>
+  <si>
+    <t>Mira Nair</t>
+  </si>
+  <si>
+    <t>Naveen Andrews, Marisa Tomei, Gleene Headly</t>
+  </si>
+  <si>
+    <t>She's the Man</t>
+  </si>
+  <si>
+    <t>Andy Fickman</t>
+  </si>
+  <si>
+    <t>Amanda Bynes, Channing Tatum, Laura Ramsey, Robert Hoffman</t>
+  </si>
+  <si>
+    <t>Zendaya, Josh O'Connor, Mike Faist, Jake Jensen</t>
+  </si>
+  <si>
+    <t>Southpaw</t>
+  </si>
+  <si>
+    <t>Jake Gyllenhaal, Rachel McAdams, Naomie Harris, Rita Ora, Forest Whitaker, 50 Cent, Beau Knapp, Oona Laurence</t>
+  </si>
+  <si>
+    <t>Bennett Miller</t>
+  </si>
+  <si>
+    <t>Brad Pitt, Jonah Hill, Philip Seymour Hoffman, Robin Wright, Chris Pratt, Kathryn Morris, Tammy Blanchard</t>
+  </si>
+  <si>
+    <t>Space Jam</t>
+  </si>
+  <si>
+    <t>Joe Pytka</t>
+  </si>
+  <si>
+    <t>Michael Jordan, Bugs Bunny</t>
+  </si>
+  <si>
+    <t>Coach Carter</t>
+  </si>
+  <si>
+    <t>Thomas Carter</t>
+  </si>
+  <si>
+    <t>Samuel L. Jackson, Rob Brown, Robert Richard, Rick Gonzalez, Nana Gbewonyo, Antwon Tanner, Channing Tatum, Ashanti</t>
+  </si>
+  <si>
+    <t>Sean Durkin</t>
+  </si>
+  <si>
+    <t>Zac Efron, Jeremy Allen White, Harris Dickinson, Maura Tierney, Stanley Simons, Holt McCallany, Lily James</t>
+  </si>
+  <si>
+    <t>King Richard</t>
+  </si>
+  <si>
+    <t>Reinaldo Marcus Green</t>
+  </si>
+  <si>
+    <t>Will Smith, Aunjanue Ellis, Jon Bernthal, Saniyya Sidne, Erin Cummings, Dylan McDermott, Tony Goldwyn, Susie Abromeit</t>
+  </si>
+  <si>
+    <t>I, Tonya</t>
+  </si>
+  <si>
+    <t>Craig Gillespie</t>
+  </si>
+  <si>
+    <t>Margot Robbie, Allison Janney, Sebastian Stan, Bojana Novakovic, Bobby Cannavale, Julianne Nicholson</t>
+  </si>
+  <si>
+    <t>John Lee Hancock</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sandra Bullock, Kathy Bates, Tim McGraw </t>
+  </si>
+  <si>
+    <t>Federico Fellini</t>
+  </si>
+  <si>
+    <t>Marcello Mastroianni, Anita Ekberg, Anouk Aimée</t>
+  </si>
+  <si>
+    <t>Jean-Luc Godard</t>
+  </si>
+  <si>
+    <t>Jean-Paul Belmondo, Jean Seberg, Daniel Boulanger</t>
+  </si>
+  <si>
+    <t>Russell Crowe, Fredie Highmore, Marilon Cotillard, Albert Finney, Abbie Cornish</t>
+  </si>
+  <si>
+    <t>Giuseppe Tornatore</t>
+  </si>
+  <si>
+    <t>Jacques Perrin, Marco Leonardi, Philippe Noiret, Leopoldo Trieste, Agnese Nano, Salvatore Cascio, Antonella Attili, Enzo Cannavale, Isa Danieli, Leo Gullotta</t>
+  </si>
+  <si>
+    <t>Les quatre cents coups</t>
+  </si>
+  <si>
+    <t>François Truffaut</t>
+  </si>
+  <si>
+    <t>Jean-Pierre Leaud, Albert Remy, Claire Maurier, Jeanne Moreau</t>
+  </si>
+  <si>
+    <t>Kane Parsons</t>
+  </si>
+  <si>
+    <t>Chiwetel Ejiofor, Renate Reinsve, Mark Duplass, Finn Bennett, Lukita Maxwell, Avan Jogia, Chelah Horsdal</t>
+  </si>
+  <si>
+    <t>Disclosure Day</t>
+  </si>
+  <si>
+    <t>Josh O'Connor, Emily Blunt, Colman Domingo, Colin Firth, Eve Hewson, Wyatt Russell</t>
+  </si>
+  <si>
+    <t>In the Grey</t>
   </si>
   <si>
     <t>Guy Ritchie</t>
   </si>
   <si>
-    <t>Nick Mason, Jason Fleming, Sting, Jason Statham, Vinnie Jones</t>
-[...1412 lines deleted...]
-    <t>Tecla Insolia, Michele Riondino, Fabrizia Sacchi, Valentina Bellè, Stefano Accorsi, Alessandro Bressanello, Andrea Pennacchi</t>
+    <t>Jake Gyllenhaal, Eiza González, Henry Cavill, Rosamund Pike, Fisher Stevens, Kristofer Hivju</t>
+  </si>
+  <si>
+    <t>Toy Story 5</t>
+  </si>
+  <si>
+    <t>Andrew Stanton</t>
+  </si>
+  <si>
+    <t>voci: Tom Hanks, Greta Lee, Tim Allen, Ernie Hudson, Joan Cusack, Keanu Reeves</t>
+  </si>
+  <si>
+    <t>Minions &amp; Monsters</t>
+  </si>
+  <si>
+    <t>Pierre Coffin, Patrick Delage</t>
+  </si>
+  <si>
+    <t>voci: Zoey Deutch, Bobby Moynihan, Allison Janney</t>
+  </si>
+  <si>
+    <t>The Invite</t>
+  </si>
+  <si>
+    <t>Seth Rogen, Edward Norton, Olivia Wilde, Penélope Cruz, Mel Powell, Skip Howland</t>
+  </si>
+  <si>
+    <t>The Devil Wears Prada 2</t>
+  </si>
+  <si>
+    <t>David Frankel</t>
+  </si>
+  <si>
+    <t>Meryl Streep, Anne Hathaway, Emily Blunt, Stanley Tucci, Lucy Liu, Lady Gaga, Justin Theroux, Kenneth Branagh</t>
+  </si>
+  <si>
+    <t>26.06.2026 27.06.2026 28.06.2026 29.06.2026 30.06.2026</t>
+  </si>
+  <si>
+    <t>Michael</t>
+  </si>
+  <si>
+    <t>Colman Domingo, Jaafar Jackson, Juliano Valdi, Kat Graham, Miles Teller, Nia Long</t>
   </si>
   <si>
     <t>Christian Petzold</t>
   </si>
   <si>
     <t>Paula Beer, Barbara Auer, Matthias Brandt, Enno Trebs, Christian Koerner, Victoire Laly</t>
   </si>
   <si>
-    <t>Paolo Sorrentino</t>
-[...371 lines deleted...]
-    <t>05.06.2026 06.06.2026 07.06.2026</t>
+    <t>27.06.2026 28.06.2026</t>
+  </si>
+  <si>
+    <t>29.06.2026 30.06.2026 01.07.2026</t>
+  </si>
+  <si>
+    <t>26.06.2026 29.06.2026 01.07.2026 02.07.2026</t>
+  </si>
+  <si>
+    <t>27.06.2026 28.06.2026 30.06.2026</t>
+  </si>
+  <si>
+    <t>26.06.2026 27.06.2026 28.06.2026 30.06.2026 01.07.2026 02.07.2026</t>
+  </si>
+  <si>
+    <t>30.06.2026 01.07.2026 02.07.2026</t>
+  </si>
+  <si>
+    <t>Hoppers</t>
+  </si>
+  <si>
+    <t>Daniel Chong</t>
+  </si>
+  <si>
+    <t>voci: Jon Hamm, Bobby Moynihan, Piper Curda, Meryl Streep, Dave Franco, Kathy Najimy</t>
   </si>
   <si>
     <t>Star Wars: The Mandalorian and Grogu</t>
   </si>
   <si>
     <t>Jon Favreau</t>
   </si>
   <si>
     <t>Pedro Pascal, Sigourney Weaver, Martin Scorsese, Jeremy Allen White, Jonny Coyne, Hemky Madera</t>
   </si>
   <si>
-    <t>05.06.2026 06.06.2026 07.06.2026 10.06.2026 11.06.2026</t>
-[...44 lines deleted...]
-    <t>00,10 (sîmbătă spre duminică)</t>
+    <t>Gore Verbinski</t>
+  </si>
+  <si>
+    <t>Johnny Deep, Orlando Bloom, Keira Knightley</t>
+  </si>
+  <si>
+    <t>00,35 (vineri spre sîmbătă)</t>
+  </si>
+  <si>
+    <t>00,40 (vineri spre sîmbătă)</t>
   </si>
   <si>
     <t>00,20 (sîmbătă spre duminică)</t>
   </si>
   <si>
-    <t>00,50 (sîmbătă spre duminică)</t>
+    <t>00,30 (sîmbătă spre duminică)</t>
   </si>
   <si>
     <t>00,55 (sîmbătă spre duminică)</t>
   </si>
   <si>
     <t>00,05 (duminică spre luni)</t>
   </si>
   <si>
+    <t>00,15 (duminică spre luni)</t>
+  </si>
+  <si>
+    <t>00,25 (duminică spre luni)</t>
+  </si>
+  <si>
+    <t>00,40 (duminică spre luni)</t>
+  </si>
+  <si>
     <t>00,45 (duminică spre luni)</t>
   </si>
   <si>
-    <t>00,50 (duminică spre luni)</t>
-[...20 lines deleted...]
-    <t>00,10 (marți spre miercuri)</t>
+    <t>00,25 (luni spre marți)</t>
+  </si>
+  <si>
+    <t>00,35 (luni spre marți)</t>
+  </si>
+  <si>
+    <t>00,40 (luni spre marți)</t>
+  </si>
+  <si>
+    <t>00,15 (marți spre miercuri)</t>
   </si>
   <si>
     <t>00,55 (marți spre miercuri)</t>
   </si>
   <si>
+    <t>00,05 (miercuri spre joi)</t>
+  </si>
+  <si>
+    <t>00,15 (miercuri spre joi)</t>
+  </si>
+  <si>
+    <t>00,40 (miercuri spre joi)</t>
+  </si>
+  <si>
     <t>00,05 (joi spre vineri)</t>
   </si>
   <si>
-    <t>00,20 (joi spre vineri)</t>
-[...11 lines deleted...]
-    <t>? = nu l-am văzut; citiţi cronicile să vedeţi dacă vă interesează</t>
+    <t>00,30 (joi spre vineri)</t>
+  </si>
+  <si>
+    <t>00,55 (joi spre vineri)</t>
+  </si>
+  <si>
+    <t>01,05 (miercuri spre joi)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\.mm\.yyyy"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <u/>
       <sz val="9"/>
       <color indexed="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
+      <u/>
       <sz val="9"/>
       <color theme="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="16"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="16"/>
@@ -5919,51 +4963,51 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="double">
         <color indexed="64"/>
       </right>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -6005,105 +5049,105 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="10" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="11" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="11" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="12" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="12" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="13" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
@@ -6119,91 +5163,91 @@
     </xf>
     <xf numFmtId="1" fontId="5" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
-    <cellStyle name="Hyperlink 2" xfId="2" xr:uid="{EAF3661B-F7BB-46E4-BE32-97697D618A63}"/>
+    <cellStyle name="Hyperlink 2" xfId="2" xr:uid="{FD3A10FB-CF65-4D72-AE3E-3D77D66E8C51}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="3" xr:uid="{B725D29A-A498-4060-AF0E-A449AF5937D6}"/>
+    <cellStyle name="Normal 2" xfId="3" xr:uid="{ED86DE5A-B4BF-4EB5-81D3-310528A9B16E}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editura.liternet.ro/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editura.liternet.ro/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liternet.ro/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atelier.liternet.ro/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agenda.liternet.ro/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agenda.liternet.ro/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liternet.ro/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6798739" cy="180975"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CEE25782-CFCE-4464-A285-D6C6E103F6C1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9ABE14A6-5349-409E-876A-187385B09E29}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="415925" y="723900"/>
           <a:ext cx="6798739" cy="180975"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="E3DEC1"/>
         </a:solidFill>
         <a:ln w="12700">
           <a:solidFill>
             <a:srgbClr val="CAC08A"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
@@ -6226,73 +5270,73 @@
             <a:t>Teatru, Dans</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1584960</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>723900</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="3" name="Group 21">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30E116A6-64E6-476D-9C70-6B8AAA11F09F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70B33474-9286-4175-826C-F1E9170E5074}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4952840" y="473901"/>
+          <a:off x="4971629" y="473901"/>
           <a:ext cx="2054449" cy="189978"/>
           <a:chOff x="488" y="44"/>
           <a:chExt cx="133" cy="19"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="4" name="Text Box 22">
             <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{894F2AA7-EE45-0FB2-444F-48A8BC80F11E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBADBF58-0BCC-04D3-B54B-CC9B2790D255}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="510" y="44"/>
             <a:ext cx="111" cy="19"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="CAC08A"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="443D20"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
@@ -6301,141 +5345,141 @@
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0">
               <a:defRPr sz="1000"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="800" b="1" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="800000"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana"/>
               </a:rPr>
               <a:t>Atelier LiterNet</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="5" name="Text Box 23">
             <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2" tgtFrame="_parent"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{243090F7-06AB-9C9C-D09E-5DE6BB9776F9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1862713-8FD4-D1DF-161C-059BFB780149}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="488" y="44"/>
             <a:ext cx="21" cy="19"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="443D20"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="443D20"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </xdr:spPr>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>289560</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>60960</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1540463" cy="299647"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Object 1" hidden="1">
           <a:extLst>
             <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
               <a14:compatExt xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" spid="_x0000_s16385"/>
             </a:ext>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{667EC1C0-28F8-4719-B1DD-E03DFA103BAE}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B48C766-3CB5-47DE-8B89-D866500F21AD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="289560" y="60960"/>
           <a:ext cx="1540463" cy="299647"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>289560</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>60960</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1540463" cy="299647"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{494C3549-39F5-4710-95BF-AC4F6ACD7576}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3C6EAA0-C734-49C7-86EB-F4549435DE1F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="289560" y="60960"/>
           <a:ext cx="1540463" cy="299647"/>
         </a:xfrm>
@@ -6444,73 +5488,73 @@
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:absoluteAnchor>
     <xdr:pos x="291046" y="458612"/>
     <xdr:ext cx="1967183" cy="173911"/>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="8" name="Group 12">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2" tgtFrame="_parent"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1743BA10-6AF0-4D40-93BA-637AD5537040}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B1D7705-574A-4E08-9869-3751DE96B892}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="291046" y="458612"/>
           <a:ext cx="1967183" cy="173911"/>
           <a:chOff x="1" y="45"/>
           <a:chExt cx="198" cy="19"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="9" name="Text Box 13">
             <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4E8CFD9-B8A4-2529-067C-F4EC9C016E38}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D945C08C-223A-1CDF-575D-D7558B6C7F58}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="21" y="45"/>
             <a:ext cx="178" cy="19"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="CAC08A"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="443D20"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
@@ -6519,114 +5563,114 @@
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0">
               <a:defRPr sz="1000"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="800" b="1" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="800000"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana"/>
               </a:rPr>
               <a:t>LiterNet - Portalul cultural</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="10" name="Text Box 14">
             <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2" tgtFrame="_parent"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2EEC17F4-3C51-3674-03B6-2F33A26FEABB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA465738-A9B4-7391-747D-EE2ACB19A66B}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1" y="45"/>
             <a:ext cx="19" cy="19"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="443D20"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="443D20"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </xdr:spPr>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
   <xdr:absoluteAnchor>
     <xdr:pos x="2279074" y="458612"/>
     <xdr:ext cx="1401226" cy="173911"/>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="11" name="Group 15">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5" tgtFrame="_parent"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91664594-33F9-4D59-A7B7-814940149F5D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5D471BD-B567-4947-96C6-91BD68D31229}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="2279074" y="458612"/>
           <a:ext cx="1401226" cy="173911"/>
           <a:chOff x="199" y="45"/>
           <a:chExt cx="139" cy="19"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="12" name="Text Box 16">
             <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId6"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{909240F1-7E67-F548-7AAB-CD7B54AFBBC0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1692BB4D-2476-D93A-4DBD-FD28ED43D97D}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="219" y="45"/>
             <a:ext cx="119" cy="19"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="CAC08A"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="443D20"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
@@ -6635,114 +5679,114 @@
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0">
               <a:defRPr sz="1000"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="vi-VN" sz="800" b="1" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="800000"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana"/>
               </a:rPr>
               <a:t>Agenda culturală</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="13" name="Text Box 17">
             <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2" tgtFrame="_parent"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{972F7AF8-13E5-BC8B-3E2E-2314F1284E05}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD97DF38-2D56-A2DD-643E-4A03BCBFFBC2}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="199" y="45"/>
             <a:ext cx="19" cy="19"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="443D20"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="443D20"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </xdr:spPr>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
   <xdr:absoluteAnchor>
     <xdr:pos x="3701151" y="458612"/>
     <xdr:ext cx="1199949" cy="173911"/>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="14" name="Group 18">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7" tgtFrame="_parent"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7781E889-79FF-42C5-A2D1-68492E24C779}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BECF7B02-0EFA-4494-82FA-77A6E8CD6D3A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="3701151" y="458612"/>
           <a:ext cx="1199949" cy="173911"/>
           <a:chOff x="338" y="45"/>
           <a:chExt cx="112" cy="19"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="15" name="Text Box 19">
             <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACF2CD9C-C4CC-7D9F-4C29-C852C1F1A492}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE21F67C-8D5D-1EC8-4071-1B2BC19E75C7}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="358" y="45"/>
             <a:ext cx="92" cy="19"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="CAC08A"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="443D20"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
@@ -6751,297 +5795,297 @@
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0">
               <a:defRPr sz="1000"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="800" b="1" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="800000"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana"/>
               </a:rPr>
               <a:t>Editura LiterNet</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="16" name="Text Box 20">
             <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2" tgtFrame="_parent"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEE983B8-247D-69BE-2D31-E98DC02DEE3D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99E7D9B1-A8C3-D3D6-0416-3A6989EF77C5}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="338" y="45"/>
             <a:ext cx="19" cy="19"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="443D20"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="443D20"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </xdr:spPr>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>4410</xdr:colOff>
-      <xdr:row>193</xdr:row>
+      <xdr:row>70</xdr:row>
       <xdr:rowOff>44098</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>798155</xdr:colOff>
-      <xdr:row>193</xdr:row>
+      <xdr:row>70</xdr:row>
       <xdr:rowOff>225073</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="17" name="Text Box 33">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70C06BD7-8A96-4D0C-B17A-927D9B8928D1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EC0B673-BD9A-4B89-BD03-74B89F8FBF0C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="391760" y="39026748"/>
+          <a:off x="391760" y="39020398"/>
           <a:ext cx="7746995" cy="180975"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="E3DEC1"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="CAC08A"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36000" tIns="0" rIns="0" bIns="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="vi-VN" sz="800" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="800000"/>
               </a:solidFill>
               <a:latin typeface="Verdana"/>
             </a:rPr>
             <a:t>Operă, operetă, concerte</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>388055</xdr:colOff>
-      <xdr:row>212</xdr:row>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>26459</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6813991" cy="209550"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="18" name="Text Box 26">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCEA5BAF-C348-4197-A12A-8AC58991F004}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A806A24E-084F-4511-A130-3DD054D6BDE4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="388055" y="54230059"/>
+          <a:off x="388055" y="54223709"/>
           <a:ext cx="6813991" cy="209550"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="E3DEC1"/>
         </a:solidFill>
         <a:ln w="12700">
           <a:solidFill>
             <a:srgbClr val="CAC08A"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="800" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="800000"/>
               </a:solidFill>
               <a:latin typeface="Verdana"/>
             </a:rPr>
             <a:t>TV</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>8820</xdr:colOff>
-      <xdr:row>508</xdr:row>
+      <xdr:row>392</xdr:row>
       <xdr:rowOff>44098</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="8263301" cy="168070"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="19" name="Text Box 27">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDAA7740-1186-430C-9B74-7C721E54E1B8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDB22F03-62A5-4998-A001-1FF670E119BB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="396170" y="108597348"/>
+          <a:off x="396170" y="108590998"/>
           <a:ext cx="8263301" cy="168070"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="E3DEC1"/>
         </a:solidFill>
         <a:ln w="12700">
           <a:solidFill>
             <a:srgbClr val="CAC08A"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="800" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="800000"/>
               </a:solidFill>
               <a:latin typeface="Verdana"/>
             </a:rPr>
             <a:t>Cinematografe</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>664</xdr:row>
+      <xdr:row>559</xdr:row>
       <xdr:rowOff>35278</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1059180" cy="200025"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="20" name="Text Box 30">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20900821-AF8F-471F-8712-9979BC05B064}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2397EF0C-5F81-4556-8E99-1D70938004D0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="387350" y="172431428"/>
+          <a:off x="387350" y="172425078"/>
           <a:ext cx="1059180" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="E3DEC1"/>
         </a:solidFill>
         <a:ln w="12700">
           <a:solidFill>
             <a:srgbClr val="CAC08A"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
@@ -7355,63 +6399,63 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSeHUV31GMsm6ALz-thRfxBzEfv_vg2uBa6xFIEiQD7pyK44PA/viewform" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSfsn1TbL8f2YjPDNcLTzwa3M3NGSQXXAM6ZroCHPEQtIr2x8w/viewform" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSdo5BTz42hYI4W272_uPi6zyJKcGUh6H201Hw813SWCt9nJPQ/viewform" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSejmSa29BB7HVAPVb_EIFoH57yv_QVfCnR4gIip56KpJR3KdA/viewform" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLScbz77LfSyZebSPuzk6zn3U7W__6vqcI8IBvBgPYtD_G0oVrw/viewform" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLScvh7F_yD3a6jOUFD8jtoaMZPiG33xMQnqfD32HcEKArbQzPQ/viewform" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSdB1RBUQgvbrBi0hcA7rfkOD7EVkaPaKEklooS-73_od7izkg/viewform" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSclqazVL6SHoVVjZX42lL2GQ7e4Zc5yKAfsI9asqQdxpJuFGA/viewform" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLScVFeDo8VnL5Qy6pcNJ2kGZXuVimF0M12S9rsXUkfBae-ML0A/viewform" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSc08W4PdWRZ-orJOtoJvkvWwMJTIL6aWl8pAlDfEFAPubZXQQ/viewform" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSfvY-zeahZnM215ddR5kLGmc9uzH6T965soQ8J4XDc009dQGA/viewform" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arhiva.unatc.ro/filme-unatc/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSfydVUcuqjXv2ZI_y_S0NdnNlBroWJHxVRBhEj0wGA-c-tnGA/viewform" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSfscISf238BsdGYi70zjCOlyK2vqNsabLHm3TDGuozPkXj4Fg/viewform" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSdZd63WLPTxG9XX8QIf1FX0IH_tssV8UpB9hbyOd2NowqkAsQ/viewform" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSfsn1TbL8f2YjPDNcLTzwa3M3NGSQXXAM6ZroCHPEQtIr2x8w/viewform" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSfscISf238BsdGYi70zjCOlyK2vqNsabLHm3TDGuozPkXj4Fg/viewform" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSfvY-zeahZnM215ddR5kLGmc9uzH6T965soQ8J4XDc009dQGA/viewform" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSdFogx3Yl4BRIVWaQeUx93OJ-O6R2sKm7xw8ks3FZ8wPdOruw/viewform" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSeHUV31GMsm6ALz-thRfxBzEfv_vg2uBa6xFIEiQD7pyK44PA/viewform" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSfsn1TbL8f2YjPDNcLTzwa3M3NGSQXXAM6ZroCHPEQtIr2x8w/viewform" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLScJQgPZnLidpl1rr5nRC7PQDppNthOIAgjy2U4So_U7BBNXxA/viewform" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSdv9BsRv3h-_4yMF3-E0jh7fkwWjY9DxdcIIq7EiQz3oGP4tA/viewform" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSdOXkvHSh5swx0FGj3ySFDjf5TTa8wXwbXsw-pN2F9ShfItcw/viewform" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arhiva.unatc.ro/filme-unatc/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSdv9BsRv3h-_4yMF3-E0jh7fkwWjY9DxdcIIq7EiQz3oGP4tA/viewform" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EFD5A6D8-892E-4821-9D46-070F9900BC91}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CE96C4FC-BF77-4BD4-841F-B3523A0A06AE}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:J668"/>
+  <dimension ref="A1:J563"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="11.5" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.453125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="4.7265625" style="1" customWidth="1"/>
     <col min="2" max="2" width="16.453125" style="1" customWidth="1"/>
     <col min="3" max="3" width="25.54296875" style="2" customWidth="1"/>
     <col min="4" max="4" width="41" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.54296875" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.453125" style="1" customWidth="1"/>
     <col min="7" max="7" width="31" style="1" customWidth="1"/>
     <col min="8" max="8" width="21.453125" style="11" customWidth="1"/>
     <col min="9" max="9" width="16.81640625" style="3" customWidth="1"/>
     <col min="10" max="10" width="7.453125" style="3" customWidth="1"/>
     <col min="11" max="16384" width="9.1796875" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="5"/>
       <c r="C3" s="6"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
@@ -7458,19693 +6502,16167 @@
       </c>
       <c r="D7" s="20" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="20" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="20" t="s">
         <v>6</v>
       </c>
       <c r="H7" s="20" t="s">
         <v>7</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>8</v>
       </c>
       <c r="J7" s="60" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="10.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A8" s="13" t="s">
-        <v>400</v>
+        <v>348</v>
       </c>
       <c r="B8" s="61" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="62" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>461</v>
+        <v>28</v>
+      </c>
+      <c r="D8" s="63" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/frumoasasibestia.html","Frumoasa și bestia *)")</f>
+        <v>Frumoasa și bestia *)</v>
       </c>
       <c r="E8" s="63" t="s">
-        <v>462</v>
+        <v>441</v>
       </c>
       <c r="F8" s="63" t="s">
-        <v>463</v>
+        <v>442</v>
       </c>
       <c r="G8" s="63" t="s">
-        <v>464</v>
+        <v>443</v>
       </c>
       <c r="H8" s="63" t="s">
-        <v>465</v>
+        <v>444</v>
       </c>
       <c r="I8" s="64" t="s">
-        <v>466</v>
+        <v>445</v>
       </c>
       <c r="J8" s="65" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="13" t="s">
-        <v>400</v>
+        <v>348</v>
       </c>
       <c r="B9" s="53" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="54" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
       <c r="D9" s="55" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/zbordeasupraunuicuibdecucicristache.html","Zbor deasupra unui cuib de cuci *)")</f>
-        <v>Zbor deasupra unui cuib de cuci *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/inlargulmariialexa.html","În largul mării *)")</f>
+        <v>În largul mării *)</v>
       </c>
       <c r="E9" s="55" t="s">
-        <v>541</v>
+        <v>421</v>
       </c>
       <c r="F9" s="55" t="s">
-        <v>542</v>
+        <v>422</v>
       </c>
       <c r="G9" s="55" t="s">
-        <v>543</v>
+        <v>423</v>
       </c>
       <c r="H9" s="55" t="s">
-        <v>544</v>
+        <v>424</v>
       </c>
       <c r="I9" s="56" t="s">
-        <v>545</v>
+        <v>400</v>
       </c>
       <c r="J9" s="57" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="13" t="s">
-        <v>400</v>
+        <v>348</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="D10" s="24" t="s">
-        <v>395</v>
+      <c r="D10" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/whitenoise.html","white noise *)")</f>
+        <v>white noise *)</v>
       </c>
       <c r="E10" s="24" t="s">
-        <v>396</v>
+        <v>343</v>
       </c>
       <c r="F10" s="24" t="s">
-        <v>397</v>
+        <v>344</v>
       </c>
       <c r="G10" s="24" t="s">
-        <v>398</v>
+        <v>345</v>
       </c>
       <c r="H10" s="24" t="s">
-        <v>399</v>
+        <v>346</v>
       </c>
       <c r="I10" s="29" t="s">
-        <v>15</v>
+        <v>347</v>
       </c>
       <c r="J10" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="13" t="s">
-        <v>400</v>
+        <v>352</v>
       </c>
       <c r="B11" s="27" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C11" s="28" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-        <v>Mary Stuart *)</v>
+        <v>29</v>
+      </c>
+      <c r="D11" s="24" t="s">
+        <v>446</v>
       </c>
       <c r="E11" s="24" t="s">
-        <v>567</v>
+        <v>447</v>
       </c>
       <c r="F11" s="24" t="s">
-        <v>539</v>
+        <v>447</v>
       </c>
       <c r="G11" s="24" t="s">
-        <v>568</v>
+        <v>448</v>
       </c>
       <c r="H11" s="24" t="s">
-        <v>569</v>
-[...2 lines deleted...]
-        <v>570</v>
+        <v>444</v>
+      </c>
+      <c r="I11" s="29" t="s">
+        <v>445</v>
       </c>
       <c r="J11" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="13" t="s">
-        <v>400</v>
+        <v>352</v>
       </c>
       <c r="B12" s="27" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C12" s="28" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-        <v>Casa curată *)</v>
+        <v>34</v>
+      </c>
+      <c r="D12" s="24" t="s">
+        <v>457</v>
       </c>
       <c r="E12" s="24" t="s">
-        <v>586</v>
+        <v>458</v>
       </c>
       <c r="F12" s="24" t="s">
-        <v>477</v>
+        <v>459</v>
       </c>
       <c r="G12" s="24" t="s">
-        <v>587</v>
+        <v>460</v>
       </c>
       <c r="H12" s="24" t="s">
-        <v>588</v>
-[...2 lines deleted...]
-        <v>589</v>
+        <v>217</v>
+      </c>
+      <c r="I12" s="30" t="s">
+        <v>12</v>
       </c>
       <c r="J12" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="13" t="s">
-        <v>400</v>
+        <v>352</v>
       </c>
       <c r="B13" s="27" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C13" s="28" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="D13" s="24" t="s">
-        <v>608</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>45</v>
+      </c>
+      <c r="E13" s="24">
+        <v>0</v>
       </c>
       <c r="F13" s="24" t="s">
-        <v>609</v>
+        <v>46</v>
       </c>
       <c r="G13" s="24" t="s">
-        <v>610</v>
+        <v>46</v>
       </c>
       <c r="H13" s="24" t="s">
-        <v>611</v>
-[...2 lines deleted...]
-        <v>589</v>
+        <v>260</v>
+      </c>
+      <c r="I13" s="30" t="s">
+        <v>261</v>
       </c>
       <c r="J13" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="13" t="s">
-        <v>400</v>
+        <v>352</v>
       </c>
       <c r="B14" s="27" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C14" s="28" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-        <v>Măcel *)</v>
+        <v>16</v>
+      </c>
+      <c r="D14" s="24" t="s">
+        <v>349</v>
       </c>
       <c r="E14" s="24" t="s">
-        <v>661</v>
+        <v>350</v>
       </c>
       <c r="F14" s="24" t="s">
-        <v>662</v>
+        <v>351</v>
       </c>
       <c r="G14" s="24" t="s">
-        <v>663</v>
+        <v>351</v>
       </c>
       <c r="H14" s="24" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-        <v>614</v>
+        <v>346</v>
+      </c>
+      <c r="I14" s="30" t="s">
+        <v>347</v>
       </c>
       <c r="J14" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="13" t="s">
-        <v>400</v>
+        <v>352</v>
       </c>
       <c r="B15" s="27" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C15" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/teroare.html","Teroare *)")</f>
+        <v>Teroare *)</v>
+      </c>
+      <c r="E15" s="24" t="s">
+        <v>353</v>
+      </c>
+      <c r="F15" s="24" t="s">
+        <v>354</v>
+      </c>
+      <c r="G15" s="24" t="s">
+        <v>355</v>
+      </c>
+      <c r="H15" s="24" t="s">
+        <v>356</v>
+      </c>
+      <c r="I15" s="29" t="s">
+        <v>357</v>
+      </c>
+      <c r="J15" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B16" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="D15" s="24" t="str">
+      <c r="D16" s="24" t="s">
+        <v>425</v>
+      </c>
+      <c r="E16" s="24" t="s">
+        <v>426</v>
+      </c>
+      <c r="F16" s="24" t="s">
+        <v>360</v>
+      </c>
+      <c r="G16" s="24" t="s">
+        <v>427</v>
+      </c>
+      <c r="H16" s="24" t="s">
+        <v>428</v>
+      </c>
+      <c r="I16" s="30" t="s">
+        <v>429</v>
+      </c>
+      <c r="J16" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B17" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D17" s="24" t="s">
+        <v>465</v>
+      </c>
+      <c r="E17" s="24" t="s">
+        <v>466</v>
+      </c>
+      <c r="F17" s="24" t="s">
+        <v>467</v>
+      </c>
+      <c r="G17" s="24" t="s">
+        <v>468</v>
+      </c>
+      <c r="H17" s="24" t="s">
+        <v>469</v>
+      </c>
+      <c r="I17" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="J17" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="13" t="s">
+        <v>358</v>
+      </c>
+      <c r="B18" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="C18" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="D18" s="24" t="s">
+        <v>417</v>
+      </c>
+      <c r="E18" s="24">
+        <v>0</v>
+      </c>
+      <c r="F18" s="24" t="s">
+        <v>418</v>
+      </c>
+      <c r="G18" s="24" t="s">
+        <v>419</v>
+      </c>
+      <c r="H18" s="24" t="s">
+        <v>420</v>
+      </c>
+      <c r="I18" s="29" t="s">
+        <v>265</v>
+      </c>
+      <c r="J18" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="13" t="s">
+        <v>358</v>
+      </c>
+      <c r="B19" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="D19" s="24" t="s">
+        <v>449</v>
+      </c>
+      <c r="E19" s="24" t="s">
+        <v>450</v>
+      </c>
+      <c r="F19" s="24" t="s">
+        <v>451</v>
+      </c>
+      <c r="G19" s="24" t="s">
+        <v>452</v>
+      </c>
+      <c r="H19" s="24" t="s">
+        <v>444</v>
+      </c>
+      <c r="I19" s="29" t="s">
+        <v>445</v>
+      </c>
+      <c r="J19" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="13" t="s">
+        <v>358</v>
+      </c>
+      <c r="B20" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="C20" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="D20" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E20" s="24">
+        <v>0</v>
+      </c>
+      <c r="F20" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="G20" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="H20" s="24" t="s">
+        <v>260</v>
+      </c>
+      <c r="I20" s="30" t="s">
+        <v>261</v>
+      </c>
+      <c r="J20" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="13" t="s">
+        <v>358</v>
+      </c>
+      <c r="B21" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="C21" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/teroare.html","Teroare *)")</f>
+        <v>Teroare *)</v>
+      </c>
+      <c r="E21" s="24" t="s">
+        <v>353</v>
+      </c>
+      <c r="F21" s="24" t="s">
+        <v>354</v>
+      </c>
+      <c r="G21" s="24" t="s">
+        <v>355</v>
+      </c>
+      <c r="H21" s="24" t="s">
+        <v>356</v>
+      </c>
+      <c r="I21" s="29" t="s">
+        <v>357</v>
+      </c>
+      <c r="J21" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="13" t="s">
+        <v>358</v>
+      </c>
+      <c r="B22" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="C22" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" s="24" t="str">
         <f>HYPERLINK("https://agenda.liternet.ro/cronici/artajuncu.html","Artă *)")</f>
         <v>Artă *)</v>
       </c>
-      <c r="E15" s="24" t="s">
-[...223 lines deleted...]
-      </c>
       <c r="E22" s="24" t="s">
-        <v>681</v>
+        <v>359</v>
       </c>
       <c r="F22" s="24" t="s">
-        <v>682</v>
+        <v>360</v>
       </c>
       <c r="G22" s="24" t="s">
-        <v>683</v>
+        <v>361</v>
       </c>
       <c r="H22" s="24" t="s">
-        <v>684</v>
-[...2 lines deleted...]
-        <v>614</v>
+        <v>362</v>
+      </c>
+      <c r="I22" s="29" t="s">
+        <v>357</v>
       </c>
       <c r="J22" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="13" t="s">
-        <v>460</v>
+        <v>358</v>
       </c>
       <c r="B23" s="27" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="C23" s="28" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>504</v>
+        <v>16</v>
+      </c>
+      <c r="D23" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/incognito.html","Incognito *)")</f>
+        <v>Incognito *)</v>
       </c>
       <c r="E23" s="24" t="s">
-        <v>505</v>
+        <v>392</v>
       </c>
       <c r="F23" s="24" t="s">
-        <v>506</v>
+        <v>393</v>
       </c>
       <c r="G23" s="24" t="s">
-        <v>507</v>
+        <v>394</v>
       </c>
       <c r="H23" s="24" t="s">
-        <v>508</v>
-[...2 lines deleted...]
-        <v>509</v>
+        <v>395</v>
+      </c>
+      <c r="I23" s="29" t="s">
+        <v>396</v>
       </c>
       <c r="J23" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="13" t="s">
-        <v>460</v>
+        <v>358</v>
       </c>
       <c r="B24" s="27" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="C24" s="28" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-        <v>Disco Regret *)</v>
+        <v>16</v>
+      </c>
+      <c r="D24" s="24" t="s">
+        <v>433</v>
       </c>
       <c r="E24" s="24" t="s">
-        <v>685</v>
+        <v>434</v>
       </c>
       <c r="F24" s="24" t="s">
-        <v>686</v>
+        <v>435</v>
       </c>
       <c r="G24" s="24" t="s">
-        <v>687</v>
+        <v>436</v>
       </c>
       <c r="H24" s="24" t="s">
-        <v>684</v>
-[...2 lines deleted...]
-        <v>650</v>
+        <v>437</v>
+      </c>
+      <c r="I24" s="30" t="s">
+        <v>438</v>
       </c>
       <c r="J24" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="13" t="s">
-        <v>460</v>
+        <v>358</v>
       </c>
       <c r="B25" s="27" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="C25" s="28" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="D25" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/robertozucco.html","Roberto Zucco *)")</f>
-        <v>Roberto Zucco *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/sonatadetoamna.html","Sonată de toamnă *)")</f>
+        <v>Sonată de toamnă *)</v>
       </c>
       <c r="E25" s="24" t="s">
-        <v>923</v>
+        <v>430</v>
       </c>
       <c r="F25" s="24" t="s">
-        <v>924</v>
+        <v>431</v>
       </c>
       <c r="G25" s="24" t="s">
-        <v>925</v>
+        <v>432</v>
       </c>
       <c r="H25" s="24" t="s">
-        <v>926</v>
+        <v>428</v>
       </c>
       <c r="I25" s="29" t="s">
-        <v>69</v>
+        <v>429</v>
       </c>
       <c r="J25" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="13" t="s">
-        <v>410</v>
+        <v>358</v>
       </c>
       <c r="B26" s="27" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C26" s="28" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="D26" s="24" t="s">
-        <v>471</v>
+        <v>465</v>
       </c>
       <c r="E26" s="24" t="s">
-        <v>472</v>
+        <v>466</v>
       </c>
       <c r="F26" s="24" t="s">
-        <v>473</v>
+        <v>467</v>
       </c>
       <c r="G26" s="24" t="s">
-        <v>474</v>
+        <v>468</v>
       </c>
       <c r="H26" s="24" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="I26" s="31" t="s">
-        <v>466</v>
+        <v>37</v>
       </c>
       <c r="J26" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="13" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="B27" s="27" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="C27" s="28" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="D27" s="24" t="s">
-        <v>622</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>470</v>
+      </c>
+      <c r="E27" s="24" t="s">
+        <v>471</v>
       </c>
       <c r="F27" s="24" t="s">
-        <v>623</v>
+        <v>472</v>
       </c>
       <c r="G27" s="24" t="s">
-        <v>624</v>
+        <v>473</v>
       </c>
       <c r="H27" s="24" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>474</v>
+      </c>
+      <c r="I27" s="32" t="s">
+        <v>38</v>
       </c>
       <c r="J27" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="13" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="B28" s="27" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="C28" s="28" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="D28" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D28" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/antiportretdefamilie.html","(Anti)Portret de familie *)")</f>
+        <v>(Anti)Portret de familie *)</v>
+      </c>
+      <c r="E28" s="24" t="s">
+        <v>340</v>
+      </c>
+      <c r="F28" s="24" t="s">
+        <v>402</v>
+      </c>
+      <c r="G28" s="24" t="s">
+        <v>403</v>
+      </c>
+      <c r="H28" s="24" t="s">
+        <v>404</v>
+      </c>
+      <c r="I28" s="29" t="s">
         <v>405</v>
       </c>
-      <c r="E28" s="24" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J28" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="13" t="s">
-        <v>410</v>
+        <v>481</v>
       </c>
       <c r="B29" s="27" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="C29" s="28" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-        <v>Lexiconul amar *)</v>
+        <v>26</v>
+      </c>
+      <c r="D29" s="24" t="s">
+        <v>475</v>
       </c>
       <c r="E29" s="24" t="s">
-        <v>530</v>
+        <v>476</v>
       </c>
       <c r="F29" s="24" t="s">
-        <v>531</v>
+        <v>477</v>
       </c>
       <c r="G29" s="24" t="s">
-        <v>532</v>
+        <v>478</v>
       </c>
       <c r="H29" s="24" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>534</v>
+        <v>479</v>
+      </c>
+      <c r="I29" s="29" t="s">
+        <v>480</v>
       </c>
       <c r="J29" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="13" t="s">
-        <v>410</v>
+        <v>401</v>
       </c>
       <c r="B30" s="27" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="C30" s="28" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>552</v>
+        <v>16</v>
+      </c>
+      <c r="D30" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/anonimulvenetian.html","Anonimul venețian *)")</f>
+        <v>Anonimul venețian *)</v>
       </c>
       <c r="E30" s="24" t="s">
-        <v>553</v>
+        <v>397</v>
       </c>
       <c r="F30" s="24" t="s">
-        <v>554</v>
+        <v>398</v>
       </c>
       <c r="G30" s="24" t="s">
-        <v>555</v>
+        <v>399</v>
       </c>
       <c r="H30" s="24" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-        <v>545</v>
+        <v>395</v>
+      </c>
+      <c r="I30" s="29" t="s">
+        <v>400</v>
       </c>
       <c r="J30" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="13" t="s">
-        <v>410</v>
+        <v>401</v>
       </c>
       <c r="B31" s="27" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="C31" s="28" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D31" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/ceidrepti.html","Cei drepți *)")</f>
-        <v>Cei drepți *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/repetitiepentruolumemaibuna.html","Repetiție pentru o lume mai bună *)")</f>
+        <v>Repetiție pentru o lume mai bună *)</v>
       </c>
       <c r="E31" s="24" t="s">
-        <v>590</v>
+        <v>413</v>
       </c>
       <c r="F31" s="24" t="s">
-        <v>591</v>
+        <v>414</v>
       </c>
       <c r="G31" s="24" t="s">
-        <v>592</v>
+        <v>415</v>
       </c>
       <c r="H31" s="24" t="s">
-        <v>588</v>
-[...2 lines deleted...]
-        <v>593</v>
+        <v>404</v>
+      </c>
+      <c r="I31" s="29" t="s">
+        <v>416</v>
       </c>
       <c r="J31" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="13" t="s">
-        <v>410</v>
+        <v>401</v>
       </c>
       <c r="B32" s="27" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="C32" s="28" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-        <v>Secundar *)</v>
+        <v>32</v>
+      </c>
+      <c r="D32" s="24" t="s">
+        <v>453</v>
       </c>
       <c r="E32" s="24" t="s">
-        <v>626</v>
+        <v>454</v>
       </c>
       <c r="F32" s="24" t="s">
-        <v>626</v>
+        <v>455</v>
       </c>
       <c r="G32" s="24" t="s">
-        <v>627</v>
+        <v>456</v>
       </c>
       <c r="H32" s="24" t="s">
-        <v>628</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>33</v>
+      </c>
+      <c r="I32" s="30" t="s">
+        <v>12</v>
       </c>
       <c r="J32" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="13" t="s">
-        <v>410</v>
+        <v>464</v>
       </c>
       <c r="B33" s="27" t="s">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="C33" s="28" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-        <v>Secretul fericirii *)</v>
+        <v>16</v>
+      </c>
+      <c r="D33" s="24" t="s">
+        <v>514</v>
       </c>
       <c r="E33" s="24" t="s">
-        <v>688</v>
+        <v>515</v>
       </c>
       <c r="F33" s="24" t="s">
-        <v>689</v>
+        <v>516</v>
       </c>
       <c r="G33" s="24" t="s">
-        <v>690</v>
+        <v>517</v>
       </c>
       <c r="H33" s="24" t="s">
-        <v>684</v>
-[...2 lines deleted...]
-        <v>691</v>
+        <v>518</v>
+      </c>
+      <c r="I33" s="30" t="s">
+        <v>519</v>
       </c>
       <c r="J33" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="13" t="s">
-        <v>410</v>
+        <v>464</v>
       </c>
       <c r="B34" s="27" t="s">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="C34" s="28" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="D34" s="24" t="s">
-        <v>718</v>
+        <v>461</v>
       </c>
       <c r="E34" s="24" t="s">
-        <v>719</v>
+        <v>341</v>
       </c>
       <c r="F34" s="24" t="s">
-        <v>719</v>
+        <v>462</v>
       </c>
       <c r="G34" s="24" t="s">
-        <v>720</v>
+        <v>463</v>
       </c>
       <c r="H34" s="24" t="s">
-        <v>721</v>
-[...2 lines deleted...]
-        <v>722</v>
+        <v>217</v>
+      </c>
+      <c r="I34" s="30" t="s">
+        <v>12</v>
       </c>
       <c r="J34" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="13" t="s">
-        <v>410</v>
+        <v>374</v>
       </c>
       <c r="B35" s="27" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C35" s="28" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D35" s="24" t="s">
-        <v>395</v>
+        <v>370</v>
       </c>
       <c r="E35" s="24" t="s">
-        <v>396</v>
+        <v>371</v>
       </c>
       <c r="F35" s="24" t="s">
-        <v>793</v>
+        <v>372</v>
       </c>
       <c r="G35" s="24" t="s">
-        <v>794</v>
+        <v>373</v>
       </c>
       <c r="H35" s="24" t="s">
-        <v>791</v>
-[...2 lines deleted...]
-        <v>792</v>
+        <v>367</v>
+      </c>
+      <c r="I35" s="30" t="s">
+        <v>368</v>
       </c>
       <c r="J35" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="13" t="s">
-        <v>410</v>
+        <v>374</v>
       </c>
       <c r="B36" s="27" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C36" s="28" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-        <v>Băieţii de zinc *)</v>
+        <v>16</v>
+      </c>
+      <c r="D36" s="24" t="s">
+        <v>433</v>
       </c>
       <c r="E36" s="24" t="s">
-        <v>795</v>
+        <v>434</v>
       </c>
       <c r="F36" s="24" t="s">
-        <v>796</v>
+        <v>435</v>
       </c>
       <c r="G36" s="24" t="s">
-        <v>797</v>
+        <v>436</v>
       </c>
       <c r="H36" s="24" t="s">
-        <v>798</v>
-[...2 lines deleted...]
-        <v>669</v>
+        <v>437</v>
+      </c>
+      <c r="I36" s="30" t="s">
+        <v>438</v>
       </c>
       <c r="J36" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="13" t="s">
-        <v>410</v>
+        <v>374</v>
       </c>
       <c r="B37" s="27" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C37" s="28" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>692</v>
+        <v>16</v>
+      </c>
+      <c r="D37" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/cinacuprieteni.html","Cină cu prieteni *)")</f>
+        <v>Cină cu prieteni *)</v>
       </c>
       <c r="E37" s="24" t="s">
-        <v>693</v>
+        <v>492</v>
       </c>
       <c r="F37" s="24" t="s">
-        <v>694</v>
+        <v>360</v>
       </c>
       <c r="G37" s="24" t="s">
-        <v>695</v>
+        <v>493</v>
       </c>
       <c r="H37" s="24" t="s">
-        <v>684</v>
-[...2 lines deleted...]
-        <v>691</v>
+        <v>362</v>
+      </c>
+      <c r="I37" s="30" t="s">
+        <v>357</v>
       </c>
       <c r="J37" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="38" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="13" t="s">
-        <v>414</v>
+        <v>374</v>
       </c>
       <c r="B38" s="27" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C38" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D38" s="24" t="s">
+        <v>514</v>
+      </c>
+      <c r="E38" s="24" t="s">
+        <v>515</v>
+      </c>
+      <c r="F38" s="24" t="s">
+        <v>516</v>
+      </c>
+      <c r="G38" s="24" t="s">
+        <v>517</v>
+      </c>
+      <c r="H38" s="24" t="s">
+        <v>518</v>
+      </c>
+      <c r="I38" s="30" t="s">
+        <v>519</v>
+      </c>
+      <c r="J38" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="13" t="s">
+        <v>498</v>
+      </c>
+      <c r="B39" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="C39" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D39" s="24" t="s">
+        <v>494</v>
+      </c>
+      <c r="E39" s="24" t="s">
+        <v>495</v>
+      </c>
+      <c r="F39" s="24" t="s">
+        <v>496</v>
+      </c>
+      <c r="G39" s="24" t="s">
+        <v>497</v>
+      </c>
+      <c r="H39" s="24" t="s">
+        <v>362</v>
+      </c>
+      <c r="I39" s="30" t="s">
+        <v>357</v>
+      </c>
+      <c r="J39" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="13" t="s">
+        <v>439</v>
+      </c>
+      <c r="B40" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C40" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="D40" s="24" t="s">
+        <v>521</v>
+      </c>
+      <c r="E40" s="24" t="s">
+        <v>522</v>
+      </c>
+      <c r="F40" s="24" t="s">
+        <v>523</v>
+      </c>
+      <c r="G40" s="24" t="s">
+        <v>524</v>
+      </c>
+      <c r="H40" s="24" t="s">
+        <v>444</v>
+      </c>
+      <c r="I40" s="30" t="s">
+        <v>445</v>
+      </c>
+      <c r="J40" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="13" t="s">
+        <v>439</v>
+      </c>
+      <c r="B41" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C41" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D41" s="24" t="s">
+        <v>433</v>
+      </c>
+      <c r="E41" s="24" t="s">
+        <v>434</v>
+      </c>
+      <c r="F41" s="24" t="s">
+        <v>435</v>
+      </c>
+      <c r="G41" s="24" t="s">
+        <v>436</v>
+      </c>
+      <c r="H41" s="24" t="s">
+        <v>437</v>
+      </c>
+      <c r="I41" s="30" t="s">
+        <v>438</v>
+      </c>
+      <c r="J41" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="13" t="s">
+        <v>439</v>
+      </c>
+      <c r="B42" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C42" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D42" s="24" t="s">
+        <v>494</v>
+      </c>
+      <c r="E42" s="24" t="s">
+        <v>495</v>
+      </c>
+      <c r="F42" s="24" t="s">
+        <v>496</v>
+      </c>
+      <c r="G42" s="24" t="s">
+        <v>497</v>
+      </c>
+      <c r="H42" s="24" t="s">
+        <v>362</v>
+      </c>
+      <c r="I42" s="30" t="s">
+        <v>357</v>
+      </c>
+      <c r="J42" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="13" t="s">
+        <v>440</v>
+      </c>
+      <c r="B43" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="C43" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="D43" s="24" t="s">
+        <v>525</v>
+      </c>
+      <c r="E43" s="24" t="s">
+        <v>526</v>
+      </c>
+      <c r="F43" s="24" t="s">
+        <v>526</v>
+      </c>
+      <c r="G43" s="24" t="s">
+        <v>527</v>
+      </c>
+      <c r="H43" s="24" t="s">
+        <v>444</v>
+      </c>
+      <c r="I43" s="30" t="s">
+        <v>445</v>
+      </c>
+      <c r="J43" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="13" t="s">
+        <v>440</v>
+      </c>
+      <c r="B44" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="C44" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D44" s="24" t="s">
+        <v>433</v>
+      </c>
+      <c r="E44" s="24" t="s">
+        <v>434</v>
+      </c>
+      <c r="F44" s="24" t="s">
+        <v>435</v>
+      </c>
+      <c r="G44" s="24" t="s">
+        <v>436</v>
+      </c>
+      <c r="H44" s="24" t="s">
+        <v>437</v>
+      </c>
+      <c r="I44" s="30" t="s">
+        <v>438</v>
+      </c>
+      <c r="J44" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="13" t="s">
+        <v>440</v>
+      </c>
+      <c r="B45" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="C45" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D45" s="24" t="s">
+        <v>494</v>
+      </c>
+      <c r="E45" s="24" t="s">
+        <v>495</v>
+      </c>
+      <c r="F45" s="24" t="s">
+        <v>496</v>
+      </c>
+      <c r="G45" s="24" t="s">
+        <v>497</v>
+      </c>
+      <c r="H45" s="24" t="s">
+        <v>362</v>
+      </c>
+      <c r="I45" s="30" t="s">
+        <v>357</v>
+      </c>
+      <c r="J45" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="13" t="s">
+        <v>440</v>
+      </c>
+      <c r="B46" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="C46" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="D38" s="24" t="s">
-[...2 lines deleted...]
-      <c r="E38" s="24" t="s">
+      <c r="D46" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/cancun.html","Cancun *)")</f>
+        <v>Cancun *)</v>
+      </c>
+      <c r="E46" s="24" t="s">
+        <v>506</v>
+      </c>
+      <c r="F46" s="24" t="s">
+        <v>422</v>
+      </c>
+      <c r="G46" s="24" t="s">
+        <v>507</v>
+      </c>
+      <c r="H46" s="24" t="s">
+        <v>428</v>
+      </c>
+      <c r="I46" s="30" t="s">
+        <v>429</v>
+      </c>
+      <c r="J46" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="13" t="s">
+        <v>391</v>
+      </c>
+      <c r="B47" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="C47" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D47" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/oleannahincu.html","Oleanna *)")</f>
+        <v>Oleanna *)</v>
+      </c>
+      <c r="E47" s="24" t="s">
+        <v>383</v>
+      </c>
+      <c r="F47" s="24" t="s">
+        <v>387</v>
+      </c>
+      <c r="G47" s="24" t="s">
+        <v>388</v>
+      </c>
+      <c r="H47" s="24" t="s">
+        <v>389</v>
+      </c>
+      <c r="I47" s="29" t="s">
         <v>390</v>
       </c>
-      <c r="F38" s="24" t="s">
-[...301 lines deleted...]
-      </c>
       <c r="J47" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A48" s="13" t="s">
-        <v>434</v>
+        <v>485</v>
       </c>
       <c r="B48" s="27" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C48" s="28" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>16</v>
+      </c>
+      <c r="D48" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/mandriesiprejudecataunfelde.html","Mândrie și prejudecată (un fel de) *)")</f>
+        <v>Mândrie și prejudecată (un fel de) *)</v>
       </c>
       <c r="E48" s="24" t="s">
-        <v>430</v>
+        <v>482</v>
       </c>
       <c r="F48" s="24" t="s">
         <v>431</v>
       </c>
       <c r="G48" s="24" t="s">
-        <v>432</v>
+        <v>483</v>
       </c>
       <c r="H48" s="24" t="s">
-        <v>399</v>
+        <v>389</v>
       </c>
       <c r="I48" s="29" t="s">
+        <v>484</v>
+      </c>
+      <c r="J48" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="13" t="s">
+        <v>486</v>
+      </c>
+      <c r="B49" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="C49" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D49" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/mandriesiprejudecataunfelde.html","Mândrie și prejudecată (un fel de) *)")</f>
+        <v>Mândrie și prejudecată (un fel de) *)</v>
+      </c>
+      <c r="E49" s="24" t="s">
+        <v>482</v>
+      </c>
+      <c r="F49" s="24" t="s">
+        <v>431</v>
+      </c>
+      <c r="G49" s="24" t="s">
+        <v>483</v>
+      </c>
+      <c r="H49" s="24" t="s">
+        <v>389</v>
+      </c>
+      <c r="I49" s="30" t="s">
+        <v>484</v>
+      </c>
+      <c r="J49" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="13" t="s">
+        <v>486</v>
+      </c>
+      <c r="B50" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="C50" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D50" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/artajuncu.html","Artă *)")</f>
+        <v>Artă *)</v>
+      </c>
+      <c r="E50" s="24" t="s">
+        <v>359</v>
+      </c>
+      <c r="F50" s="24" t="s">
+        <v>360</v>
+      </c>
+      <c r="G50" s="24" t="s">
+        <v>361</v>
+      </c>
+      <c r="H50" s="24" t="s">
+        <v>362</v>
+      </c>
+      <c r="I50" s="30" t="s">
+        <v>357</v>
+      </c>
+      <c r="J50" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="13" t="s">
+        <v>412</v>
+      </c>
+      <c r="B51" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="C51" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="D51" s="24" t="s">
+        <v>407</v>
+      </c>
+      <c r="E51" s="24" t="s">
+        <v>408</v>
+      </c>
+      <c r="F51" s="24" t="s">
+        <v>409</v>
+      </c>
+      <c r="G51" s="24" t="s">
+        <v>410</v>
+      </c>
+      <c r="H51" s="24" t="s">
+        <v>395</v>
+      </c>
+      <c r="I51" s="29" t="s">
+        <v>411</v>
+      </c>
+      <c r="J51" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="13" t="s">
+        <v>412</v>
+      </c>
+      <c r="B52" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="C52" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D52" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/muzicisifaze.html","Muzici și faze *)")</f>
+        <v>Muzici și faze *)</v>
+      </c>
+      <c r="E52" s="24" t="s">
+        <v>487</v>
+      </c>
+      <c r="F52" s="24" t="s">
+        <v>488</v>
+      </c>
+      <c r="G52" s="24" t="s">
+        <v>489</v>
+      </c>
+      <c r="H52" s="24" t="s">
+        <v>389</v>
+      </c>
+      <c r="I52" s="30" t="s">
+        <v>490</v>
+      </c>
+      <c r="J52" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="13" t="s">
+        <v>491</v>
+      </c>
+      <c r="B53" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="C53" s="28" t="s">
         <v>29</v>
       </c>
-      <c r="J48" s="26" t="s">
-[...26 lines deleted...]
-      <c r="H49" s="24" t="s">
+      <c r="D53" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/regeleleu.html","Regele leu *)")</f>
+        <v>Regele leu *)</v>
+      </c>
+      <c r="E53" s="24" t="s">
+        <v>528</v>
+      </c>
+      <c r="F53" s="24" t="s">
+        <v>529</v>
+      </c>
+      <c r="G53" s="24" t="s">
+        <v>530</v>
+      </c>
+      <c r="H53" s="24" t="s">
+        <v>444</v>
+      </c>
+      <c r="I53" s="30" t="s">
+        <v>445</v>
+      </c>
+      <c r="J53" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="13" t="s">
+        <v>491</v>
+      </c>
+      <c r="B54" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="C54" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D54" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/muzicisifaze.html","Muzici și faze *)")</f>
+        <v>Muzici și faze *)</v>
+      </c>
+      <c r="E54" s="24" t="s">
+        <v>487</v>
+      </c>
+      <c r="F54" s="24" t="s">
+        <v>488</v>
+      </c>
+      <c r="G54" s="24" t="s">
+        <v>489</v>
+      </c>
+      <c r="H54" s="24" t="s">
+        <v>389</v>
+      </c>
+      <c r="I54" s="30" t="s">
+        <v>490</v>
+      </c>
+      <c r="J54" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="13" t="s">
+        <v>491</v>
+      </c>
+      <c r="B55" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="C55" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D55" s="24" t="s">
+        <v>499</v>
+      </c>
+      <c r="E55" s="24" t="s">
+        <v>500</v>
+      </c>
+      <c r="F55" s="24" t="s">
+        <v>501</v>
+      </c>
+      <c r="G55" s="24" t="s">
+        <v>502</v>
+      </c>
+      <c r="H55" s="24" t="s">
+        <v>356</v>
+      </c>
+      <c r="I55" s="30" t="s">
+        <v>357</v>
+      </c>
+      <c r="J55" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="13" t="s">
+        <v>505</v>
+      </c>
+      <c r="B56" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="C56" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="D56" s="24" t="s">
+        <v>531</v>
+      </c>
+      <c r="E56" s="24" t="s">
+        <v>532</v>
+      </c>
+      <c r="F56" s="24" t="s">
         <v>533</v>
       </c>
-      <c r="I49" s="31" t="s">
-[...220 lines deleted...]
-      </c>
       <c r="G56" s="24" t="s">
-        <v>868</v>
+        <v>534</v>
       </c>
       <c r="H56" s="24" t="s">
-        <v>869</v>
-[...2 lines deleted...]
-        <v>727</v>
+        <v>444</v>
+      </c>
+      <c r="I56" s="30" t="s">
+        <v>445</v>
       </c>
       <c r="J56" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="57" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A57" s="13" t="s">
-        <v>439</v>
+        <v>505</v>
       </c>
       <c r="B57" s="27" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="C57" s="28" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="D57" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/hartaluielian.html","Harta lui Elian *)")</f>
-        <v>Harta lui Elian *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/mestesugulvietii.html","Meșteșugul vieții *)")</f>
+        <v>Meșteșugul vieții *)</v>
       </c>
       <c r="E57" s="24" t="s">
-        <v>746</v>
+        <v>503</v>
       </c>
       <c r="F57" s="24" t="s">
-        <v>747</v>
+        <v>422</v>
       </c>
       <c r="G57" s="24" t="s">
-        <v>748</v>
+        <v>504</v>
       </c>
       <c r="H57" s="24" t="s">
-        <v>749</v>
-[...2 lines deleted...]
-        <v>650</v>
+        <v>362</v>
+      </c>
+      <c r="I57" s="30" t="s">
+        <v>357</v>
       </c>
       <c r="J57" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="58" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A58" s="13" t="s">
-        <v>439</v>
+        <v>520</v>
       </c>
       <c r="B58" s="27" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="C58" s="28" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D58" s="24" t="s">
-        <v>435</v>
+        <v>514</v>
       </c>
       <c r="E58" s="24" t="s">
-        <v>436</v>
+        <v>515</v>
       </c>
       <c r="F58" s="24" t="s">
-        <v>437</v>
+        <v>516</v>
       </c>
       <c r="G58" s="24" t="s">
-        <v>438</v>
+        <v>517</v>
       </c>
       <c r="H58" s="24" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>518</v>
+      </c>
+      <c r="I58" s="30" t="s">
+        <v>519</v>
       </c>
       <c r="J58" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="59" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A59" s="13" t="s">
-        <v>439</v>
+        <v>513</v>
       </c>
       <c r="B59" s="27" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="C59" s="28" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-        <v>Pescăruşul *)</v>
+        <v>16</v>
+      </c>
+      <c r="D59" s="24" t="s">
+        <v>514</v>
       </c>
       <c r="E59" s="24" t="s">
-        <v>387</v>
+        <v>515</v>
       </c>
       <c r="F59" s="24" t="s">
-        <v>526</v>
+        <v>516</v>
       </c>
       <c r="G59" s="24" t="s">
-        <v>630</v>
+        <v>517</v>
       </c>
       <c r="H59" s="24" t="s">
-        <v>628</v>
-[...2 lines deleted...]
-        <v>570</v>
+        <v>518</v>
+      </c>
+      <c r="I59" s="30" t="s">
+        <v>519</v>
       </c>
       <c r="J59" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="60" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A60" s="13" t="s">
-        <v>439</v>
+        <v>513</v>
       </c>
       <c r="B60" s="27" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="C60" s="28" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="D60" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/happyendbogdan.html","Happy end *)")</f>
-        <v>Happy end *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/omenrusu.html","Omen *)")</f>
+        <v>Omen *)</v>
       </c>
       <c r="E60" s="24" t="s">
-        <v>696</v>
+        <v>508</v>
       </c>
       <c r="F60" s="24" t="s">
-        <v>697</v>
+        <v>509</v>
       </c>
       <c r="G60" s="24" t="s">
-        <v>698</v>
+        <v>510</v>
       </c>
       <c r="H60" s="24" t="s">
-        <v>684</v>
-[...2 lines deleted...]
-        <v>699</v>
+        <v>511</v>
+      </c>
+      <c r="I60" s="30" t="s">
+        <v>512</v>
       </c>
       <c r="J60" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="61" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A61" s="13" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>369</v>
+      </c>
+      <c r="B61" s="27" t="s">
+        <v>18</v>
       </c>
       <c r="C61" s="28" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D61" s="24" t="s">
-        <v>728</v>
+        <v>363</v>
       </c>
       <c r="E61" s="24" t="s">
-        <v>729</v>
+        <v>364</v>
       </c>
       <c r="F61" s="24" t="s">
-        <v>730</v>
+        <v>365</v>
       </c>
       <c r="G61" s="24" t="s">
-        <v>731</v>
+        <v>366</v>
       </c>
       <c r="H61" s="24" t="s">
-        <v>721</v>
-[...2 lines deleted...]
-        <v>727</v>
+        <v>367</v>
+      </c>
+      <c r="I61" s="29" t="s">
+        <v>368</v>
       </c>
       <c r="J61" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="62" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A62" s="13" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>538</v>
+      </c>
+      <c r="B62" s="27" t="s">
+        <v>49</v>
       </c>
       <c r="C62" s="28" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="D62" s="24" t="s">
-        <v>734</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>535</v>
+      </c>
+      <c r="E62" s="24" t="s">
+        <v>536</v>
       </c>
       <c r="F62" s="24" t="s">
-        <v>735</v>
+        <v>523</v>
       </c>
       <c r="G62" s="24" t="s">
-        <v>735</v>
+        <v>537</v>
       </c>
       <c r="H62" s="24" t="s">
-        <v>736</v>
-[...2 lines deleted...]
-        <v>737</v>
+        <v>444</v>
+      </c>
+      <c r="I62" s="30" t="s">
+        <v>445</v>
       </c>
       <c r="J62" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="63" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A63" s="13" t="s">
-        <v>439</v>
+        <v>543</v>
       </c>
       <c r="B63" s="27" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="C63" s="28" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="D63" s="24" t="s">
-        <v>800</v>
+        <v>539</v>
       </c>
       <c r="E63" s="24" t="s">
-        <v>801</v>
+        <v>540</v>
       </c>
       <c r="F63" s="24" t="s">
-        <v>802</v>
+        <v>541</v>
       </c>
       <c r="G63" s="24" t="s">
-        <v>803</v>
+        <v>542</v>
       </c>
       <c r="H63" s="24" t="s">
-        <v>791</v>
-[...2 lines deleted...]
-        <v>792</v>
+        <v>444</v>
+      </c>
+      <c r="I63" s="30" t="s">
+        <v>445</v>
       </c>
       <c r="J63" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="64" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A64" s="13" t="s">
-        <v>439</v>
+        <v>377</v>
       </c>
       <c r="B64" s="27" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="C64" s="28" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="D64" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/individualcompus.html","Individual compus *)")</f>
-        <v>Individual compus *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/fetitadindebara.html","Fetița din debara *)")</f>
+        <v>Fetița din debara *)</v>
       </c>
       <c r="E64" s="24" t="s">
-        <v>393</v>
+        <v>375</v>
       </c>
       <c r="F64" s="24" t="s">
-        <v>393</v>
+        <v>376</v>
       </c>
       <c r="G64" s="24" t="s">
-        <v>870</v>
+        <v>375</v>
       </c>
       <c r="H64" s="24" t="s">
-        <v>869</v>
-[...2 lines deleted...]
-        <v>614</v>
+        <v>367</v>
+      </c>
+      <c r="I64" s="29" t="s">
+        <v>368</v>
       </c>
       <c r="J64" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="65" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A65" s="13" t="s">
-        <v>423</v>
+        <v>381</v>
       </c>
       <c r="B65" s="27" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C65" s="28" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>475</v>
+        <v>16</v>
+      </c>
+      <c r="D65" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/voyeur.html","Voyeur *)")</f>
+        <v>Voyeur *)</v>
       </c>
       <c r="E65" s="24" t="s">
-        <v>476</v>
+        <v>378</v>
       </c>
       <c r="F65" s="24" t="s">
-        <v>477</v>
+        <v>379</v>
       </c>
       <c r="G65" s="24" t="s">
-        <v>478</v>
+        <v>380</v>
       </c>
       <c r="H65" s="24" t="s">
-        <v>465</v>
-[...2 lines deleted...]
-        <v>466</v>
+        <v>367</v>
+      </c>
+      <c r="I65" s="29" t="s">
+        <v>368</v>
       </c>
       <c r="J65" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="66" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A66" s="13" t="s">
-        <v>423</v>
+        <v>546</v>
       </c>
       <c r="B66" s="27" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="C66" s="28" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D66" s="24" t="s">
-        <v>419</v>
+        <v>544</v>
       </c>
       <c r="E66" s="24" t="s">
-        <v>420</v>
+        <v>536</v>
       </c>
       <c r="F66" s="24" t="s">
-        <v>421</v>
+        <v>447</v>
       </c>
       <c r="G66" s="24" t="s">
-        <v>422</v>
+        <v>545</v>
       </c>
       <c r="H66" s="24" t="s">
-        <v>409</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>444</v>
+      </c>
+      <c r="I66" s="30" t="s">
+        <v>445</v>
       </c>
       <c r="J66" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="67" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A67" s="13" t="s">
-        <v>423</v>
+        <v>551</v>
       </c>
       <c r="B67" s="27" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="C67" s="28" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="D67" s="24" t="s">
-        <v>435</v>
+        <v>547</v>
       </c>
       <c r="E67" s="24" t="s">
-        <v>436</v>
+        <v>548</v>
       </c>
       <c r="F67" s="24" t="s">
-        <v>437</v>
+        <v>549</v>
       </c>
       <c r="G67" s="24" t="s">
-        <v>438</v>
+        <v>550</v>
       </c>
       <c r="H67" s="24" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>444</v>
+      </c>
+      <c r="I67" s="30" t="s">
+        <v>445</v>
       </c>
       <c r="J67" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="68" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A68" s="13" t="s">
-        <v>423</v>
+        <v>554</v>
       </c>
       <c r="B68" s="27" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="C68" s="28" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D68" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/soldatuldeciocolata.html","Soldatul de ciocolată (sau Armele și omul) *)")</f>
-        <v>Soldatul de ciocolată (sau Armele și omul) *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/durerifantoma.html","Dureri fantomă *)")</f>
+        <v>Dureri fantomă *)</v>
       </c>
       <c r="E68" s="24" t="s">
-        <v>538</v>
+        <v>552</v>
       </c>
       <c r="F68" s="24" t="s">
-        <v>539</v>
+        <v>384</v>
       </c>
       <c r="G68" s="24" t="s">
-        <v>540</v>
+        <v>553</v>
       </c>
       <c r="H68" s="24" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>367</v>
+      </c>
+      <c r="I68" s="30" t="s">
+        <v>368</v>
       </c>
       <c r="J68" s="26" t="s">
-        <v>391</v>
+        <v>342</v>
       </c>
     </row>
     <row r="69" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A69" s="13" t="s">
-        <v>423</v>
+        <v>559</v>
       </c>
       <c r="B69" s="27" t="s">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="C69" s="28" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-        <v>Comedia erorilor *)</v>
+        <v>16</v>
+      </c>
+      <c r="D69" s="24" t="s">
+        <v>555</v>
       </c>
       <c r="E69" s="24" t="s">
-        <v>430</v>
+        <v>556</v>
       </c>
       <c r="F69" s="24" t="s">
-        <v>549</v>
+        <v>557</v>
       </c>
       <c r="G69" s="24" t="s">
-        <v>550</v>
+        <v>558</v>
       </c>
       <c r="H69" s="24" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-        <v>551</v>
+        <v>367</v>
+      </c>
+      <c r="I69" s="30" t="s">
+        <v>368</v>
       </c>
       <c r="J69" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="70" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A70" s="13" t="s">
-        <v>423</v>
+        <v>386</v>
       </c>
       <c r="B70" s="27" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C70" s="28" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-        <v>Patimile sexului frumos în Epoca de Aur *)</v>
+        <v>16</v>
+      </c>
+      <c r="D70" s="24" t="s">
+        <v>382</v>
       </c>
       <c r="E70" s="24" t="s">
-        <v>556</v>
+        <v>383</v>
       </c>
       <c r="F70" s="24" t="s">
-        <v>557</v>
+        <v>384</v>
       </c>
       <c r="G70" s="24" t="s">
-        <v>558</v>
+        <v>385</v>
       </c>
       <c r="H70" s="24" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-        <v>559</v>
+        <v>367</v>
+      </c>
+      <c r="I70" s="29" t="s">
+        <v>368</v>
       </c>
       <c r="J70" s="26" t="s">
-        <v>385</v>
-[...68 lines deleted...]
-    <row r="73" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" ht="21" customHeight="1" collapsed="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B71" s="34" t="s">
+        <v>58</v>
+      </c>
+      <c r="D71" s="35"/>
+      <c r="H71" s="1"/>
+    </row>
+    <row r="72" spans="1:10" s="23" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A72" s="13"/>
+      <c r="B72" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="C72" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="D72" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="E72" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="F72" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="G72" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="H72" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="I72" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="J72" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" ht="10.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A73" s="13" t="s">
-        <v>423</v>
+        <v>348</v>
       </c>
       <c r="B73" s="27" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="C73" s="28" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D73" s="24" t="s">
-        <v>700</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>61</v>
+      </c>
+      <c r="E73" s="24" t="s">
+        <v>62</v>
       </c>
       <c r="F73" s="24" t="s">
-        <v>701</v>
+        <v>63</v>
       </c>
       <c r="G73" s="24" t="s">
-        <v>702</v>
+        <v>64</v>
       </c>
       <c r="H73" s="24" t="s">
-        <v>684</v>
-[...2 lines deleted...]
-        <v>703</v>
+        <v>65</v>
+      </c>
+      <c r="I73" s="29" t="s">
+        <v>66</v>
       </c>
       <c r="J73" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="13" t="s">
-        <v>423</v>
+        <v>352</v>
       </c>
       <c r="B74" s="27" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="C74" s="28" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D74" s="24" t="s">
-        <v>728</v>
+        <v>67</v>
       </c>
       <c r="E74" s="24" t="s">
-        <v>729</v>
+        <v>68</v>
       </c>
       <c r="F74" s="24" t="s">
-        <v>730</v>
+        <v>69</v>
       </c>
       <c r="G74" s="24" t="s">
-        <v>731</v>
+        <v>70</v>
       </c>
       <c r="H74" s="24" t="s">
-        <v>721</v>
-[...2 lines deleted...]
-        <v>727</v>
+        <v>65</v>
+      </c>
+      <c r="I74" s="29" t="s">
+        <v>71</v>
       </c>
       <c r="J74" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="13" t="s">
-        <v>423</v>
+        <v>358</v>
       </c>
       <c r="B75" s="27" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="C75" s="28" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-        <v>Opera de trei parale *)</v>
+        <v>16</v>
+      </c>
+      <c r="D75" s="24" t="s">
+        <v>67</v>
       </c>
       <c r="E75" s="24" t="s">
-        <v>750</v>
+        <v>68</v>
       </c>
       <c r="F75" s="24" t="s">
-        <v>705</v>
+        <v>69</v>
       </c>
       <c r="G75" s="24" t="s">
-        <v>751</v>
+        <v>70</v>
       </c>
       <c r="H75" s="24" t="s">
-        <v>749</v>
-[...2 lines deleted...]
-        <v>752</v>
+        <v>65</v>
+      </c>
+      <c r="I75" s="29" t="s">
+        <v>71</v>
       </c>
       <c r="J75" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="13" t="s">
-        <v>423</v>
+        <v>374</v>
       </c>
       <c r="B76" s="27" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C76" s="28" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="D76" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/mestesugulvietii.html","Meșteșugul vieții *)")</f>
-        <v>Meșteșugul vieții *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/lakme.html","Lakmé *)")</f>
+        <v>Lakmé *)</v>
       </c>
       <c r="E76" s="24" t="s">
-        <v>804</v>
+        <v>560</v>
       </c>
       <c r="F76" s="24" t="s">
-        <v>477</v>
+        <v>561</v>
       </c>
       <c r="G76" s="24" t="s">
-        <v>805</v>
+        <v>72</v>
       </c>
       <c r="H76" s="24" t="s">
-        <v>791</v>
-[...2 lines deleted...]
-        <v>792</v>
+        <v>562</v>
+      </c>
+      <c r="I76" s="29" t="s">
+        <v>563</v>
       </c>
       <c r="J76" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="77" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A77" s="13" t="s">
-        <v>423</v>
+        <v>498</v>
       </c>
       <c r="B77" s="27" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="C77" s="28" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>56</v>
+      </c>
+      <c r="D77" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/lakme.html","Lakmé *)")</f>
+        <v>Lakmé *)</v>
+      </c>
+      <c r="E77" s="24" t="s">
+        <v>560</v>
       </c>
       <c r="F77" s="24" t="s">
-        <v>735</v>
+        <v>561</v>
       </c>
       <c r="G77" s="24" t="s">
-        <v>735</v>
+        <v>73</v>
       </c>
       <c r="H77" s="24" t="s">
-        <v>736</v>
-[...2 lines deleted...]
-        <v>737</v>
+        <v>562</v>
+      </c>
+      <c r="I77" s="29" t="s">
+        <v>563</v>
       </c>
       <c r="J77" s="26" t="s">
-        <v>385</v>
-[...67 lines deleted...]
-    <row r="80" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" ht="21.75" customHeight="1" collapsed="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B78" s="34" t="s">
+        <v>74</v>
+      </c>
+      <c r="H78" s="1"/>
+    </row>
+    <row r="79" spans="1:10" s="23" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A79" s="13"/>
+      <c r="B79" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="C79" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="D79" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="E79" s="19"/>
+      <c r="F79" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="G79" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="H79" s="19" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="36"/>
+      <c r="J79" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" ht="11" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A80" s="13" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>348</v>
+      </c>
+      <c r="B80" s="33" t="s">
+        <v>13</v>
       </c>
       <c r="C80" s="28" t="s">
-        <v>47</v>
+        <v>218</v>
       </c>
       <c r="D80" s="24" t="s">
-        <v>479</v>
-[...3 lines deleted...]
-      </c>
+        <v>1018</v>
+      </c>
+      <c r="E80" s="24"/>
       <c r="F80" s="24" t="s">
-        <v>469</v>
+        <v>895</v>
       </c>
       <c r="G80" s="24" t="s">
-        <v>481</v>
+        <v>1019</v>
       </c>
       <c r="H80" s="24" t="s">
-        <v>465</v>
-[...3 lines deleted...]
-      </c>
+        <v>219</v>
+      </c>
+      <c r="I80" s="25"/>
       <c r="J80" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="13" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>348</v>
+      </c>
+      <c r="B81" s="33" t="s">
+        <v>13</v>
       </c>
       <c r="C81" s="28" t="s">
-        <v>47</v>
+        <v>185</v>
       </c>
       <c r="D81" s="24" t="s">
-        <v>622</v>
-[...3 lines deleted...]
-      </c>
+        <v>902</v>
+      </c>
+      <c r="E81" s="24"/>
       <c r="F81" s="24" t="s">
-        <v>623</v>
+        <v>903</v>
       </c>
       <c r="G81" s="24" t="s">
-        <v>624</v>
+        <v>904</v>
       </c>
       <c r="H81" s="24" t="s">
-        <v>625</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="I81" s="25"/>
       <c r="J81" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="13" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>348</v>
+      </c>
+      <c r="B82" s="33" t="s">
+        <v>13</v>
       </c>
       <c r="C82" s="28" t="s">
-        <v>47</v>
-[...7 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="D82" s="24" t="s">
+        <v>597</v>
+      </c>
+      <c r="E82" s="24"/>
       <c r="F82" s="24" t="s">
-        <v>539</v>
+        <v>598</v>
       </c>
       <c r="G82" s="24" t="s">
-        <v>806</v>
+        <v>599</v>
       </c>
       <c r="H82" s="24" t="s">
-        <v>798</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="I82" s="25"/>
       <c r="J82" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="13" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>348</v>
+      </c>
+      <c r="B83" s="33" t="s">
+        <v>13</v>
       </c>
       <c r="C83" s="28" t="s">
-        <v>14</v>
+        <v>100</v>
       </c>
       <c r="D83" s="24" t="s">
-        <v>401</v>
-[...3 lines deleted...]
-      </c>
+        <v>717</v>
+      </c>
+      <c r="E83" s="24"/>
       <c r="F83" s="24" t="s">
-        <v>402</v>
+        <v>718</v>
       </c>
       <c r="G83" s="24" t="s">
-        <v>403</v>
+        <v>719</v>
       </c>
       <c r="H83" s="24" t="s">
-        <v>399</v>
-[...3 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="I83" s="25"/>
       <c r="J83" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="13" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>348</v>
+      </c>
+      <c r="B84" s="33" t="s">
+        <v>13</v>
       </c>
       <c r="C84" s="28" t="s">
-        <v>14</v>
-[...6 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="D84" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/greatgatsby.html","The Great Gatsby *)")</f>
+        <v>The Great Gatsby *)</v>
+      </c>
+      <c r="E84" s="24"/>
       <c r="F84" s="24" t="s">
-        <v>442</v>
+        <v>813</v>
       </c>
       <c r="G84" s="24" t="s">
-        <v>443</v>
+        <v>814</v>
       </c>
       <c r="H84" s="24" t="s">
-        <v>399</v>
-[...3 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="I84" s="25"/>
       <c r="J84" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="13" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>348</v>
+      </c>
+      <c r="B85" s="33" t="s">
+        <v>13</v>
       </c>
       <c r="C85" s="28" t="s">
-        <v>14</v>
+        <v>100</v>
       </c>
       <c r="D85" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/cuvantulprogresrostitdemamasunateribildefals.html","Cuvântul progres rostit de mama suna teribil de fals *)")</f>
-[...4 lines deleted...]
-      </c>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/miamivice.html","Miami Vice *)")</f>
+        <v>Miami Vice *)</v>
+      </c>
+      <c r="E85" s="24"/>
       <c r="F85" s="24" t="s">
-        <v>575</v>
+        <v>850</v>
       </c>
       <c r="G85" s="24" t="s">
-        <v>576</v>
+        <v>851</v>
       </c>
       <c r="H85" s="24" t="s">
-        <v>569</v>
-[...3 lines deleted...]
-      </c>
+        <v>175</v>
+      </c>
+      <c r="I85" s="25"/>
       <c r="J85" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="13" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>348</v>
+      </c>
+      <c r="B86" s="33" t="s">
+        <v>13</v>
       </c>
       <c r="C86" s="28" t="s">
-        <v>14</v>
+        <v>156</v>
       </c>
       <c r="D86" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/zorro.html","Zorro *)")</f>
-[...4 lines deleted...]
-      </c>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/creator.html","The Creator *)")</f>
+        <v>The Creator *)</v>
+      </c>
+      <c r="E86" s="24"/>
       <c r="F86" s="24" t="s">
-        <v>597</v>
+        <v>932</v>
       </c>
       <c r="G86" s="24" t="s">
-        <v>598</v>
+        <v>933</v>
       </c>
       <c r="H86" s="24" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I86" s="25"/>
       <c r="J86" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="13" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>348</v>
+      </c>
+      <c r="B87" s="33" t="s">
+        <v>13</v>
       </c>
       <c r="C87" s="28" t="s">
-        <v>14</v>
-[...7 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="D87" s="24" t="s">
+        <v>626</v>
+      </c>
+      <c r="E87" s="24"/>
       <c r="F87" s="24" t="s">
-        <v>632</v>
+        <v>627</v>
       </c>
       <c r="G87" s="24" t="s">
-        <v>633</v>
+        <v>628</v>
       </c>
       <c r="H87" s="24" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="I87" s="25"/>
       <c r="J87" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="13" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>348</v>
+      </c>
+      <c r="B88" s="33" t="s">
+        <v>13</v>
       </c>
       <c r="C88" s="28" t="s">
-        <v>14</v>
-[...7 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="D88" s="24" t="s">
+        <v>795</v>
+      </c>
+      <c r="E88" s="24"/>
       <c r="F88" s="24" t="s">
-        <v>671</v>
+        <v>796</v>
       </c>
       <c r="G88" s="24" t="s">
-        <v>672</v>
+        <v>797</v>
       </c>
       <c r="H88" s="24" t="s">
-        <v>668</v>
-[...3 lines deleted...]
-      </c>
+        <v>163</v>
+      </c>
+      <c r="I88" s="25"/>
       <c r="J88" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="13" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>348</v>
+      </c>
+      <c r="B89" s="33" t="s">
+        <v>13</v>
       </c>
       <c r="C89" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="D89" s="24" t="str">
-[...3 lines deleted...]
-      <c r="E89" s="24" t="s">
+      <c r="D89" s="24" t="s">
+        <v>680</v>
+      </c>
+      <c r="E89" s="24"/>
+      <c r="F89" s="24" t="s">
+        <v>681</v>
+      </c>
+      <c r="G89" s="24" t="s">
+        <v>682</v>
+      </c>
+      <c r="H89" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I89" s="25"/>
+      <c r="J89" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="B90" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C90" s="28" t="s">
+        <v>144</v>
+      </c>
+      <c r="D90" s="24" t="s">
+        <v>720</v>
+      </c>
+      <c r="E90" s="24"/>
+      <c r="F90" s="24" t="s">
+        <v>721</v>
+      </c>
+      <c r="G90" s="24" t="s">
+        <v>722</v>
+      </c>
+      <c r="H90" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="I90" s="25"/>
+      <c r="J90" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="B91" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C91" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D91" s="24" t="s">
+        <v>815</v>
+      </c>
+      <c r="E91" s="24"/>
+      <c r="F91" s="24" t="s">
+        <v>816</v>
+      </c>
+      <c r="G91" s="24" t="s">
+        <v>817</v>
+      </c>
+      <c r="H91" s="24" t="s">
+        <v>166</v>
+      </c>
+      <c r="I91" s="25"/>
+      <c r="J91" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="B92" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C92" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D92" s="24" t="s">
+        <v>969</v>
+      </c>
+      <c r="E92" s="24"/>
+      <c r="F92" s="24" t="s">
+        <v>640</v>
+      </c>
+      <c r="G92" s="24" t="s">
+        <v>970</v>
+      </c>
+      <c r="H92" s="24" t="s">
+        <v>202</v>
+      </c>
+      <c r="I92" s="25"/>
+      <c r="J92" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="B93" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C93" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D93" s="24" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E93" s="24"/>
+      <c r="F93" s="24" t="s">
+        <v>1021</v>
+      </c>
+      <c r="G93" s="24" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H93" s="24" t="s">
+        <v>219</v>
+      </c>
+      <c r="I93" s="25"/>
+      <c r="J93" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="B94" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C94" s="28" t="s">
+        <v>130</v>
+      </c>
+      <c r="D94" s="24" t="s">
+        <v>675</v>
+      </c>
+      <c r="E94" s="24"/>
+      <c r="F94" s="24" t="s">
+        <v>676</v>
+      </c>
+      <c r="G94" s="24" t="s">
+        <v>677</v>
+      </c>
+      <c r="H94" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="I94" s="25"/>
+      <c r="J94" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="B95" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C95" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="D95" s="24" t="s">
+        <v>853</v>
+      </c>
+      <c r="E95" s="24"/>
+      <c r="F95" s="24" t="s">
+        <v>854</v>
+      </c>
+      <c r="G95" s="24" t="s">
+        <v>855</v>
+      </c>
+      <c r="H95" s="24" t="s">
+        <v>175</v>
+      </c>
+      <c r="I95" s="25"/>
+      <c r="J95" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="B96" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C96" s="28" t="s">
+        <v>94</v>
+      </c>
+      <c r="D96" s="24" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E96" s="24"/>
+      <c r="F96" s="24" t="s">
+        <v>1047</v>
+      </c>
+      <c r="G96" s="24" t="s">
+        <v>1048</v>
+      </c>
+      <c r="H96" s="24" t="s">
+        <v>225</v>
+      </c>
+      <c r="I96" s="25"/>
+      <c r="J96" s="26" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="B97" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C97" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="D97" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/harrypotter4.html","Harry Potter and the Goblet of Fire *)")</f>
+        <v>Harry Potter and the Goblet of Fire *)</v>
+      </c>
+      <c r="E97" s="24"/>
+      <c r="F97" s="24" t="s">
+        <v>615</v>
+      </c>
+      <c r="G97" s="24" t="s">
+        <v>616</v>
+      </c>
+      <c r="H97" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="I97" s="25"/>
+      <c r="J97" s="26" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="B98" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C98" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="D98" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/lostintranslation.html","Lost in Translation *)")</f>
+        <v>Lost in Translation *)</v>
+      </c>
+      <c r="E98" s="24"/>
+      <c r="F98" s="24" t="s">
+        <v>683</v>
+      </c>
+      <c r="G98" s="24" t="s">
+        <v>684</v>
+      </c>
+      <c r="H98" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I98" s="25"/>
+      <c r="J98" s="26" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="B99" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C99" s="28" t="s">
+        <v>76</v>
+      </c>
+      <c r="D99" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/trueblood.html","True Blood (sezonul 3, 6 episoade) *)")</f>
+        <v>True Blood (sezonul 3, 6 episoade) *)</v>
+      </c>
+      <c r="E99" s="24"/>
+      <c r="F99" s="24" t="s">
+        <v>564</v>
+      </c>
+      <c r="G99" s="24" t="s">
+        <v>565</v>
+      </c>
+      <c r="H99" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="I99" s="25"/>
+      <c r="J99" s="26" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="B100" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C100" s="28" t="s">
+        <v>76</v>
+      </c>
+      <c r="D100" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/pozitiacopilului.html","Poziţia copilului *)")</f>
+        <v>Poziţia copilului *)</v>
+      </c>
+      <c r="E100" s="24"/>
+      <c r="F100" s="24" t="s">
+        <v>650</v>
+      </c>
+      <c r="G100" s="24" t="s">
+        <v>651</v>
+      </c>
+      <c r="H100" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="I100" s="25"/>
+      <c r="J100" s="26" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="B101" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C101" s="28" t="s">
+        <v>76</v>
+      </c>
+      <c r="D101" s="24" t="s">
+        <v>856</v>
+      </c>
+      <c r="E101" s="24"/>
+      <c r="F101" s="24" t="s">
+        <v>857</v>
+      </c>
+      <c r="G101" s="24" t="s">
+        <v>858</v>
+      </c>
+      <c r="H101" s="24" t="s">
+        <v>175</v>
+      </c>
+      <c r="I101" s="25"/>
+      <c r="J101" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="B102" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C102" s="28" t="s">
+        <v>88</v>
+      </c>
+      <c r="D102" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/firstcow.html","First Cow *)")</f>
+        <v>First Cow *)</v>
+      </c>
+      <c r="E102" s="24"/>
+      <c r="F102" s="24" t="s">
+        <v>685</v>
+      </c>
+      <c r="G102" s="24" t="s">
+        <v>686</v>
+      </c>
+      <c r="H102" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I102" s="25"/>
+      <c r="J102" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="B103" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C103" s="28" t="s">
+        <v>112</v>
+      </c>
+      <c r="D103" s="24" t="s">
+        <v>629</v>
+      </c>
+      <c r="E103" s="24"/>
+      <c r="F103" s="24" t="s">
+        <v>630</v>
+      </c>
+      <c r="G103" s="24" t="s">
+        <v>631</v>
+      </c>
+      <c r="H103" s="24" t="s">
+        <v>111</v>
+      </c>
+      <c r="I103" s="25"/>
+      <c r="J103" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="B104" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C104" s="28" t="s">
+        <v>83</v>
+      </c>
+      <c r="D104" s="24" t="s">
+        <v>723</v>
+      </c>
+      <c r="E104" s="24"/>
+      <c r="F104" s="24" t="s">
+        <v>724</v>
+      </c>
+      <c r="G104" s="24" t="s">
+        <v>725</v>
+      </c>
+      <c r="H104" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="I104" s="25"/>
+      <c r="J104" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="B105" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C105" s="28" t="s">
+        <v>138</v>
+      </c>
+      <c r="D105" s="24" t="s">
+        <v>971</v>
+      </c>
+      <c r="E105" s="24"/>
+      <c r="F105" s="24" t="s">
+        <v>972</v>
+      </c>
+      <c r="G105" s="24" t="s">
+        <v>973</v>
+      </c>
+      <c r="H105" s="24" t="s">
+        <v>202</v>
+      </c>
+      <c r="I105" s="25"/>
+      <c r="J105" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="B106" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C106" s="28" t="s">
+        <v>167</v>
+      </c>
+      <c r="D106" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/twoforthemoney.html","Two for the Money *)")</f>
+        <v>Two for the Money *)</v>
+      </c>
+      <c r="E106" s="24"/>
+      <c r="F106" s="24" t="s">
+        <v>818</v>
+      </c>
+      <c r="G106" s="24" t="s">
+        <v>819</v>
+      </c>
+      <c r="H106" s="24" t="s">
+        <v>166</v>
+      </c>
+      <c r="I106" s="25"/>
+      <c r="J106" s="26" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="B107" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C107" s="28" t="s">
+        <v>165</v>
+      </c>
+      <c r="D107" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/aindaestouaqui.html","Ainda Estou Aqui / I'm Still Here *)")</f>
+        <v>Ainda Estou Aqui / I'm Still Here *)</v>
+      </c>
+      <c r="E107" s="24"/>
+      <c r="F107" s="24" t="s">
+        <v>859</v>
+      </c>
+      <c r="G107" s="24" t="s">
+        <v>860</v>
+      </c>
+      <c r="H107" s="24" t="s">
+        <v>175</v>
+      </c>
+      <c r="I107" s="25"/>
+      <c r="J107" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="B108" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C108" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="D108" s="24" t="s">
+        <v>617</v>
+      </c>
+      <c r="E108" s="24"/>
+      <c r="F108" s="24" t="s">
+        <v>618</v>
+      </c>
+      <c r="G108" s="24" t="s">
+        <v>619</v>
+      </c>
+      <c r="H108" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="I108" s="25"/>
+      <c r="J108" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="B109" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C109" s="28" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D109" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/eyeswideshut.html","Eyes Wide Shut *)")</f>
+        <v>Eyes Wide Shut *)</v>
+      </c>
+      <c r="E109" s="24"/>
+      <c r="F109" s="24" t="s">
+        <v>1049</v>
+      </c>
+      <c r="G109" s="24" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H109" s="24" t="s">
+        <v>225</v>
+      </c>
+      <c r="I109" s="25"/>
+      <c r="J109" s="26" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="B110" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C110" s="28" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D110" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/diagnosisdissent.html","Diagnosis: Dissent *)")</f>
+        <v>Diagnosis: Dissent *)</v>
+      </c>
+      <c r="E110" s="24"/>
+      <c r="F110" s="24" t="s">
+        <v>726</v>
+      </c>
+      <c r="G110" s="24" t="s">
+        <v>727</v>
+      </c>
+      <c r="H110" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="I110" s="25"/>
+      <c r="J110" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B111" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C111" s="28" t="s">
+        <v>108</v>
+      </c>
+      <c r="D111" s="24" t="s">
+        <v>820</v>
+      </c>
+      <c r="E111" s="24"/>
+      <c r="F111" s="24" t="s">
+        <v>821</v>
+      </c>
+      <c r="G111" s="24" t="s">
+        <v>822</v>
+      </c>
+      <c r="H111" s="24" t="s">
+        <v>166</v>
+      </c>
+      <c r="I111" s="25"/>
+      <c r="J111" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B112" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C112" s="28" t="s">
+        <v>125</v>
+      </c>
+      <c r="D112" s="24" t="s">
+        <v>861</v>
+      </c>
+      <c r="E112" s="24"/>
+      <c r="F112" s="24" t="s">
+        <v>862</v>
+      </c>
+      <c r="G112" s="24" t="s">
+        <v>863</v>
+      </c>
+      <c r="H112" s="24" t="s">
+        <v>175</v>
+      </c>
+      <c r="I112" s="25"/>
+      <c r="J112" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B113" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C113" s="28" t="s">
+        <v>186</v>
+      </c>
+      <c r="D113" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/howtotrainyourdragon.html","How to Train Your Dragon *)")</f>
+        <v>How to Train Your Dragon *)</v>
+      </c>
+      <c r="E113" s="24"/>
+      <c r="F113" s="24" t="s">
+        <v>905</v>
+      </c>
+      <c r="G113" s="24" t="s">
+        <v>906</v>
+      </c>
+      <c r="H113" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="I113" s="25"/>
+      <c r="J113" s="26" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B114" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C114" s="28" t="s">
+        <v>194</v>
+      </c>
+      <c r="D114" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/birdman.html","Birdman or (The Unexpected Virtue of Ignorance) *)")</f>
+        <v>Birdman or (The Unexpected Virtue of Ignorance) *)</v>
+      </c>
+      <c r="E114" s="24"/>
+      <c r="F114" s="24" t="s">
+        <v>937</v>
+      </c>
+      <c r="G114" s="24" t="s">
+        <v>938</v>
+      </c>
+      <c r="H114" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="I114" s="25"/>
+      <c r="J114" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B115" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C115" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="D115" s="24" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E115" s="24"/>
+      <c r="F115" s="24" t="s">
+        <v>1052</v>
+      </c>
+      <c r="G115" s="24" t="s">
+        <v>1053</v>
+      </c>
+      <c r="H115" s="24" t="s">
+        <v>225</v>
+      </c>
+      <c r="I115" s="25"/>
+      <c r="J115" s="26" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B116" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C116" s="28" t="s">
+        <v>133</v>
+      </c>
+      <c r="D116" s="24" t="s">
+        <v>680</v>
+      </c>
+      <c r="E116" s="24"/>
+      <c r="F116" s="24" t="s">
+        <v>681</v>
+      </c>
+      <c r="G116" s="24" t="s">
+        <v>682</v>
+      </c>
+      <c r="H116" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I116" s="25"/>
+      <c r="J116" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B117" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C117" s="28" t="s">
+        <v>177</v>
+      </c>
+      <c r="D117" s="24" t="s">
+        <v>864</v>
+      </c>
+      <c r="E117" s="24"/>
+      <c r="F117" s="24" t="s">
+        <v>865</v>
+      </c>
+      <c r="G117" s="24" t="s">
+        <v>866</v>
+      </c>
+      <c r="H117" s="24" t="s">
+        <v>175</v>
+      </c>
+      <c r="I117" s="25"/>
+      <c r="J117" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B118" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C118" s="28" t="s">
+        <v>80</v>
+      </c>
+      <c r="D118" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/howtotrainyourdragon2.html","How to Train Your Dragon 2 *)")</f>
+        <v>How to Train Your Dragon 2 *)</v>
+      </c>
+      <c r="E118" s="24"/>
+      <c r="F118" s="24" t="s">
+        <v>907</v>
+      </c>
+      <c r="G118" s="24" t="s">
+        <v>908</v>
+      </c>
+      <c r="H118" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="I118" s="25"/>
+      <c r="J118" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B119" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C119" s="28" t="s">
+        <v>80</v>
+      </c>
+      <c r="D119" s="24" t="s">
+        <v>978</v>
+      </c>
+      <c r="E119" s="24"/>
+      <c r="F119" s="24" t="s">
+        <v>979</v>
+      </c>
+      <c r="G119" s="24" t="s">
+        <v>980</v>
+      </c>
+      <c r="H119" s="24" t="s">
+        <v>204</v>
+      </c>
+      <c r="I119" s="25"/>
+      <c r="J119" s="26" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B120" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C120" s="28" t="s">
+        <v>178</v>
+      </c>
+      <c r="D120" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/spiderman3.html","Spider-Man 3 *)")</f>
+        <v>Spider-Man 3 *)</v>
+      </c>
+      <c r="E120" s="24"/>
+      <c r="F120" s="24" t="s">
+        <v>867</v>
+      </c>
+      <c r="G120" s="24" t="s">
+        <v>868</v>
+      </c>
+      <c r="H120" s="24" t="s">
+        <v>175</v>
+      </c>
+      <c r="I120" s="25"/>
+      <c r="J120" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B121" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C121" s="28" t="s">
+        <v>160</v>
+      </c>
+      <c r="D121" s="24" t="s">
+        <v>776</v>
+      </c>
+      <c r="E121" s="24"/>
+      <c r="F121" s="24" t="s">
+        <v>653</v>
+      </c>
+      <c r="G121" s="24" t="s">
+        <v>777</v>
+      </c>
+      <c r="H121" s="24" t="s">
+        <v>161</v>
+      </c>
+      <c r="I121" s="25"/>
+      <c r="J121" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B122" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C122" s="28" t="s">
+        <v>220</v>
+      </c>
+      <c r="D122" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/hellboy.html","Hellboy *)")</f>
+        <v>Hellboy *)</v>
+      </c>
+      <c r="E122" s="24"/>
+      <c r="F122" s="24" t="s">
+        <v>1023</v>
+      </c>
+      <c r="G122" s="24" t="s">
+        <v>1024</v>
+      </c>
+      <c r="H122" s="24" t="s">
+        <v>219</v>
+      </c>
+      <c r="I122" s="25"/>
+      <c r="J122" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B123" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C123" s="28" t="s">
+        <v>207</v>
+      </c>
+      <c r="D123" s="24" t="s">
+        <v>990</v>
+      </c>
+      <c r="E123" s="24"/>
+      <c r="F123" s="24" t="s">
+        <v>991</v>
+      </c>
+      <c r="G123" s="24" t="s">
+        <v>992</v>
+      </c>
+      <c r="H123" s="24" t="s">
+        <v>208</v>
+      </c>
+      <c r="I123" s="25"/>
+      <c r="J123" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B124" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C124" s="28" t="s">
+        <v>145</v>
+      </c>
+      <c r="D124" s="24" t="s">
+        <v>720</v>
+      </c>
+      <c r="E124" s="24"/>
+      <c r="F124" s="24" t="s">
+        <v>721</v>
+      </c>
+      <c r="G124" s="24" t="s">
+        <v>722</v>
+      </c>
+      <c r="H124" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="I124" s="25"/>
+      <c r="J124" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B125" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C125" s="28" t="s">
+        <v>78</v>
+      </c>
+      <c r="D125" s="24" t="s">
+        <v>567</v>
+      </c>
+      <c r="E125" s="24"/>
+      <c r="F125" s="24" t="s">
+        <v>568</v>
+      </c>
+      <c r="G125" s="24" t="s">
+        <v>569</v>
+      </c>
+      <c r="H125" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="I125" s="25"/>
+      <c r="J125" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B126" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C126" s="28" t="s">
+        <v>134</v>
+      </c>
+      <c r="D126" s="24" t="s">
+        <v>687</v>
+      </c>
+      <c r="E126" s="24"/>
+      <c r="F126" s="24" t="s">
+        <v>688</v>
+      </c>
+      <c r="G126" s="24" t="s">
+        <v>689</v>
+      </c>
+      <c r="H126" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I126" s="25"/>
+      <c r="J126" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B127" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C127" s="28" t="s">
+        <v>226</v>
+      </c>
+      <c r="D127" s="24" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E127" s="24"/>
+      <c r="F127" s="24" t="s">
+        <v>1055</v>
+      </c>
+      <c r="G127" s="24" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H127" s="24" t="s">
+        <v>225</v>
+      </c>
+      <c r="I127" s="25"/>
+      <c r="J127" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B128" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C128" s="28" t="s">
+        <v>102</v>
+      </c>
+      <c r="D128" s="24" t="s">
+        <v>600</v>
+      </c>
+      <c r="E128" s="24"/>
+      <c r="F128" s="24" t="s">
+        <v>601</v>
+      </c>
+      <c r="G128" s="24" t="s">
+        <v>602</v>
+      </c>
+      <c r="H128" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="I128" s="25"/>
+      <c r="J128" s="26" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B129" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C129" s="28" t="s">
+        <v>195</v>
+      </c>
+      <c r="D129" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/amazingspiderman.html","The Amazing Spider-Man *)")</f>
+        <v>The Amazing Spider-Man *)</v>
+      </c>
+      <c r="E129" s="24"/>
+      <c r="F129" s="24" t="s">
+        <v>939</v>
+      </c>
+      <c r="G129" s="24" t="s">
+        <v>940</v>
+      </c>
+      <c r="H129" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="I129" s="25"/>
+      <c r="J129" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B130" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C130" s="28" t="s">
+        <v>187</v>
+      </c>
+      <c r="D130" s="24" t="s">
+        <v>909</v>
+      </c>
+      <c r="E130" s="24"/>
+      <c r="F130" s="24" t="s">
+        <v>907</v>
+      </c>
+      <c r="G130" s="24" t="s">
+        <v>910</v>
+      </c>
+      <c r="H130" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="I130" s="25"/>
+      <c r="J130" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B131" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C131" s="28" t="s">
+        <v>152</v>
+      </c>
+      <c r="D131" s="24" t="s">
+        <v>798</v>
+      </c>
+      <c r="E131" s="24"/>
+      <c r="F131" s="24" t="s">
+        <v>799</v>
+      </c>
+      <c r="G131" s="24" t="s">
+        <v>800</v>
+      </c>
+      <c r="H131" s="24" t="s">
+        <v>163</v>
+      </c>
+      <c r="I131" s="25"/>
+      <c r="J131" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B132" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C132" s="28" t="s">
+        <v>146</v>
+      </c>
+      <c r="D132" s="24" t="s">
+        <v>728</v>
+      </c>
+      <c r="E132" s="24"/>
+      <c r="F132" s="24" t="s">
+        <v>729</v>
+      </c>
+      <c r="G132" s="24" t="s">
+        <v>730</v>
+      </c>
+      <c r="H132" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="I132" s="25"/>
+      <c r="J132" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B133" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C133" s="28" t="s">
+        <v>179</v>
+      </c>
+      <c r="D133" s="24" t="s">
+        <v>869</v>
+      </c>
+      <c r="E133" s="24"/>
+      <c r="F133" s="24" t="s">
+        <v>839</v>
+      </c>
+      <c r="G133" s="24" t="s">
+        <v>870</v>
+      </c>
+      <c r="H133" s="24" t="s">
+        <v>175</v>
+      </c>
+      <c r="I133" s="25"/>
+      <c r="J133" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B134" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C134" s="28" t="s">
+        <v>209</v>
+      </c>
+      <c r="D134" s="24" t="s">
+        <v>993</v>
+      </c>
+      <c r="E134" s="24"/>
+      <c r="F134" s="24" t="s">
+        <v>994</v>
+      </c>
+      <c r="G134" s="24" t="s">
+        <v>995</v>
+      </c>
+      <c r="H134" s="24" t="s">
+        <v>208</v>
+      </c>
+      <c r="I134" s="25"/>
+      <c r="J134" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B135" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C135" s="28" t="s">
+        <v>135</v>
+      </c>
+      <c r="D135" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/lostintranslation.html","Lost in Translation *)")</f>
+        <v>Lost in Translation *)</v>
+      </c>
+      <c r="E135" s="24"/>
+      <c r="F135" s="24" t="s">
+        <v>683</v>
+      </c>
+      <c r="G135" s="24" t="s">
+        <v>684</v>
+      </c>
+      <c r="H135" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I135" s="25"/>
+      <c r="J135" s="26" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B136" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C136" s="28" t="s">
+        <v>135</v>
+      </c>
+      <c r="D136" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/bluejasmine.html","Blue Jasmine *)")</f>
+        <v>Blue Jasmine *)</v>
+      </c>
+      <c r="E136" s="24"/>
+      <c r="F136" s="24" t="s">
+        <v>823</v>
+      </c>
+      <c r="G136" s="24" t="s">
+        <v>824</v>
+      </c>
+      <c r="H136" s="24" t="s">
+        <v>166</v>
+      </c>
+      <c r="I136" s="25"/>
+      <c r="J136" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B137" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C137" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="D137" s="24" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E137" s="24"/>
+      <c r="F137" s="24" t="s">
+        <v>1026</v>
+      </c>
+      <c r="G137" s="24" t="s">
+        <v>1027</v>
+      </c>
+      <c r="H137" s="24" t="s">
+        <v>219</v>
+      </c>
+      <c r="I137" s="25"/>
+      <c r="J137" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B138" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C138" s="28" t="s">
+        <v>104</v>
+      </c>
+      <c r="D138" s="24" t="s">
+        <v>612</v>
+      </c>
+      <c r="E138" s="24"/>
+      <c r="F138" s="24" t="s">
+        <v>613</v>
+      </c>
+      <c r="G138" s="24" t="s">
+        <v>614</v>
+      </c>
+      <c r="H138" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="I138" s="25"/>
+      <c r="J138" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B139" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C139" s="28" t="s">
+        <v>121</v>
+      </c>
+      <c r="D139" s="24" t="s">
+        <v>652</v>
+      </c>
+      <c r="E139" s="24"/>
+      <c r="F139" s="24" t="s">
+        <v>653</v>
+      </c>
+      <c r="G139" s="24" t="s">
+        <v>654</v>
+      </c>
+      <c r="H139" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="I139" s="25"/>
+      <c r="J139" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B140" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C140" s="28" t="s">
+        <v>121</v>
+      </c>
+      <c r="D140" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/dawnoftheplanetoftheapes.html","Dawn of the Planet of the Apes *)")</f>
+        <v>Dawn of the Planet of the Apes *)</v>
+      </c>
+      <c r="E140" s="24"/>
+      <c r="F140" s="24" t="s">
+        <v>911</v>
+      </c>
+      <c r="G140" s="24" t="s">
+        <v>912</v>
+      </c>
+      <c r="H140" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="I140" s="25"/>
+      <c r="J140" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B141" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C141" s="28" t="s">
+        <v>173</v>
+      </c>
+      <c r="D141" s="24" t="s">
+        <v>941</v>
+      </c>
+      <c r="E141" s="24"/>
+      <c r="F141" s="24" t="s">
+        <v>939</v>
+      </c>
+      <c r="G141" s="24" t="s">
+        <v>942</v>
+      </c>
+      <c r="H141" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="I141" s="25"/>
+      <c r="J141" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B142" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C142" s="28" t="s">
+        <v>147</v>
+      </c>
+      <c r="D142" s="24" t="s">
+        <v>731</v>
+      </c>
+      <c r="E142" s="24"/>
+      <c r="F142" s="24" t="s">
         <v>732</v>
       </c>
-      <c r="F89" s="24" t="s">
-[...2 lines deleted...]
-      <c r="G89" s="24" t="s">
+      <c r="G142" s="24" t="s">
         <v>733</v>
       </c>
-      <c r="H89" s="24" t="s">
-[...13 lines deleted...]
-      <c r="B90" s="27" t="s">
+      <c r="H142" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="I142" s="25"/>
+      <c r="J142" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B143" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C143" s="28" t="s">
+        <v>153</v>
+      </c>
+      <c r="D143" s="24" t="s">
+        <v>871</v>
+      </c>
+      <c r="E143" s="24"/>
+      <c r="F143" s="24" t="s">
+        <v>872</v>
+      </c>
+      <c r="G143" s="24" t="s">
+        <v>873</v>
+      </c>
+      <c r="H143" s="24" t="s">
+        <v>175</v>
+      </c>
+      <c r="I143" s="25"/>
+      <c r="J143" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B144" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C144" s="28" t="s">
+        <v>164</v>
+      </c>
+      <c r="D144" s="24" t="s">
+        <v>801</v>
+      </c>
+      <c r="E144" s="24"/>
+      <c r="F144" s="24" t="s">
+        <v>802</v>
+      </c>
+      <c r="G144" s="24" t="s">
+        <v>803</v>
+      </c>
+      <c r="H144" s="24" t="s">
+        <v>163</v>
+      </c>
+      <c r="I144" s="25"/>
+      <c r="J144" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B145" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C145" s="28" t="s">
+        <v>168</v>
+      </c>
+      <c r="D145" s="24" t="s">
+        <v>825</v>
+      </c>
+      <c r="E145" s="24"/>
+      <c r="F145" s="24" t="s">
+        <v>826</v>
+      </c>
+      <c r="G145" s="24" t="s">
+        <v>827</v>
+      </c>
+      <c r="H145" s="24" t="s">
+        <v>166</v>
+      </c>
+      <c r="I145" s="25"/>
+      <c r="J145" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B146" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C146" s="28" t="s">
+        <v>136</v>
+      </c>
+      <c r="D146" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/holiday.html","The Holiday *)")</f>
+        <v>The Holiday *)</v>
+      </c>
+      <c r="E146" s="24"/>
+      <c r="F146" s="24" t="s">
+        <v>690</v>
+      </c>
+      <c r="G146" s="24" t="s">
+        <v>691</v>
+      </c>
+      <c r="H146" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I146" s="25"/>
+      <c r="J146" s="26" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B147" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C147" s="28" t="s">
+        <v>185</v>
+      </c>
+      <c r="D147" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/sourcecode.html","Source Code *)")</f>
+        <v>Source Code *)</v>
+      </c>
+      <c r="E147" s="24"/>
+      <c r="F147" s="24" t="s">
+        <v>1028</v>
+      </c>
+      <c r="G147" s="24" t="s">
+        <v>1029</v>
+      </c>
+      <c r="H147" s="24" t="s">
+        <v>219</v>
+      </c>
+      <c r="I147" s="25"/>
+      <c r="J147" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B148" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C148" s="28" t="s">
+        <v>148</v>
+      </c>
+      <c r="D148" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/elujaarmastus.html","Elu ja armastus / Life and Love *)")</f>
+        <v>Elu ja armastus / Life and Love *)</v>
+      </c>
+      <c r="E148" s="24"/>
+      <c r="F148" s="24" t="s">
+        <v>734</v>
+      </c>
+      <c r="G148" s="24" t="s">
+        <v>735</v>
+      </c>
+      <c r="H148" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="I148" s="25"/>
+      <c r="J148" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B149" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C149" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="D149" s="24" t="s">
+        <v>632</v>
+      </c>
+      <c r="E149" s="24"/>
+      <c r="F149" s="24" t="s">
+        <v>633</v>
+      </c>
+      <c r="G149" s="24" t="s">
+        <v>634</v>
+      </c>
+      <c r="H149" s="24" t="s">
+        <v>111</v>
+      </c>
+      <c r="I149" s="25"/>
+      <c r="J149" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A150" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B150" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C150" s="28" t="s">
+        <v>154</v>
+      </c>
+      <c r="D150" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/cursa.html","Cursa *)")</f>
+        <v>Cursa *)</v>
+      </c>
+      <c r="E150" s="24"/>
+      <c r="F150" s="24" t="s">
+        <v>659</v>
+      </c>
+      <c r="G150" s="24" t="s">
+        <v>772</v>
+      </c>
+      <c r="H150" s="24" t="s">
+        <v>157</v>
+      </c>
+      <c r="I150" s="25"/>
+      <c r="J150" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A151" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B151" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C151" s="28" t="s">
+        <v>154</v>
+      </c>
+      <c r="D151" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/bohemianrhapsody.html","Bohemian Rhapsody *)")</f>
+        <v>Bohemian Rhapsody *)</v>
+      </c>
+      <c r="E151" s="24"/>
+      <c r="F151" s="24" t="s">
+        <v>874</v>
+      </c>
+      <c r="G151" s="24" t="s">
+        <v>875</v>
+      </c>
+      <c r="H151" s="24" t="s">
+        <v>175</v>
+      </c>
+      <c r="I151" s="25"/>
+      <c r="J151" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A152" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B152" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C152" s="28" t="s">
+        <v>169</v>
+      </c>
+      <c r="D152" s="24" t="s">
+        <v>828</v>
+      </c>
+      <c r="E152" s="24"/>
+      <c r="F152" s="24" t="s">
+        <v>829</v>
+      </c>
+      <c r="G152" s="24" t="s">
+        <v>830</v>
+      </c>
+      <c r="H152" s="24" t="s">
+        <v>166</v>
+      </c>
+      <c r="I152" s="25"/>
+      <c r="J152" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A153" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B153" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C153" s="28" t="s">
+        <v>196</v>
+      </c>
+      <c r="D153" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/greenbook.html","Green Book *)")</f>
+        <v>Green Book *)</v>
+      </c>
+      <c r="E153" s="24"/>
+      <c r="F153" s="24" t="s">
+        <v>943</v>
+      </c>
+      <c r="G153" s="24" t="s">
+        <v>944</v>
+      </c>
+      <c r="H153" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="I153" s="25"/>
+      <c r="J153" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A154" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B154" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C154" s="28" t="s">
+        <v>227</v>
+      </c>
+      <c r="D154" s="24" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E154" s="24"/>
+      <c r="F154" s="24" t="s">
+        <v>1058</v>
+      </c>
+      <c r="G154" s="24" t="s">
+        <v>1059</v>
+      </c>
+      <c r="H154" s="24" t="s">
+        <v>225</v>
+      </c>
+      <c r="I154" s="25"/>
+      <c r="J154" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A155" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B155" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C155" s="28" t="s">
+        <v>122</v>
+      </c>
+      <c r="D155" s="24" t="s">
+        <v>655</v>
+      </c>
+      <c r="E155" s="24"/>
+      <c r="F155" s="24" t="s">
+        <v>656</v>
+      </c>
+      <c r="G155" s="24" t="s">
+        <v>657</v>
+      </c>
+      <c r="H155" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="I155" s="25"/>
+      <c r="J155" s="26" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A156" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B156" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C156" s="28" t="s">
+        <v>137</v>
+      </c>
+      <c r="D156" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/thehulk.html","The Hulk *)")</f>
+        <v>The Hulk *)</v>
+      </c>
+      <c r="E156" s="24"/>
+      <c r="F156" s="24" t="s">
+        <v>692</v>
+      </c>
+      <c r="G156" s="24" t="s">
+        <v>693</v>
+      </c>
+      <c r="H156" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I156" s="25"/>
+      <c r="J156" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B157" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C157" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="C90" s="28" t="s">
-[...80 lines deleted...]
-      <c r="H92" s="24" t="s">
+      <c r="D157" s="24" t="s">
+        <v>573</v>
+      </c>
+      <c r="E157" s="24"/>
+      <c r="F157" s="24" t="s">
+        <v>574</v>
+      </c>
+      <c r="G157" s="24" t="s">
+        <v>575</v>
+      </c>
+      <c r="H157" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="I157" s="25"/>
+      <c r="J157" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B158" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C158" s="28" t="s">
+        <v>96</v>
+      </c>
+      <c r="D158" s="24" t="s">
+        <v>913</v>
+      </c>
+      <c r="E158" s="24"/>
+      <c r="F158" s="24" t="s">
+        <v>914</v>
+      </c>
+      <c r="G158" s="24" t="s">
+        <v>915</v>
+      </c>
+      <c r="H158" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="I158" s="25"/>
+      <c r="J158" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A159" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B159" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C159" s="28" t="s">
+        <v>114</v>
+      </c>
+      <c r="D159" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/nuntainbasarabia.html","Nuntă în Basarabia *)")</f>
+        <v>Nuntă în Basarabia *)</v>
+      </c>
+      <c r="E159" s="24"/>
+      <c r="F159" s="24" t="s">
+        <v>633</v>
+      </c>
+      <c r="G159" s="24" t="s">
+        <v>635</v>
+      </c>
+      <c r="H159" s="24" t="s">
+        <v>111</v>
+      </c>
+      <c r="I159" s="25"/>
+      <c r="J159" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A160" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B160" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C160" s="28" t="s">
+        <v>114</v>
+      </c>
+      <c r="D160" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/duchess.html","The Duchess *)")</f>
+        <v>The Duchess *)</v>
+      </c>
+      <c r="E160" s="24"/>
+      <c r="F160" s="24" t="s">
         <v>736</v>
       </c>
-      <c r="I92" s="32" t="s">
+      <c r="G160" s="24" t="s">
         <v>737</v>
       </c>
-      <c r="J92" s="26" t="s">
-[...56 lines deleted...]
-      <c r="G94" s="24" t="s">
+      <c r="H160" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="I160" s="25"/>
+      <c r="J160" s="26" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A161" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B161" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C161" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D161" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/bacalaureat.html","Bacalaureat *)")</f>
+        <v>Bacalaureat *)</v>
+      </c>
+      <c r="E161" s="24"/>
+      <c r="F161" s="24" t="s">
+        <v>670</v>
+      </c>
+      <c r="G161" s="24" t="s">
+        <v>773</v>
+      </c>
+      <c r="H161" s="24" t="s">
+        <v>157</v>
+      </c>
+      <c r="I161" s="25"/>
+      <c r="J161" s="26" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A162" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B162" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C162" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D162" s="24" t="s">
+        <v>804</v>
+      </c>
+      <c r="E162" s="24"/>
+      <c r="F162" s="24" t="s">
+        <v>805</v>
+      </c>
+      <c r="G162" s="24" t="s">
+        <v>806</v>
+      </c>
+      <c r="H162" s="24" t="s">
+        <v>163</v>
+      </c>
+      <c r="I162" s="25"/>
+      <c r="J162" s="26" t="s">
         <v>566</v>
       </c>
-      <c r="H94" s="24" t="s">
-[...88 lines deleted...]
-      <c r="E97" s="24" t="s">
+    </row>
+    <row r="163" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A163" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B163" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C163" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D163" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/k19thewidowmaker.html","K-19: the Widowmaker *)")</f>
+        <v>K-19: the Widowmaker *)</v>
+      </c>
+      <c r="E163" s="24"/>
+      <c r="F163" s="24" t="s">
+        <v>974</v>
+      </c>
+      <c r="G163" s="24" t="s">
+        <v>975</v>
+      </c>
+      <c r="H163" s="24" t="s">
+        <v>202</v>
+      </c>
+      <c r="I163" s="25"/>
+      <c r="J163" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A164" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B164" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C164" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D164" s="24" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E164" s="24"/>
+      <c r="F164" s="24" t="s">
+        <v>755</v>
+      </c>
+      <c r="G164" s="24" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H164" s="24" t="s">
+        <v>225</v>
+      </c>
+      <c r="I164" s="25"/>
+      <c r="J164" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A165" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B165" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C165" s="28" t="s">
+        <v>211</v>
+      </c>
+      <c r="D165" s="24" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E165" s="24"/>
+      <c r="F165" s="24" t="s">
+        <v>1002</v>
+      </c>
+      <c r="G165" s="24" t="s">
+        <v>1003</v>
+      </c>
+      <c r="H165" s="24" t="s">
+        <v>86</v>
+      </c>
+      <c r="I165" s="25"/>
+      <c r="J165" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A166" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B166" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C166" s="28" t="s">
+        <v>180</v>
+      </c>
+      <c r="D166" s="24" t="s">
+        <v>876</v>
+      </c>
+      <c r="E166" s="24"/>
+      <c r="F166" s="24" t="s">
+        <v>877</v>
+      </c>
+      <c r="G166" s="24" t="s">
+        <v>878</v>
+      </c>
+      <c r="H166" s="24" t="s">
+        <v>175</v>
+      </c>
+      <c r="I166" s="25"/>
+      <c r="J166" s="26" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A167" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B167" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C167" s="28" t="s">
+        <v>197</v>
+      </c>
+      <c r="D167" s="24" t="s">
+        <v>945</v>
+      </c>
+      <c r="E167" s="24"/>
+      <c r="F167" s="24" t="s">
+        <v>946</v>
+      </c>
+      <c r="G167" s="24" t="s">
+        <v>947</v>
+      </c>
+      <c r="H167" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="I167" s="25"/>
+      <c r="J167" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A168" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B168" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C168" s="28" t="s">
+        <v>123</v>
+      </c>
+      <c r="D168" s="24" t="s">
+        <v>658</v>
+      </c>
+      <c r="E168" s="24"/>
+      <c r="F168" s="24" t="s">
+        <v>659</v>
+      </c>
+      <c r="G168" s="24" t="s">
+        <v>660</v>
+      </c>
+      <c r="H168" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="I168" s="25"/>
+      <c r="J168" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A169" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B169" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C169" s="28" t="s">
+        <v>94</v>
+      </c>
+      <c r="D169" s="24" t="s">
+        <v>916</v>
+      </c>
+      <c r="E169" s="24"/>
+      <c r="F169" s="24" t="s">
+        <v>917</v>
+      </c>
+      <c r="G169" s="24" t="s">
+        <v>918</v>
+      </c>
+      <c r="H169" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="I169" s="25"/>
+      <c r="J169" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A170" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B170" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C170" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="D170" s="24" t="s">
+        <v>694</v>
+      </c>
+      <c r="E170" s="24"/>
+      <c r="F170" s="24" t="s">
+        <v>695</v>
+      </c>
+      <c r="G170" s="24" t="s">
+        <v>696</v>
+      </c>
+      <c r="H170" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I170" s="25"/>
+      <c r="J170" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A171" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B171" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C171" s="28" t="s">
+        <v>149</v>
+      </c>
+      <c r="D171" s="24" t="s">
+        <v>738</v>
+      </c>
+      <c r="E171" s="24"/>
+      <c r="F171" s="24" t="s">
+        <v>739</v>
+      </c>
+      <c r="G171" s="24" t="s">
+        <v>740</v>
+      </c>
+      <c r="H171" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="I171" s="25"/>
+      <c r="J171" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A172" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B172" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C172" s="28" t="s">
+        <v>115</v>
+      </c>
+      <c r="D172" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/italiencele.html","Italiencele *)")</f>
+        <v>Italiencele *)</v>
+      </c>
+      <c r="E172" s="24"/>
+      <c r="F172" s="24" t="s">
+        <v>636</v>
+      </c>
+      <c r="G172" s="24" t="s">
+        <v>637</v>
+      </c>
+      <c r="H172" s="24" t="s">
+        <v>111</v>
+      </c>
+      <c r="I172" s="25"/>
+      <c r="J172" s="26" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A173" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B173" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C173" s="28" t="s">
+        <v>129</v>
+      </c>
+      <c r="D173" s="24" t="s">
+        <v>963</v>
+      </c>
+      <c r="E173" s="24"/>
+      <c r="F173" s="24" t="s">
+        <v>964</v>
+      </c>
+      <c r="G173" s="24" t="s">
+        <v>965</v>
+      </c>
+      <c r="H173" s="24" t="s">
+        <v>201</v>
+      </c>
+      <c r="I173" s="25"/>
+      <c r="J173" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A174" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B174" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C174" s="28" t="s">
+        <v>184</v>
+      </c>
+      <c r="D174" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/prestige.html","The Prestige *)")</f>
+        <v>The Prestige *)</v>
+      </c>
+      <c r="E174" s="24"/>
+      <c r="F174" s="24" t="s">
+        <v>1062</v>
+      </c>
+      <c r="G174" s="24" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H174" s="24" t="s">
+        <v>225</v>
+      </c>
+      <c r="I174" s="25"/>
+      <c r="J174" s="26" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A175" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B175" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C175" s="28" t="s">
+        <v>76</v>
+      </c>
+      <c r="D175" s="24" t="s">
+        <v>570</v>
+      </c>
+      <c r="E175" s="24"/>
+      <c r="F175" s="24" t="s">
+        <v>571</v>
+      </c>
+      <c r="G175" s="24" t="s">
+        <v>572</v>
+      </c>
+      <c r="H175" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="I175" s="25"/>
+      <c r="J175" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A176" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B176" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C176" s="28" t="s">
+        <v>76</v>
+      </c>
+      <c r="D176" s="24" t="s">
+        <v>788</v>
+      </c>
+      <c r="E176" s="24"/>
+      <c r="F176" s="24" t="s">
+        <v>789</v>
+      </c>
+      <c r="G176" s="24" t="s">
+        <v>790</v>
+      </c>
+      <c r="H176" s="24" t="s">
+        <v>162</v>
+      </c>
+      <c r="I176" s="25"/>
+      <c r="J176" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A177" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B177" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C177" s="28" t="s">
+        <v>76</v>
+      </c>
+      <c r="D177" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/hannibal.html","Hannibal *)")</f>
+        <v>Hannibal *)</v>
+      </c>
+      <c r="E177" s="24"/>
+      <c r="F177" s="24" t="s">
+        <v>697</v>
+      </c>
+      <c r="G177" s="24" t="s">
+        <v>807</v>
+      </c>
+      <c r="H177" s="24" t="s">
+        <v>163</v>
+      </c>
+      <c r="I177" s="25"/>
+      <c r="J177" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A178" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B178" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C178" s="28" t="s">
+        <v>188</v>
+      </c>
+      <c r="D178" s="24" t="s">
+        <v>919</v>
+      </c>
+      <c r="E178" s="24"/>
+      <c r="F178" s="24" t="s">
+        <v>920</v>
+      </c>
+      <c r="G178" s="24" t="s">
+        <v>921</v>
+      </c>
+      <c r="H178" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="I178" s="25"/>
+      <c r="J178" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A179" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B179" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C179" s="28" t="s">
+        <v>188</v>
+      </c>
+      <c r="D179" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/gonebabygone.html","Gone Baby Gone *)")</f>
+        <v>Gone Baby Gone *)</v>
+      </c>
+      <c r="E179" s="24"/>
+      <c r="F179" s="24" t="s">
+        <v>981</v>
+      </c>
+      <c r="G179" s="24" t="s">
+        <v>982</v>
+      </c>
+      <c r="H179" s="24" t="s">
+        <v>204</v>
+      </c>
+      <c r="I179" s="25"/>
+      <c r="J179" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A180" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B180" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C180" s="28" t="s">
+        <v>188</v>
+      </c>
+      <c r="D180" s="24" t="s">
+        <v>617</v>
+      </c>
+      <c r="E180" s="24"/>
+      <c r="F180" s="24" t="s">
+        <v>618</v>
+      </c>
+      <c r="G180" s="24" t="s">
         <v>619</v>
       </c>
-      <c r="F97" s="24" t="s">
-[...2710 lines deleted...]
-      </c>
       <c r="H180" s="24" t="s">
-        <v>625</v>
-[...3 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="I180" s="25"/>
       <c r="J180" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="13" t="s">
-        <v>503</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>352</v>
+      </c>
+      <c r="B181" s="33" t="s">
+        <v>15</v>
       </c>
       <c r="C181" s="28" t="s">
-        <v>14</v>
+        <v>124</v>
       </c>
       <c r="D181" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/padureaspanzuratilor.html","Pădurea spânzuraților *)")</f>
-[...4 lines deleted...]
-      </c>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/marocco.html","Marocco *)")</f>
+        <v>Marocco *)</v>
+      </c>
+      <c r="E181" s="24"/>
       <c r="F181" s="24" t="s">
-        <v>580</v>
+        <v>661</v>
       </c>
       <c r="G181" s="24" t="s">
-        <v>635</v>
+        <v>662</v>
       </c>
       <c r="H181" s="24" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="I181" s="25"/>
       <c r="J181" s="26" t="s">
-        <v>391</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="13" t="s">
-        <v>503</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>352</v>
+      </c>
+      <c r="B182" s="33" t="s">
+        <v>15</v>
       </c>
       <c r="C182" s="28" t="s">
-        <v>14</v>
-[...7 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="D182" s="24" t="s">
+        <v>774</v>
+      </c>
+      <c r="E182" s="24"/>
       <c r="F182" s="24" t="s">
         <v>659</v>
       </c>
       <c r="G182" s="24" t="s">
-        <v>660</v>
+        <v>775</v>
       </c>
       <c r="H182" s="24" t="s">
-        <v>642</v>
-[...3 lines deleted...]
-      </c>
+        <v>157</v>
+      </c>
+      <c r="I182" s="25"/>
       <c r="J182" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="13" t="s">
-        <v>503</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>352</v>
+      </c>
+      <c r="B183" s="33" t="s">
+        <v>15</v>
       </c>
       <c r="C183" s="28" t="s">
-        <v>14</v>
+        <v>138</v>
       </c>
       <c r="D183" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/artajuncu.html","Artă *)")</f>
-[...4 lines deleted...]
-      </c>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/gladiator.html","Gladiator *)")</f>
+        <v>Gladiator *)</v>
+      </c>
+      <c r="E183" s="24"/>
       <c r="F183" s="24" t="s">
-        <v>565</v>
+        <v>697</v>
       </c>
       <c r="G183" s="24" t="s">
-        <v>790</v>
+        <v>698</v>
       </c>
       <c r="H183" s="24" t="s">
-        <v>791</v>
-[...3 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="I183" s="25"/>
       <c r="J183" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="13" t="s">
-        <v>503</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>352</v>
+      </c>
+      <c r="B184" s="33" t="s">
+        <v>15</v>
       </c>
       <c r="C184" s="28" t="s">
-        <v>14</v>
-[...7 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="D184" s="24" t="s">
+        <v>741</v>
+      </c>
+      <c r="E184" s="24"/>
       <c r="F184" s="24" t="s">
-        <v>824</v>
+        <v>742</v>
       </c>
       <c r="G184" s="24" t="s">
-        <v>825</v>
+        <v>743</v>
       </c>
       <c r="H184" s="24" t="s">
-        <v>798</v>
-[...3 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="I184" s="25"/>
       <c r="J184" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="13" t="s">
-        <v>503</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>352</v>
+      </c>
+      <c r="B185" s="33" t="s">
+        <v>15</v>
       </c>
       <c r="C185" s="28" t="s">
-        <v>51</v>
+        <v>116</v>
       </c>
       <c r="D185" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/sonatadetoamna.html","Sonată de toamnă *)")</f>
-[...4 lines deleted...]
-      </c>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/03bypass.html","03 Bypass *)")</f>
+        <v>03 Bypass *)</v>
+      </c>
+      <c r="E185" s="24"/>
       <c r="F185" s="24" t="s">
-        <v>902</v>
+        <v>633</v>
       </c>
       <c r="G185" s="24" t="s">
-        <v>903</v>
+        <v>638</v>
       </c>
       <c r="H185" s="24" t="s">
-        <v>544</v>
-[...3 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="I185" s="25"/>
       <c r="J185" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="13" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>352</v>
+      </c>
+      <c r="B186" s="33" t="s">
+        <v>15</v>
       </c>
       <c r="C186" s="28" t="s">
-        <v>35</v>
+        <v>84</v>
       </c>
       <c r="D186" s="24" t="s">
-        <v>888</v>
-[...3 lines deleted...]
-      </c>
+        <v>879</v>
+      </c>
+      <c r="E186" s="24"/>
       <c r="F186" s="24" t="s">
-        <v>742</v>
+        <v>880</v>
       </c>
       <c r="G186" s="24" t="s">
-        <v>890</v>
+        <v>881</v>
       </c>
       <c r="H186" s="24" t="s">
-        <v>766</v>
-[...3 lines deleted...]
-      </c>
+        <v>175</v>
+      </c>
+      <c r="I186" s="25"/>
       <c r="J186" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="13" t="s">
-        <v>638</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>352</v>
+      </c>
+      <c r="B187" s="33" t="s">
+        <v>15</v>
       </c>
       <c r="C187" s="28" t="s">
-        <v>14</v>
-[...7 lines deleted...]
-      </c>
+        <v>1425</v>
+      </c>
+      <c r="D187" s="24" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E187" s="24"/>
       <c r="F187" s="24" t="s">
-        <v>580</v>
+        <v>1065</v>
       </c>
       <c r="G187" s="24" t="s">
-        <v>637</v>
+        <v>1066</v>
       </c>
       <c r="H187" s="24" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>225</v>
+      </c>
+      <c r="I187" s="25"/>
       <c r="J187" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="13" t="s">
-        <v>638</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>352</v>
+      </c>
+      <c r="B188" s="33" t="s">
+        <v>15</v>
       </c>
       <c r="C188" s="28" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="E188" s="24" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D188" s="24" t="s">
+        <v>960</v>
+      </c>
+      <c r="E188" s="24"/>
+      <c r="F188" s="24" t="s">
+        <v>961</v>
+      </c>
+      <c r="G188" s="24" t="s">
+        <v>962</v>
+      </c>
+      <c r="H188" s="24" t="s">
+        <v>200</v>
+      </c>
+      <c r="I188" s="25"/>
+      <c r="J188" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A189" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B189" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C189" s="28" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D189" s="24" t="s">
+        <v>966</v>
+      </c>
+      <c r="E189" s="24"/>
+      <c r="F189" s="24" t="s">
+        <v>967</v>
+      </c>
+      <c r="G189" s="24" t="s">
+        <v>968</v>
+      </c>
+      <c r="H189" s="24" t="s">
+        <v>201</v>
+      </c>
+      <c r="I189" s="25"/>
+      <c r="J189" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="190" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A190" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B190" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C190" s="28" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D190" s="24" t="s">
+        <v>744</v>
+      </c>
+      <c r="E190" s="24"/>
+      <c r="F190" s="24" t="s">
+        <v>745</v>
+      </c>
+      <c r="G190" s="24" t="s">
+        <v>746</v>
+      </c>
+      <c r="H190" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="I190" s="25"/>
+      <c r="J190" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A191" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B191" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C191" s="28" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D191" s="24" t="s">
+        <v>808</v>
+      </c>
+      <c r="E191" s="24"/>
+      <c r="F191" s="24" t="s">
+        <v>809</v>
+      </c>
+      <c r="G191" s="24" t="s">
+        <v>810</v>
+      </c>
+      <c r="H191" s="24" t="s">
+        <v>163</v>
+      </c>
+      <c r="I191" s="25"/>
+      <c r="J191" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A192" s="13" t="s">
+        <v>358</v>
+      </c>
+      <c r="B192" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="C192" s="28" t="s">
+        <v>158</v>
+      </c>
+      <c r="D192" s="24" t="s">
+        <v>776</v>
+      </c>
+      <c r="E192" s="24"/>
+      <c r="F192" s="24" t="s">
+        <v>653</v>
+      </c>
+      <c r="G192" s="24" t="s">
+        <v>777</v>
+      </c>
+      <c r="H192" s="24" t="s">
+        <v>157</v>
+      </c>
+      <c r="I192" s="25"/>
+      <c r="J192" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A193" s="13" t="s">
+        <v>358</v>
+      </c>
+      <c r="B193" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="C193" s="28" t="s">
+        <v>228</v>
+      </c>
+      <c r="D193" s="24" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E193" s="24"/>
+      <c r="F193" s="24" t="s">
+        <v>1058</v>
+      </c>
+      <c r="G193" s="24" t="s">
+        <v>1059</v>
+      </c>
+      <c r="H193" s="24" t="s">
+        <v>225</v>
+      </c>
+      <c r="I193" s="25"/>
+      <c r="J193" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A194" s="13" t="s">
+        <v>358</v>
+      </c>
+      <c r="B194" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="C194" s="28" t="s">
+        <v>170</v>
+      </c>
+      <c r="D194" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/straume.html","Straume / Flow *)")</f>
+        <v>Straume / Flow *)</v>
+      </c>
+      <c r="E194" s="24"/>
+      <c r="F194" s="24" t="s">
+        <v>831</v>
+      </c>
+      <c r="G194" s="24">
+        <v>0</v>
+      </c>
+      <c r="H194" s="24" t="s">
+        <v>166</v>
+      </c>
+      <c r="I194" s="25"/>
+      <c r="J194" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A195" s="13" t="s">
+        <v>358</v>
+      </c>
+      <c r="B195" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="C195" s="28" t="s">
+        <v>108</v>
+      </c>
+      <c r="D195" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/harrypotter4.html","Harry Potter and the Goblet of Fire *)")</f>
+        <v>Harry Potter and the Goblet of Fire *)</v>
+      </c>
+      <c r="E195" s="24"/>
+      <c r="F195" s="24" t="s">
+        <v>615</v>
+      </c>
+      <c r="G195" s="24" t="s">
+        <v>616</v>
+      </c>
+      <c r="H195" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="I195" s="25"/>
+      <c r="J195" s="26" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A196" s="13" t="s">
+        <v>358</v>
+      </c>
+      <c r="B196" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="C196" s="28" t="s">
+        <v>108</v>
+      </c>
+      <c r="D196" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/lordoftherings.html","The Lord of the Rings: Fellowship of the Ring *)")</f>
+        <v>The Lord of the Rings: Fellowship of the Ring *)</v>
+      </c>
+      <c r="E196" s="24"/>
+      <c r="F196" s="24" t="s">
+        <v>837</v>
+      </c>
+      <c r="G196" s="24" t="s">
+        <v>948</v>
+      </c>
+      <c r="H196" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="I196" s="25"/>
+      <c r="J196" s="26" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A197" s="13" t="s">
+        <v>358</v>
+      </c>
+      <c r="B197" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="C197" s="28" t="s">
+        <v>221</v>
+      </c>
+      <c r="D197" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/memoirsofageisha.html","Memoirs of a Geisha *)")</f>
+        <v>Memoirs of a Geisha *)</v>
+      </c>
+      <c r="E197" s="24"/>
+      <c r="F197" s="24" t="s">
+        <v>1030</v>
+      </c>
+      <c r="G197" s="24" t="s">
+        <v>1031</v>
+      </c>
+      <c r="H197" s="24" t="s">
+        <v>219</v>
+      </c>
+      <c r="I197" s="25"/>
+      <c r="J197" s="26" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A198" s="13" t="s">
+        <v>358</v>
+      </c>
+      <c r="B198" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="C198" s="28" t="s">
+        <v>125</v>
+      </c>
+      <c r="D198" s="24" t="s">
+        <v>663</v>
+      </c>
+      <c r="E198" s="24"/>
+      <c r="F198" s="24" t="s">
+        <v>664</v>
+      </c>
+      <c r="G198" s="24" t="s">
+        <v>665</v>
+      </c>
+      <c r="H198" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="I198" s="25"/>
+      <c r="J198" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A199" s="13" t="s">
+        <v>358</v>
+      </c>
+      <c r="B199" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="C199" s="28" t="s">
+        <v>150</v>
+      </c>
+      <c r="D199" s="24" t="s">
+        <v>738</v>
+      </c>
+      <c r="E199" s="24"/>
+      <c r="F199" s="24" t="s">
+        <v>739</v>
+      </c>
+      <c r="G199" s="24" t="s">
+        <v>740</v>
+      </c>
+      <c r="H199" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="I199" s="25"/>
+      <c r="J199" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A200" s="13" t="s">
+        <v>358</v>
+      </c>
+      <c r="B200" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="C200" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="D200" s="24" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E200" s="24"/>
+      <c r="F200" s="24" t="s">
+        <v>1055</v>
+      </c>
+      <c r="G200" s="24" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H200" s="24" t="s">
+        <v>225</v>
+      </c>
+      <c r="I200" s="25"/>
+      <c r="J200" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="201" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A201" s="13" t="s">
+        <v>358</v>
+      </c>
+      <c r="B201" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="C201" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="D201" s="24" t="s">
+        <v>699</v>
+      </c>
+      <c r="E201" s="24"/>
+      <c r="F201" s="24" t="s">
+        <v>700</v>
+      </c>
+      <c r="G201" s="24" t="s">
+        <v>701</v>
+      </c>
+      <c r="H201" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I201" s="25"/>
+      <c r="J201" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A202" s="13" t="s">
+        <v>358</v>
+      </c>
+      <c r="B202" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="C202" s="28" t="s">
+        <v>126</v>
+      </c>
+      <c r="D202" s="24" t="s">
+        <v>666</v>
+      </c>
+      <c r="E202" s="24"/>
+      <c r="F202" s="24" t="s">
+        <v>664</v>
+      </c>
+      <c r="G202" s="24" t="s">
+        <v>667</v>
+      </c>
+      <c r="H202" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="I202" s="25"/>
+      <c r="J202" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A203" s="13" t="s">
+        <v>358</v>
+      </c>
+      <c r="B203" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="C203" s="28" t="s">
+        <v>117</v>
+      </c>
+      <c r="D203" s="24" t="s">
         <v>639</v>
       </c>
-      <c r="F188" s="24" t="s">
+      <c r="E203" s="24"/>
+      <c r="F203" s="24" t="s">
         <v>640</v>
       </c>
-      <c r="G188" s="24" t="s">
+      <c r="G203" s="24" t="s">
         <v>641</v>
       </c>
-      <c r="H188" s="24" t="s">
-[...339 lines deleted...]
-      <c r="D200" s="24" t="s">
+      <c r="H203" s="24" t="s">
         <v>111</v>
       </c>
-      <c r="E200" s="24" t="s">
-[...109 lines deleted...]
-      </c>
+      <c r="I203" s="25"/>
       <c r="J203" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="13" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>358</v>
+      </c>
+      <c r="B204" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C204" s="28" t="s">
-        <v>24</v>
+        <v>80</v>
       </c>
       <c r="D204" s="24" t="s">
-        <v>102</v>
+        <v>573</v>
       </c>
       <c r="E204" s="24"/>
       <c r="F204" s="24" t="s">
-        <v>103</v>
+        <v>574</v>
       </c>
       <c r="G204" s="24" t="s">
-        <v>104</v>
+        <v>575</v>
       </c>
       <c r="H204" s="24" t="s">
-        <v>88</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I204" s="25"/>
       <c r="J204" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="205" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="13" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>358</v>
+      </c>
+      <c r="B205" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C205" s="28" t="s">
-        <v>14</v>
+        <v>80</v>
       </c>
       <c r="D205" s="24" t="s">
-        <v>98</v>
+        <v>976</v>
       </c>
       <c r="E205" s="24"/>
-      <c r="F205" s="24"/>
+      <c r="F205" s="24" t="s">
+        <v>664</v>
+      </c>
       <c r="G205" s="24" t="s">
-        <v>99</v>
+        <v>977</v>
       </c>
       <c r="H205" s="24" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>202</v>
+      </c>
+      <c r="I205" s="25"/>
       <c r="J205" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="206" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="13" t="s">
-        <v>449</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>358</v>
+      </c>
+      <c r="B206" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C206" s="28" t="s">
-        <v>14</v>
+        <v>151</v>
       </c>
       <c r="D206" s="24" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>741</v>
+      </c>
+      <c r="E206" s="24"/>
       <c r="F206" s="24" t="s">
-        <v>96</v>
+        <v>742</v>
       </c>
       <c r="G206" s="24" t="s">
-        <v>97</v>
+        <v>743</v>
       </c>
       <c r="H206" s="24" t="s">
-        <v>88</v>
-[...3 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="I206" s="25"/>
       <c r="J206" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="13" t="s">
-        <v>450</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>358</v>
+      </c>
+      <c r="B207" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C207" s="28" t="s">
-        <v>14</v>
-[...6 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="D207" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/paradisehills.html","Paradise Hills *)")</f>
+        <v>Paradise Hills *)</v>
+      </c>
+      <c r="E207" s="24"/>
       <c r="F207" s="24" t="s">
-        <v>82</v>
+        <v>832</v>
       </c>
       <c r="G207" s="24" t="s">
-        <v>83</v>
+        <v>833</v>
       </c>
       <c r="H207" s="24" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="I207" s="25"/>
       <c r="J207" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="13" t="s">
-        <v>450</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>358</v>
+      </c>
+      <c r="B208" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C208" s="28" t="s">
-        <v>14</v>
+        <v>145</v>
       </c>
       <c r="D208" s="24" t="s">
-        <v>90</v>
+        <v>1018</v>
       </c>
       <c r="E208" s="24"/>
       <c r="F208" s="24" t="s">
-        <v>91</v>
+        <v>895</v>
       </c>
       <c r="G208" s="24" t="s">
-        <v>92</v>
+        <v>1019</v>
       </c>
       <c r="H208" s="24" t="s">
-        <v>88</v>
-[...3 lines deleted...]
-      </c>
+        <v>219</v>
+      </c>
+      <c r="I208" s="25"/>
       <c r="J208" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="13" t="s">
-        <v>454</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>358</v>
+      </c>
+      <c r="B209" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C209" s="28" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="D209" s="24" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>567</v>
+      </c>
+      <c r="E209" s="24"/>
       <c r="F209" s="24" t="s">
-        <v>82</v>
+        <v>568</v>
       </c>
       <c r="G209" s="24" t="s">
-        <v>83</v>
+        <v>569</v>
       </c>
       <c r="H209" s="24" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I209" s="25"/>
       <c r="J209" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="13" t="s">
-        <v>454</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>358</v>
+      </c>
+      <c r="B210" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C210" s="28" t="s">
-        <v>14</v>
+        <v>140</v>
       </c>
       <c r="D210" s="24" t="s">
-        <v>84</v>
-[...3 lines deleted...]
-      </c>
+        <v>702</v>
+      </c>
+      <c r="E210" s="24"/>
       <c r="F210" s="24" t="s">
-        <v>86</v>
+        <v>703</v>
       </c>
       <c r="G210" s="24" t="s">
-        <v>87</v>
+        <v>704</v>
       </c>
       <c r="H210" s="24" t="s">
-        <v>88</v>
-[...3 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="I210" s="25"/>
       <c r="J210" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="13" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>358</v>
+      </c>
+      <c r="B211" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C211" s="28" t="s">
-        <v>14</v>
+        <v>140</v>
       </c>
       <c r="D211" s="24" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>778</v>
+      </c>
+      <c r="E211" s="24"/>
       <c r="F211" s="24" t="s">
-        <v>76</v>
+        <v>779</v>
       </c>
       <c r="G211" s="24" t="s">
-        <v>77</v>
+        <v>780</v>
       </c>
       <c r="H211" s="24" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>157</v>
+      </c>
+      <c r="I211" s="25"/>
       <c r="J211" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="13" t="s">
-        <v>495</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>358</v>
+      </c>
+      <c r="B212" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C212" s="28" t="s">
-        <v>14</v>
-[...6 lines deleted...]
-      </c>
+        <v>189</v>
+      </c>
+      <c r="D212" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/bigfish.html","Big Fish *)")</f>
+        <v>Big Fish *)</v>
+      </c>
+      <c r="E212" s="24"/>
       <c r="F212" s="24" t="s">
-        <v>76</v>
+        <v>922</v>
       </c>
       <c r="G212" s="24" t="s">
-        <v>77</v>
+        <v>923</v>
       </c>
       <c r="H212" s="24" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="I212" s="25"/>
       <c r="J212" s="26" t="s">
-        <v>385</v>
-[...34 lines deleted...]
-    <row r="215" spans="1:10" ht="11" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="213" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A213" s="13" t="s">
+        <v>358</v>
+      </c>
+      <c r="B213" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="C213" s="28" t="s">
+        <v>172</v>
+      </c>
+      <c r="D213" s="24" t="s">
+        <v>834</v>
+      </c>
+      <c r="E213" s="24"/>
+      <c r="F213" s="24" t="s">
+        <v>835</v>
+      </c>
+      <c r="G213" s="24" t="s">
+        <v>836</v>
+      </c>
+      <c r="H213" s="24" t="s">
+        <v>166</v>
+      </c>
+      <c r="I213" s="25"/>
+      <c r="J213" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A214" s="13" t="s">
+        <v>358</v>
+      </c>
+      <c r="B214" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="C214" s="28" t="s">
+        <v>203</v>
+      </c>
+      <c r="D214" s="24" t="s">
+        <v>969</v>
+      </c>
+      <c r="E214" s="24"/>
+      <c r="F214" s="24" t="s">
+        <v>640</v>
+      </c>
+      <c r="G214" s="24" t="s">
+        <v>970</v>
+      </c>
+      <c r="H214" s="24" t="s">
+        <v>202</v>
+      </c>
+      <c r="I214" s="25"/>
+      <c r="J214" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>358</v>
+      </c>
+      <c r="B215" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C215" s="28" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-        <v>The Forgotten *)</v>
+        <v>181</v>
+      </c>
+      <c r="D215" s="24" t="s">
+        <v>882</v>
       </c>
       <c r="E215" s="24"/>
       <c r="F215" s="24" t="s">
-        <v>1168</v>
+        <v>883</v>
       </c>
       <c r="G215" s="24" t="s">
-        <v>1169</v>
+        <v>884</v>
       </c>
       <c r="H215" s="24" t="s">
-        <v>214</v>
+        <v>175</v>
       </c>
       <c r="I215" s="25"/>
       <c r="J215" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="216" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>358</v>
+      </c>
+      <c r="B216" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C216" s="28" t="s">
-        <v>181</v>
-[...3 lines deleted...]
-        <v>In Time *)</v>
+        <v>152</v>
+      </c>
+      <c r="D216" s="24" t="s">
+        <v>747</v>
       </c>
       <c r="E216" s="24"/>
       <c r="F216" s="24" t="s">
-        <v>1050</v>
+        <v>748</v>
       </c>
       <c r="G216" s="24" t="s">
-        <v>1051</v>
+        <v>749</v>
       </c>
       <c r="H216" s="24" t="s">
-        <v>182</v>
+        <v>143</v>
       </c>
       <c r="I216" s="25"/>
       <c r="J216" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="217" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>358</v>
+      </c>
+      <c r="B217" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C217" s="28" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D217" s="24" t="s">
-        <v>1357</v>
+        <v>949</v>
       </c>
       <c r="E217" s="24"/>
       <c r="F217" s="24" t="s">
-        <v>1358</v>
+        <v>950</v>
       </c>
       <c r="G217" s="24" t="s">
-        <v>1359</v>
+        <v>951</v>
       </c>
       <c r="H217" s="24" t="s">
-        <v>252</v>
+        <v>77</v>
       </c>
       <c r="I217" s="25"/>
       <c r="J217" s="26" t="s">
-        <v>938</v>
+        <v>338</v>
       </c>
     </row>
     <row r="218" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>358</v>
+      </c>
+      <c r="B218" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C218" s="28" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>1201</v>
+        <v>127</v>
+      </c>
+      <c r="D218" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/amintiridinepocadeaur.html","Amintiri din Epoca de Aur (partea 1): Tovarăşi, frumoasă e viaţa! *)")</f>
+        <v>Amintiri din Epoca de Aur (partea 1): Tovarăşi, frumoasă e viaţa! *)</v>
       </c>
       <c r="E218" s="24"/>
       <c r="F218" s="24" t="s">
-        <v>1202</v>
+        <v>668</v>
       </c>
       <c r="G218" s="24" t="s">
-        <v>1203</v>
+        <v>669</v>
       </c>
       <c r="H218" s="24" t="s">
-        <v>221</v>
+        <v>120</v>
       </c>
       <c r="I218" s="25"/>
       <c r="J218" s="26" t="s">
-        <v>385</v>
+        <v>342</v>
       </c>
     </row>
     <row r="219" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>358</v>
+      </c>
+      <c r="B219" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C219" s="28" t="s">
-        <v>262</v>
-[...3 lines deleted...]
-        <v>Amintiri din Epoca de Aur (partea 1): Tovarăşi, frumoasă e viaţa! *)</v>
+        <v>222</v>
+      </c>
+      <c r="D219" s="24" t="s">
+        <v>1020</v>
       </c>
       <c r="E219" s="24"/>
       <c r="F219" s="24" t="s">
-        <v>1427</v>
+        <v>1021</v>
       </c>
       <c r="G219" s="24" t="s">
-        <v>1428</v>
+        <v>1022</v>
       </c>
       <c r="H219" s="24" t="s">
-        <v>263</v>
+        <v>219</v>
       </c>
       <c r="I219" s="25"/>
       <c r="J219" s="26" t="s">
-        <v>391</v>
+        <v>338</v>
       </c>
     </row>
     <row r="220" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>358</v>
+      </c>
+      <c r="B220" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C220" s="28" t="s">
-        <v>183</v>
-[...3 lines deleted...]
-        <v>Groundhog Day *)</v>
+        <v>135</v>
+      </c>
+      <c r="D220" s="24" t="s">
+        <v>795</v>
       </c>
       <c r="E220" s="24"/>
       <c r="F220" s="24" t="s">
-        <v>1052</v>
+        <v>796</v>
       </c>
       <c r="G220" s="24" t="s">
-        <v>1053</v>
+        <v>797</v>
       </c>
       <c r="H220" s="24" t="s">
-        <v>184</v>
+        <v>163</v>
       </c>
       <c r="I220" s="25"/>
       <c r="J220" s="26" t="s">
-        <v>938</v>
+        <v>338</v>
       </c>
     </row>
     <row r="221" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>358</v>
+      </c>
+      <c r="B221" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C221" s="28" t="s">
-        <v>183</v>
+        <v>118</v>
       </c>
       <c r="D221" s="24" t="s">
-        <v>1143</v>
+        <v>642</v>
       </c>
       <c r="E221" s="24"/>
       <c r="F221" s="24" t="s">
-        <v>1144</v>
+        <v>643</v>
       </c>
       <c r="G221" s="24" t="s">
-        <v>1145</v>
+        <v>644</v>
       </c>
       <c r="H221" s="24" t="s">
-        <v>206</v>
+        <v>111</v>
       </c>
       <c r="I221" s="25"/>
       <c r="J221" s="26" t="s">
-        <v>385</v>
+        <v>342</v>
       </c>
     </row>
     <row r="222" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>358</v>
+      </c>
+      <c r="B222" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C222" s="28" t="s">
-        <v>215</v>
+        <v>121</v>
       </c>
       <c r="D222" s="24" t="s">
-        <v>1170</v>
+        <v>705</v>
       </c>
       <c r="E222" s="24"/>
       <c r="F222" s="24" t="s">
-        <v>1171</v>
+        <v>706</v>
       </c>
       <c r="G222" s="24" t="s">
-        <v>1172</v>
+        <v>707</v>
       </c>
       <c r="H222" s="24" t="s">
-        <v>214</v>
+        <v>99</v>
       </c>
       <c r="I222" s="25"/>
       <c r="J222" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="223" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>358</v>
+      </c>
+      <c r="B223" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C223" s="28" t="s">
-        <v>154</v>
+        <v>121</v>
       </c>
       <c r="D223" s="24" t="s">
-        <v>1243</v>
+        <v>1067</v>
       </c>
       <c r="E223" s="24"/>
       <c r="F223" s="24" t="s">
-        <v>1244</v>
+        <v>1068</v>
       </c>
       <c r="G223" s="24" t="s">
-        <v>1245</v>
+        <v>1069</v>
       </c>
       <c r="H223" s="24" t="s">
-        <v>134</v>
+        <v>225</v>
       </c>
       <c r="I223" s="25"/>
       <c r="J223" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="224" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>358</v>
+      </c>
+      <c r="B224" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C224" s="28" t="s">
-        <v>51</v>
+        <v>103</v>
       </c>
       <c r="D224" s="24" t="s">
-        <v>1360</v>
+        <v>597</v>
       </c>
       <c r="E224" s="24"/>
       <c r="F224" s="24" t="s">
-        <v>1361</v>
+        <v>598</v>
       </c>
       <c r="G224" s="24" t="s">
-        <v>1362</v>
+        <v>599</v>
       </c>
       <c r="H224" s="24" t="s">
-        <v>252</v>
+        <v>101</v>
       </c>
       <c r="I224" s="25"/>
       <c r="J224" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="225" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>358</v>
+      </c>
+      <c r="B225" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C225" s="28" t="s">
-        <v>185</v>
-[...3 lines deleted...]
-        <v>Young Hearts *)</v>
+        <v>103</v>
+      </c>
+      <c r="D225" s="24" t="s">
+        <v>781</v>
       </c>
       <c r="E225" s="24"/>
       <c r="F225" s="24" t="s">
-        <v>1054</v>
+        <v>659</v>
       </c>
       <c r="G225" s="24" t="s">
-        <v>1055</v>
+        <v>782</v>
       </c>
       <c r="H225" s="24" t="s">
-        <v>184</v>
+        <v>157</v>
       </c>
       <c r="I225" s="25"/>
       <c r="J225" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="226" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A226" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>358</v>
+      </c>
+      <c r="B226" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C226" s="28" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>1310</v>
+        <v>173</v>
+      </c>
+      <c r="D226" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/hobbit3.html","The Hobbit: The Battle of the Five Armies *)")</f>
+        <v>The Hobbit: The Battle of the Five Armies *)</v>
       </c>
       <c r="E226" s="24"/>
       <c r="F226" s="24" t="s">
-        <v>1311</v>
+        <v>837</v>
       </c>
       <c r="G226" s="24" t="s">
-        <v>1312</v>
+        <v>838</v>
       </c>
       <c r="H226" s="24" t="s">
-        <v>240</v>
+        <v>166</v>
       </c>
       <c r="I226" s="25"/>
       <c r="J226" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="227" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A227" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>358</v>
+      </c>
+      <c r="B227" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C227" s="28" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-        <v>Din dragoste cu cele mai bune intenţii *)</v>
+        <v>190</v>
+      </c>
+      <c r="D227" s="24" t="s">
+        <v>924</v>
       </c>
       <c r="E227" s="24"/>
       <c r="F227" s="24" t="s">
-        <v>992</v>
+        <v>911</v>
       </c>
       <c r="G227" s="24" t="s">
-        <v>1429</v>
+        <v>925</v>
       </c>
       <c r="H227" s="24" t="s">
-        <v>263</v>
+        <v>95</v>
       </c>
       <c r="I227" s="25"/>
       <c r="J227" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="228" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>358</v>
+      </c>
+      <c r="B228" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C228" s="28" t="s">
-        <v>248</v>
+        <v>182</v>
       </c>
       <c r="D228" s="24" t="s">
-        <v>1344</v>
+        <v>885</v>
       </c>
       <c r="E228" s="24"/>
       <c r="F228" s="24" t="s">
-        <v>1345</v>
+        <v>886</v>
       </c>
       <c r="G228" s="24" t="s">
-        <v>1346</v>
+        <v>887</v>
       </c>
       <c r="H228" s="24" t="s">
-        <v>143</v>
+        <v>175</v>
       </c>
       <c r="I228" s="25"/>
       <c r="J228" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="229" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>358</v>
+      </c>
+      <c r="B229" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C229" s="28" t="s">
-        <v>165</v>
-[...3 lines deleted...]
-        <v>Bacalaureat *)</v>
+        <v>212</v>
+      </c>
+      <c r="D229" s="24" t="s">
+        <v>1004</v>
       </c>
       <c r="E229" s="24"/>
       <c r="F229" s="24" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="G229" s="24" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="H229" s="24" t="s">
-        <v>166</v>
+        <v>86</v>
       </c>
       <c r="I229" s="25"/>
       <c r="J229" s="26" t="s">
-        <v>391</v>
+        <v>338</v>
       </c>
     </row>
     <row r="230" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>358</v>
+      </c>
+      <c r="B230" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C230" s="28" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>1246</v>
+        <v>128</v>
+      </c>
+      <c r="D230" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/amintiridinepocadeaur.html","Amintiri din Epoca de Aur (partea 2): Dragoste în timpul liber *)")</f>
+        <v>Amintiri din Epoca de Aur (partea 2): Dragoste în timpul liber *)</v>
       </c>
       <c r="E230" s="24"/>
       <c r="F230" s="24" t="s">
-        <v>1247</v>
+        <v>670</v>
       </c>
       <c r="G230" s="24" t="s">
-        <v>1248</v>
+        <v>671</v>
       </c>
       <c r="H230" s="24" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="I230" s="25"/>
       <c r="J230" s="26" t="s">
-        <v>385</v>
+        <v>342</v>
       </c>
     </row>
     <row r="231" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A231" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>358</v>
+      </c>
+      <c r="B231" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C231" s="28" t="s">
         <v>153</v>
       </c>
       <c r="D231" s="24" t="s">
-        <v>1394</v>
+        <v>744</v>
       </c>
       <c r="E231" s="24"/>
       <c r="F231" s="24" t="s">
-        <v>1395</v>
+        <v>745</v>
       </c>
       <c r="G231" s="24" t="s">
-        <v>1396</v>
+        <v>746</v>
       </c>
       <c r="H231" s="24" t="s">
-        <v>257</v>
+        <v>143</v>
       </c>
       <c r="I231" s="25"/>
       <c r="J231" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="232" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A232" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>358</v>
+      </c>
+      <c r="B232" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C232" s="28" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-        <v>Harry Potter and the Philosophal Stone *)</v>
+        <v>210</v>
+      </c>
+      <c r="D232" s="24" t="s">
+        <v>996</v>
       </c>
       <c r="E232" s="24"/>
       <c r="F232" s="24" t="s">
-        <v>985</v>
+        <v>997</v>
       </c>
       <c r="G232" s="24" t="s">
-        <v>986</v>
+        <v>998</v>
       </c>
       <c r="H232" s="24" t="s">
-        <v>164</v>
+        <v>208</v>
       </c>
       <c r="I232" s="25"/>
       <c r="J232" s="26" t="s">
-        <v>938</v>
+        <v>338</v>
       </c>
     </row>
     <row r="233" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A233" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>358</v>
+      </c>
+      <c r="B233" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C233" s="28" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-        <v>Ticket to Paradise *)</v>
+        <v>198</v>
+      </c>
+      <c r="D233" s="24" t="s">
+        <v>952</v>
       </c>
       <c r="E233" s="24"/>
       <c r="F233" s="24" t="s">
-        <v>1017</v>
+        <v>953</v>
       </c>
       <c r="G233" s="24" t="s">
-        <v>1018</v>
+        <v>954</v>
       </c>
       <c r="H233" s="24" t="s">
-        <v>150</v>
+        <v>77</v>
       </c>
       <c r="I233" s="25"/>
       <c r="J233" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="234" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A234" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>358</v>
+      </c>
+      <c r="B234" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C234" s="28" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>1304</v>
+        <v>223</v>
+      </c>
+      <c r="D234" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/hanna.html","Hanna *)")</f>
+        <v>Hanna *)</v>
       </c>
       <c r="E234" s="24"/>
       <c r="F234" s="24" t="s">
-        <v>1305</v>
+        <v>1032</v>
       </c>
       <c r="G234" s="24" t="s">
-        <v>1306</v>
+        <v>1033</v>
       </c>
       <c r="H234" s="24" t="s">
-        <v>239</v>
+        <v>219</v>
       </c>
       <c r="I234" s="25"/>
       <c r="J234" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="235" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A235" s="13" t="s">
-        <v>960</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>358</v>
+      </c>
+      <c r="B235" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C235" s="28" t="s">
         <v>148</v>
       </c>
       <c r="D235" s="24" t="s">
-        <v>957</v>
+        <v>1060</v>
       </c>
       <c r="E235" s="24"/>
       <c r="F235" s="24" t="s">
-        <v>958</v>
+        <v>755</v>
       </c>
       <c r="G235" s="24" t="s">
-        <v>959</v>
+        <v>1061</v>
       </c>
       <c r="H235" s="24" t="s">
-        <v>132</v>
+        <v>225</v>
       </c>
       <c r="I235" s="25"/>
       <c r="J235" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="236" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A236" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>358</v>
+      </c>
+      <c r="B236" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C236" s="28" t="s">
-        <v>186</v>
+        <v>154</v>
       </c>
       <c r="D236" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/hiverasokcho.html","Hiver à Sokcho *)")</f>
-        <v>Hiver à Sokcho *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/scaphandreetlepapillon.html","Le scaphandre et le papillon *)")</f>
+        <v>Le scaphandre et le papillon *)</v>
       </c>
       <c r="E236" s="24"/>
       <c r="F236" s="24" t="s">
-        <v>1056</v>
+        <v>750</v>
       </c>
       <c r="G236" s="24" t="s">
-        <v>1057</v>
+        <v>751</v>
       </c>
       <c r="H236" s="24" t="s">
-        <v>184</v>
+        <v>143</v>
       </c>
       <c r="I236" s="25"/>
       <c r="J236" s="26" t="s">
-        <v>385</v>
+        <v>752</v>
       </c>
     </row>
     <row r="237" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A237" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>358</v>
+      </c>
+      <c r="B237" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C237" s="28" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-        <v>True Blood (sezonul 1, 6 episoade) *)</v>
+        <v>154</v>
+      </c>
+      <c r="D237" s="24" t="s">
+        <v>600</v>
       </c>
       <c r="E237" s="24"/>
       <c r="F237" s="24" t="s">
-        <v>936</v>
+        <v>601</v>
       </c>
       <c r="G237" s="24" t="s">
-        <v>937</v>
+        <v>602</v>
       </c>
       <c r="H237" s="24" t="s">
-        <v>132</v>
+        <v>163</v>
       </c>
       <c r="I237" s="25"/>
       <c r="J237" s="26" t="s">
-        <v>938</v>
+        <v>603</v>
       </c>
     </row>
     <row r="238" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A238" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>358</v>
+      </c>
+      <c r="B238" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C238" s="28" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-        <v>Dawn of the Dead *)</v>
+        <v>100</v>
+      </c>
+      <c r="D238" s="24" t="s">
+        <v>604</v>
       </c>
       <c r="E238" s="24"/>
       <c r="F238" s="24" t="s">
-        <v>1122</v>
+        <v>605</v>
       </c>
       <c r="G238" s="24" t="s">
-        <v>1123</v>
+        <v>606</v>
       </c>
       <c r="H238" s="24" t="s">
-        <v>201</v>
+        <v>101</v>
       </c>
       <c r="I238" s="25"/>
       <c r="J238" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="239" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A239" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>358</v>
+      </c>
+      <c r="B239" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C239" s="28" t="s">
-        <v>146</v>
+        <v>100</v>
       </c>
       <c r="D239" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/pescuitsportiv.html","Pescuit sportiv *)")</f>
-        <v>Pescuit sportiv *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/monsieuraznavour.html","Monsieur Aznavour *)")</f>
+        <v>Monsieur Aznavour *)</v>
       </c>
       <c r="E239" s="24"/>
       <c r="F239" s="24" t="s">
-        <v>992</v>
+        <v>888</v>
       </c>
       <c r="G239" s="24" t="s">
-        <v>993</v>
+        <v>889</v>
       </c>
       <c r="H239" s="24" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="I239" s="25"/>
       <c r="J239" s="26" t="s">
-        <v>679</v>
+        <v>338</v>
       </c>
     </row>
     <row r="240" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A240" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>358</v>
+      </c>
+      <c r="B240" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C240" s="28" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>1058</v>
+        <v>28</v>
+      </c>
+      <c r="D240" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/downtonabbeyanewera.html","Downton Abbey: A New Era *)")</f>
+        <v>Downton Abbey: A New Era *)</v>
       </c>
       <c r="E240" s="24"/>
       <c r="F240" s="24" t="s">
-        <v>1059</v>
+        <v>839</v>
       </c>
       <c r="G240" s="24" t="s">
-        <v>1060</v>
+        <v>840</v>
       </c>
       <c r="H240" s="24" t="s">
-        <v>184</v>
+        <v>166</v>
       </c>
       <c r="I240" s="25"/>
       <c r="J240" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="241" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A241" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>358</v>
+      </c>
+      <c r="B241" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C241" s="28" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>1307</v>
+        <v>132</v>
+      </c>
+      <c r="D241" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/cardinalul.html","Cardinalul *)")</f>
+        <v>Cardinalul *)</v>
       </c>
       <c r="E241" s="24"/>
       <c r="F241" s="24" t="s">
-        <v>1308</v>
+        <v>678</v>
       </c>
       <c r="G241" s="24" t="s">
-        <v>1309</v>
+        <v>679</v>
       </c>
       <c r="H241" s="24" t="s">
-        <v>239</v>
+        <v>131</v>
       </c>
       <c r="I241" s="25"/>
       <c r="J241" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="242" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A242" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>358</v>
+      </c>
+      <c r="B242" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C242" s="28" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D242" s="24" t="s">
-        <v>1173</v>
+        <v>783</v>
       </c>
       <c r="E242" s="24"/>
       <c r="F242" s="24" t="s">
-        <v>1174</v>
+        <v>784</v>
       </c>
       <c r="G242" s="24" t="s">
-        <v>1175</v>
+        <v>785</v>
       </c>
       <c r="H242" s="24" t="s">
-        <v>214</v>
+        <v>157</v>
       </c>
       <c r="I242" s="25"/>
       <c r="J242" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="243" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A243" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>358</v>
+      </c>
+      <c r="B243" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C243" s="28" t="s">
-        <v>158</v>
-[...3 lines deleted...]
-        <v>Sleepy Hollow *)</v>
+        <v>191</v>
+      </c>
+      <c r="D243" s="24" t="s">
+        <v>926</v>
       </c>
       <c r="E243" s="24"/>
       <c r="F243" s="24" t="s">
-        <v>972</v>
+        <v>927</v>
       </c>
       <c r="G243" s="24" t="s">
-        <v>973</v>
+        <v>928</v>
       </c>
       <c r="H243" s="24" t="s">
-        <v>159</v>
+        <v>95</v>
       </c>
       <c r="I243" s="25"/>
       <c r="J243" s="26" t="s">
-        <v>391</v>
+        <v>338</v>
       </c>
     </row>
     <row r="244" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A244" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>358</v>
+      </c>
+      <c r="B244" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C244" s="28" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>1109</v>
+        <v>155</v>
+      </c>
+      <c r="D244" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/et.html","E.T. *)")</f>
+        <v>E.T. *)</v>
       </c>
       <c r="E244" s="24"/>
       <c r="F244" s="24" t="s">
-        <v>1110</v>
+        <v>610</v>
       </c>
       <c r="G244" s="24" t="s">
-        <v>1111</v>
+        <v>753</v>
       </c>
       <c r="H244" s="24" t="s">
-        <v>196</v>
+        <v>143</v>
       </c>
       <c r="I244" s="25"/>
       <c r="J244" s="26" t="s">
-        <v>385</v>
+        <v>342</v>
       </c>
     </row>
     <row r="245" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>358</v>
+      </c>
+      <c r="B245" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C245" s="28" t="s">
-        <v>1721</v>
+        <v>81</v>
       </c>
       <c r="D245" s="24" t="s">
-        <v>994</v>
+        <v>576</v>
       </c>
       <c r="E245" s="24"/>
       <c r="F245" s="24" t="s">
-        <v>995</v>
+        <v>577</v>
       </c>
       <c r="G245" s="24" t="s">
-        <v>996</v>
+        <v>578</v>
       </c>
       <c r="H245" s="24" t="s">
-        <v>166</v>
+        <v>77</v>
       </c>
       <c r="I245" s="25"/>
       <c r="J245" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="246" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A246" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>358</v>
+      </c>
+      <c r="B246" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C246" s="28" t="s">
-        <v>1722</v>
-[...3 lines deleted...]
-        <v>The Hulk *)</v>
+        <v>26</v>
+      </c>
+      <c r="D246" s="24" t="s">
+        <v>645</v>
       </c>
       <c r="E246" s="24"/>
       <c r="F246" s="24" t="s">
-        <v>1019</v>
+        <v>646</v>
       </c>
       <c r="G246" s="24" t="s">
-        <v>1020</v>
+        <v>647</v>
       </c>
       <c r="H246" s="24" t="s">
-        <v>150</v>
+        <v>111</v>
       </c>
       <c r="I246" s="25"/>
       <c r="J246" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="247" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A247" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>358</v>
+      </c>
+      <c r="B247" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C247" s="28" t="s">
-        <v>1723</v>
-[...2 lines deleted...]
-        <v>1397</v>
+        <v>26</v>
+      </c>
+      <c r="D247" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/worldwarz.html","World War Z *)")</f>
+        <v>World War Z *)</v>
       </c>
       <c r="E247" s="24"/>
       <c r="F247" s="24" t="s">
-        <v>1398</v>
+        <v>791</v>
       </c>
       <c r="G247" s="24" t="s">
-        <v>1399</v>
+        <v>792</v>
       </c>
       <c r="H247" s="24" t="s">
-        <v>257</v>
+        <v>162</v>
       </c>
       <c r="I247" s="25"/>
       <c r="J247" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="248" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A248" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>358</v>
+      </c>
+      <c r="B248" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C248" s="28" t="s">
-        <v>207</v>
-[...3 lines deleted...]
-        <v>Dirty Dancing *)</v>
+        <v>26</v>
+      </c>
+      <c r="D248" s="24" t="s">
+        <v>890</v>
       </c>
       <c r="E248" s="24"/>
       <c r="F248" s="24" t="s">
-        <v>1146</v>
+        <v>877</v>
       </c>
       <c r="G248" s="24" t="s">
-        <v>1147</v>
+        <v>878</v>
       </c>
       <c r="H248" s="24" t="s">
-        <v>206</v>
+        <v>175</v>
       </c>
       <c r="I248" s="25"/>
       <c r="J248" s="26" t="s">
-        <v>938</v>
+        <v>338</v>
       </c>
     </row>
     <row r="249" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>358</v>
+      </c>
+      <c r="B249" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C249" s="28" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>1400</v>
+        <v>26</v>
+      </c>
+      <c r="D249" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/taken.html","Taken *)")</f>
+        <v>Taken *)</v>
       </c>
       <c r="E249" s="24"/>
       <c r="F249" s="24" t="s">
-        <v>1401</v>
+        <v>999</v>
       </c>
       <c r="G249" s="24" t="s">
-        <v>1402</v>
+        <v>1000</v>
       </c>
       <c r="H249" s="24" t="s">
-        <v>257</v>
+        <v>208</v>
       </c>
       <c r="I249" s="25"/>
       <c r="J249" s="26" t="s">
-        <v>679</v>
+        <v>338</v>
       </c>
     </row>
     <row r="250" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A250" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>358</v>
+      </c>
+      <c r="B250" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C250" s="28" t="s">
-        <v>202</v>
+        <v>26</v>
       </c>
       <c r="D250" s="24" t="s">
-        <v>1124</v>
+        <v>1034</v>
       </c>
       <c r="E250" s="24"/>
       <c r="F250" s="24" t="s">
-        <v>1125</v>
+        <v>1035</v>
       </c>
       <c r="G250" s="24" t="s">
-        <v>1126</v>
+        <v>1036</v>
       </c>
       <c r="H250" s="24" t="s">
-        <v>201</v>
+        <v>219</v>
       </c>
       <c r="I250" s="25"/>
       <c r="J250" s="26" t="s">
-        <v>385</v>
+        <v>566</v>
       </c>
     </row>
     <row r="251" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A251" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>358</v>
+      </c>
+      <c r="B251" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C251" s="28" t="s">
-        <v>236</v>
+        <v>26</v>
       </c>
       <c r="D251" s="24" t="s">
-        <v>1281</v>
+        <v>1070</v>
       </c>
       <c r="E251" s="24"/>
       <c r="F251" s="24" t="s">
-        <v>1227</v>
+        <v>1071</v>
       </c>
       <c r="G251" s="24" t="s">
-        <v>1282</v>
+        <v>1072</v>
       </c>
       <c r="H251" s="24" t="s">
-        <v>132</v>
+        <v>225</v>
       </c>
       <c r="I251" s="25"/>
       <c r="J251" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="252" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A252" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>358</v>
+      </c>
+      <c r="B252" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C252" s="28" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>1363</v>
+        <v>214</v>
+      </c>
+      <c r="D252" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/calatorialuigruber.html","Călătoria lui Gruber *)")</f>
+        <v>Călătoria lui Gruber *)</v>
       </c>
       <c r="E252" s="24"/>
       <c r="F252" s="24" t="s">
-        <v>1364</v>
+        <v>1010</v>
       </c>
       <c r="G252" s="24" t="s">
-        <v>1365</v>
+        <v>1011</v>
       </c>
       <c r="H252" s="24" t="s">
-        <v>252</v>
+        <v>215</v>
       </c>
       <c r="I252" s="25"/>
       <c r="J252" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="253" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A253" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>358</v>
+      </c>
+      <c r="B253" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C253" s="28" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>1061</v>
+        <v>205</v>
+      </c>
+      <c r="D253" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/heist.html","Heist *)")</f>
+        <v>Heist *)</v>
       </c>
       <c r="E253" s="24"/>
       <c r="F253" s="24" t="s">
-        <v>1062</v>
+        <v>383</v>
       </c>
       <c r="G253" s="24" t="s">
-        <v>1063</v>
+        <v>983</v>
       </c>
       <c r="H253" s="24" t="s">
-        <v>184</v>
+        <v>204</v>
       </c>
       <c r="I253" s="25"/>
       <c r="J253" s="26" t="s">
-        <v>385</v>
+        <v>566</v>
       </c>
     </row>
     <row r="254" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A254" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>358</v>
+      </c>
+      <c r="B254" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C254" s="28" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D254" s="24" t="s">
-        <v>1403</v>
+        <v>929</v>
       </c>
       <c r="E254" s="24"/>
       <c r="F254" s="24" t="s">
-        <v>1404</v>
+        <v>930</v>
       </c>
       <c r="G254" s="24" t="s">
-        <v>1405</v>
+        <v>931</v>
       </c>
       <c r="H254" s="24" t="s">
-        <v>257</v>
+        <v>95</v>
       </c>
       <c r="I254" s="25"/>
       <c r="J254" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="255" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A255" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>358</v>
+      </c>
+      <c r="B255" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C255" s="28" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>32</v>
+      </c>
+      <c r="D255" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/stoker.html","Stoker *)")</f>
+        <v>Stoker *)</v>
       </c>
       <c r="E255" s="24"/>
       <c r="F255" s="24" t="s">
-        <v>1128</v>
+        <v>708</v>
       </c>
       <c r="G255" s="24" t="s">
-        <v>1129</v>
+        <v>709</v>
       </c>
       <c r="H255" s="24" t="s">
-        <v>201</v>
+        <v>99</v>
       </c>
       <c r="I255" s="25"/>
       <c r="J255" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="256" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A256" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>358</v>
+      </c>
+      <c r="B256" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C256" s="28" t="s">
-        <v>169</v>
-[...3 lines deleted...]
-        <v>The Last Showgirl *)</v>
+        <v>216</v>
+      </c>
+      <c r="D256" s="24" t="s">
+        <v>1015</v>
       </c>
       <c r="E256" s="24"/>
       <c r="F256" s="24" t="s">
-        <v>1283</v>
+        <v>1016</v>
       </c>
       <c r="G256" s="24" t="s">
-        <v>1284</v>
+        <v>1017</v>
       </c>
       <c r="H256" s="24" t="s">
-        <v>132</v>
+        <v>217</v>
       </c>
       <c r="I256" s="25"/>
       <c r="J256" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="257" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A257" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>358</v>
+      </c>
+      <c r="B257" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C257" s="28" t="s">
-        <v>137</v>
-[...3 lines deleted...]
-        <v>America's Sweethearts *)</v>
+        <v>149</v>
+      </c>
+      <c r="D257" s="24" t="s">
+        <v>754</v>
       </c>
       <c r="E257" s="24"/>
       <c r="F257" s="24" t="s">
-        <v>1316</v>
+        <v>755</v>
       </c>
       <c r="G257" s="24" t="s">
-        <v>1317</v>
+        <v>756</v>
       </c>
       <c r="H257" s="24" t="s">
-        <v>242</v>
+        <v>143</v>
       </c>
       <c r="I257" s="25"/>
       <c r="J257" s="26" t="s">
-        <v>938</v>
+        <v>342</v>
       </c>
     </row>
     <row r="258" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A258" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>358</v>
+      </c>
+      <c r="B258" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C258" s="28" t="s">
-        <v>230</v>
-[...3 lines deleted...]
-        <v>Big Fish *)</v>
+        <v>129</v>
+      </c>
+      <c r="D258" s="24" t="s">
+        <v>672</v>
       </c>
       <c r="E258" s="24"/>
       <c r="F258" s="24" t="s">
-        <v>972</v>
+        <v>673</v>
       </c>
       <c r="G258" s="24" t="s">
-        <v>1249</v>
+        <v>674</v>
       </c>
       <c r="H258" s="24" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="I258" s="25"/>
       <c r="J258" s="26" t="s">
-        <v>391</v>
+        <v>342</v>
       </c>
     </row>
     <row r="259" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A259" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>358</v>
+      </c>
+      <c r="B259" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C259" s="28" t="s">
-        <v>216</v>
-[...3 lines deleted...]
-        <v>The Maze Runner *)</v>
+        <v>76</v>
+      </c>
+      <c r="D259" s="24" t="s">
+        <v>579</v>
       </c>
       <c r="E259" s="24"/>
       <c r="F259" s="24" t="s">
-        <v>1176</v>
+        <v>580</v>
       </c>
       <c r="G259" s="24" t="s">
-        <v>1177</v>
+        <v>581</v>
       </c>
       <c r="H259" s="24" t="s">
-        <v>214</v>
+        <v>77</v>
       </c>
       <c r="I259" s="25"/>
       <c r="J259" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="260" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A260" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>358</v>
+      </c>
+      <c r="B260" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C260" s="28" t="s">
-        <v>216</v>
+        <v>76</v>
       </c>
       <c r="D260" s="24" t="s">
-        <v>1366</v>
+        <v>1046</v>
       </c>
       <c r="E260" s="24"/>
       <c r="F260" s="24" t="s">
-        <v>1367</v>
+        <v>1047</v>
       </c>
       <c r="G260" s="24" t="s">
-        <v>1368</v>
+        <v>1048</v>
       </c>
       <c r="H260" s="24" t="s">
-        <v>252</v>
+        <v>225</v>
       </c>
       <c r="I260" s="25"/>
       <c r="J260" s="26" t="s">
-        <v>385</v>
+        <v>342</v>
       </c>
     </row>
     <row r="261" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A261" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>358</v>
+      </c>
+      <c r="B261" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C261" s="28" t="s">
-        <v>264</v>
+        <v>183</v>
       </c>
       <c r="D261" s="24" t="s">
-        <v>1430</v>
+        <v>891</v>
       </c>
       <c r="E261" s="24"/>
       <c r="F261" s="24" t="s">
-        <v>1431</v>
+        <v>892</v>
       </c>
       <c r="G261" s="24" t="s">
-        <v>1432</v>
+        <v>893</v>
       </c>
       <c r="H261" s="24" t="s">
-        <v>263</v>
+        <v>175</v>
       </c>
       <c r="I261" s="25"/>
       <c r="J261" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="262" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A262" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>358</v>
+      </c>
+      <c r="B262" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C262" s="28" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>1021</v>
+        <v>183</v>
+      </c>
+      <c r="D262" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/captainphillips.html","Captain Phillips *)")</f>
+        <v>Captain Phillips *)</v>
       </c>
       <c r="E262" s="24"/>
       <c r="F262" s="24" t="s">
-        <v>1022</v>
+        <v>712</v>
       </c>
       <c r="G262" s="24" t="s">
-        <v>1023</v>
+        <v>1037</v>
       </c>
       <c r="H262" s="24" t="s">
-        <v>150</v>
+        <v>219</v>
       </c>
       <c r="I262" s="25"/>
       <c r="J262" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="263" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A263" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>358</v>
+      </c>
+      <c r="B263" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C263" s="28" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-        <v>Young Hearts *)</v>
+        <v>188</v>
+      </c>
+      <c r="D263" s="24" t="s">
+        <v>1012</v>
       </c>
       <c r="E263" s="24"/>
       <c r="F263" s="24" t="s">
-        <v>1054</v>
+        <v>1013</v>
       </c>
       <c r="G263" s="24" t="s">
-        <v>1055</v>
+        <v>1014</v>
       </c>
       <c r="H263" s="24" t="s">
-        <v>184</v>
+        <v>215</v>
       </c>
       <c r="I263" s="25"/>
       <c r="J263" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="264" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A264" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>358</v>
+      </c>
+      <c r="B264" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C264" s="28" t="s">
-        <v>259</v>
+        <v>88</v>
       </c>
       <c r="D264" s="24" t="s">
-        <v>1406</v>
+        <v>607</v>
       </c>
       <c r="E264" s="24"/>
       <c r="F264" s="24" t="s">
-        <v>1407</v>
+        <v>608</v>
       </c>
       <c r="G264" s="24" t="s">
-        <v>1408</v>
+        <v>609</v>
       </c>
       <c r="H264" s="24" t="s">
-        <v>257</v>
+        <v>101</v>
       </c>
       <c r="I264" s="25"/>
       <c r="J264" s="26" t="s">
-        <v>391</v>
+        <v>338</v>
       </c>
     </row>
     <row r="265" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A265" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>358</v>
+      </c>
+      <c r="B265" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C265" s="28" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>945</v>
+        <v>88</v>
+      </c>
+      <c r="D265" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/jerrymaguire.html","Jerry Maguire *)")</f>
+        <v>Jerry Maguire *)</v>
       </c>
       <c r="E265" s="24"/>
       <c r="F265" s="24" t="s">
-        <v>946</v>
+        <v>710</v>
       </c>
       <c r="G265" s="24" t="s">
-        <v>947</v>
+        <v>711</v>
       </c>
       <c r="H265" s="24" t="s">
-        <v>132</v>
+        <v>99</v>
       </c>
       <c r="I265" s="25"/>
       <c r="J265" s="26" t="s">
-        <v>385</v>
+        <v>342</v>
       </c>
     </row>
     <row r="266" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A266" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>358</v>
+      </c>
+      <c r="B266" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C266" s="28" t="s">
-        <v>222</v>
+        <v>112</v>
       </c>
       <c r="D266" s="24" t="s">
-        <v>1204</v>
+        <v>984</v>
       </c>
       <c r="E266" s="24"/>
       <c r="F266" s="24" t="s">
-        <v>1205</v>
+        <v>985</v>
       </c>
       <c r="G266" s="24" t="s">
-        <v>1206</v>
+        <v>986</v>
       </c>
       <c r="H266" s="24" t="s">
-        <v>221</v>
+        <v>204</v>
       </c>
       <c r="I266" s="25"/>
       <c r="J266" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="267" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A267" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>358</v>
+      </c>
+      <c r="B267" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C267" s="28" t="s">
-        <v>231</v>
+        <v>83</v>
       </c>
       <c r="D267" s="24" t="s">
-        <v>1250</v>
+        <v>582</v>
       </c>
       <c r="E267" s="24"/>
       <c r="F267" s="24" t="s">
-        <v>1251</v>
+        <v>583</v>
       </c>
       <c r="G267" s="24" t="s">
-        <v>1252</v>
+        <v>584</v>
       </c>
       <c r="H267" s="24" t="s">
-        <v>134</v>
+        <v>77</v>
       </c>
       <c r="I267" s="25"/>
       <c r="J267" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="268" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A268" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>358</v>
+      </c>
+      <c r="B268" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C268" s="28" t="s">
-        <v>265</v>
-[...3 lines deleted...]
-        <v>Nunta mută *)</v>
+        <v>84</v>
+      </c>
+      <c r="D268" s="24" t="s">
+        <v>585</v>
       </c>
       <c r="E268" s="24"/>
       <c r="F268" s="24" t="s">
-        <v>1433</v>
+        <v>586</v>
       </c>
       <c r="G268" s="24" t="s">
-        <v>1434</v>
+        <v>85</v>
       </c>
       <c r="H268" s="24" t="s">
-        <v>263</v>
+        <v>86</v>
       </c>
       <c r="I268" s="25"/>
       <c r="J268" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="269" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A269" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>358</v>
+      </c>
+      <c r="B269" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C269" s="28" t="s">
-        <v>237</v>
+        <v>84</v>
       </c>
       <c r="D269" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/thelordoftherings3.html","The Lord of the Rings: The Return of the King *)")</f>
-        <v>The Lord of the Rings: The Return of the King *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/epericolososporgersi.html","E pericoloso sporgersi *)")</f>
+        <v>E pericoloso sporgersi *)</v>
       </c>
       <c r="E269" s="24"/>
       <c r="F269" s="24" t="s">
-        <v>1189</v>
+        <v>786</v>
       </c>
       <c r="G269" s="24" t="s">
-        <v>1285</v>
+        <v>787</v>
       </c>
       <c r="H269" s="24" t="s">
-        <v>132</v>
+        <v>157</v>
       </c>
       <c r="I269" s="25"/>
       <c r="J269" s="26" t="s">
-        <v>938</v>
+        <v>342</v>
       </c>
     </row>
     <row r="270" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A270" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>358</v>
+      </c>
+      <c r="B270" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C270" s="28" t="s">
-        <v>188</v>
+        <v>84</v>
       </c>
       <c r="D270" s="24" t="s">
-        <v>1064</v>
+        <v>841</v>
       </c>
       <c r="E270" s="24"/>
       <c r="F270" s="24" t="s">
-        <v>1065</v>
+        <v>842</v>
       </c>
       <c r="G270" s="24" t="s">
-        <v>1066</v>
+        <v>843</v>
       </c>
       <c r="H270" s="24" t="s">
-        <v>184</v>
+        <v>166</v>
       </c>
       <c r="I270" s="25"/>
       <c r="J270" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="271" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A271" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>358</v>
+      </c>
+      <c r="B271" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C271" s="28" t="s">
-        <v>188</v>
-[...3 lines deleted...]
-        <v>Bohemian Rhapsody *)</v>
+        <v>119</v>
+      </c>
+      <c r="D271" s="24" t="s">
+        <v>648</v>
       </c>
       <c r="E271" s="24"/>
       <c r="F271" s="24" t="s">
-        <v>1253</v>
+        <v>627</v>
       </c>
       <c r="G271" s="24" t="s">
-        <v>1254</v>
+        <v>649</v>
       </c>
       <c r="H271" s="24" t="s">
-        <v>134</v>
+        <v>111</v>
       </c>
       <c r="I271" s="25"/>
       <c r="J271" s="26" t="s">
-        <v>385</v>
+        <v>566</v>
       </c>
     </row>
     <row r="272" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A272" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>358</v>
+      </c>
+      <c r="B272" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C272" s="28" t="s">
-        <v>44</v>
+        <v>165</v>
       </c>
       <c r="D272" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/marieantoinette.html","Marie Antoinette *)")</f>
-        <v>Marie Antoinette *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/pulpfiction.html","Pulp Fiction *)")</f>
+        <v>Pulp Fiction *)</v>
       </c>
       <c r="E272" s="24"/>
       <c r="F272" s="24" t="s">
-        <v>1369</v>
+        <v>811</v>
       </c>
       <c r="G272" s="24" t="s">
-        <v>1370</v>
+        <v>812</v>
       </c>
       <c r="H272" s="24" t="s">
-        <v>252</v>
+        <v>163</v>
       </c>
       <c r="I272" s="25"/>
       <c r="J272" s="26" t="s">
-        <v>385</v>
+        <v>342</v>
       </c>
     </row>
     <row r="273" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A273" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>358</v>
+      </c>
+      <c r="B273" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C273" s="28" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-        <v>E pericoloso sporgersi *)</v>
+        <v>1428</v>
+      </c>
+      <c r="D273" s="24" t="s">
+        <v>757</v>
       </c>
       <c r="E273" s="24"/>
       <c r="F273" s="24" t="s">
-        <v>997</v>
+        <v>758</v>
       </c>
       <c r="G273" s="24" t="s">
-        <v>998</v>
+        <v>759</v>
       </c>
       <c r="H273" s="24" t="s">
-        <v>166</v>
+        <v>143</v>
       </c>
       <c r="I273" s="25"/>
       <c r="J273" s="26" t="s">
-        <v>391</v>
+        <v>338</v>
       </c>
     </row>
     <row r="274" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A274" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>358</v>
+      </c>
+      <c r="B274" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C274" s="28" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-        <v>The Pirates! Band of Misfits *)</v>
+        <v>1429</v>
+      </c>
+      <c r="D274" s="24" t="s">
+        <v>955</v>
       </c>
       <c r="E274" s="24"/>
       <c r="F274" s="24" t="s">
-        <v>1207</v>
+        <v>956</v>
       </c>
       <c r="G274" s="24" t="s">
-        <v>1208</v>
+        <v>957</v>
       </c>
       <c r="H274" s="24" t="s">
-        <v>221</v>
+        <v>77</v>
       </c>
       <c r="I274" s="25"/>
       <c r="J274" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="275" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A275" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>358</v>
+      </c>
+      <c r="B275" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C275" s="28" t="s">
-        <v>243</v>
+        <v>1430</v>
       </c>
       <c r="D275" s="24" t="s">
-        <v>1318</v>
+        <v>894</v>
       </c>
       <c r="E275" s="24"/>
       <c r="F275" s="24" t="s">
-        <v>1319</v>
+        <v>895</v>
       </c>
       <c r="G275" s="24" t="s">
-        <v>1320</v>
+        <v>896</v>
       </c>
       <c r="H275" s="24" t="s">
-        <v>242</v>
+        <v>175</v>
       </c>
       <c r="I275" s="25"/>
       <c r="J275" s="26" t="s">
-        <v>938</v>
+        <v>338</v>
       </c>
     </row>
     <row r="276" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A276" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>358</v>
+      </c>
+      <c r="B276" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C276" s="28" t="s">
-        <v>189</v>
+        <v>1431</v>
       </c>
       <c r="D276" s="24" t="s">
-        <v>1067</v>
+        <v>620</v>
       </c>
       <c r="E276" s="24"/>
       <c r="F276" s="24" t="s">
-        <v>1068</v>
+        <v>621</v>
       </c>
       <c r="G276" s="24" t="s">
-        <v>1069</v>
+        <v>622</v>
       </c>
       <c r="H276" s="24" t="s">
-        <v>184</v>
+        <v>106</v>
       </c>
       <c r="I276" s="25"/>
       <c r="J276" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="277" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A277" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>358</v>
+      </c>
+      <c r="B277" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C277" s="28" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>1336</v>
+        <v>1432</v>
+      </c>
+      <c r="D277" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/tearsofthesun.html","Tears of the Sun *)")</f>
+        <v>Tears of the Sun *)</v>
       </c>
       <c r="E277" s="24"/>
       <c r="F277" s="24" t="s">
-        <v>1337</v>
+        <v>793</v>
       </c>
       <c r="G277" s="24" t="s">
-        <v>1338</v>
+        <v>794</v>
       </c>
       <c r="H277" s="24" t="s">
-        <v>247</v>
+        <v>162</v>
       </c>
       <c r="I277" s="25"/>
       <c r="J277" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="278" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A278" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>406</v>
+      </c>
+      <c r="B278" s="33" t="s">
+        <v>25</v>
       </c>
       <c r="C278" s="28" t="s">
-        <v>208</v>
+        <v>141</v>
       </c>
       <c r="D278" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/deruntergang.html","Der Untergang / Căderea *)")</f>
-        <v>Der Untergang / Căderea *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/jasonbourne.html","Jason Bourne *)")</f>
+        <v>Jason Bourne *)</v>
       </c>
       <c r="E278" s="24"/>
       <c r="F278" s="24" t="s">
-        <v>1148</v>
+        <v>712</v>
       </c>
       <c r="G278" s="24" t="s">
-        <v>1149</v>
+        <v>713</v>
       </c>
       <c r="H278" s="24" t="s">
-        <v>206</v>
+        <v>99</v>
       </c>
       <c r="I278" s="25"/>
       <c r="J278" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="279" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A279" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>406</v>
+      </c>
+      <c r="B279" s="33" t="s">
+        <v>25</v>
       </c>
       <c r="C279" s="28" t="s">
-        <v>224</v>
+        <v>156</v>
       </c>
       <c r="D279" s="24" t="s">
-        <v>1209</v>
+        <v>760</v>
       </c>
       <c r="E279" s="24"/>
       <c r="F279" s="24" t="s">
-        <v>1210</v>
+        <v>761</v>
       </c>
       <c r="G279" s="24" t="s">
-        <v>1211</v>
+        <v>762</v>
       </c>
       <c r="H279" s="24" t="s">
-        <v>221</v>
+        <v>143</v>
       </c>
       <c r="I279" s="25"/>
       <c r="J279" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="280" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A280" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>406</v>
+      </c>
+      <c r="B280" s="33" t="s">
+        <v>25</v>
       </c>
       <c r="C280" s="28" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>1371</v>
+        <v>156</v>
+      </c>
+      <c r="D280" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/her.html","Her *)")</f>
+        <v>Her *)</v>
       </c>
       <c r="E280" s="24"/>
       <c r="F280" s="24" t="s">
-        <v>1372</v>
+        <v>897</v>
       </c>
       <c r="G280" s="24" t="s">
-        <v>1373</v>
+        <v>898</v>
       </c>
       <c r="H280" s="24" t="s">
-        <v>252</v>
+        <v>175</v>
       </c>
       <c r="I280" s="25"/>
       <c r="J280" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="281" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A281" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>406</v>
+      </c>
+      <c r="B281" s="33" t="s">
+        <v>25</v>
       </c>
       <c r="C281" s="28" t="s">
         <v>174</v>
       </c>
-      <c r="D281" s="24" t="str">
-[...1 lines deleted...]
-        <v>The Fall *)</v>
+      <c r="D281" s="24" t="s">
+        <v>844</v>
       </c>
       <c r="E281" s="24"/>
       <c r="F281" s="24" t="s">
-        <v>1024</v>
+        <v>845</v>
       </c>
       <c r="G281" s="24" t="s">
-        <v>1025</v>
+        <v>846</v>
       </c>
       <c r="H281" s="24" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
       <c r="I281" s="25"/>
       <c r="J281" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="282" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A282" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>406</v>
+      </c>
+      <c r="B282" s="33" t="s">
+        <v>25</v>
       </c>
       <c r="C282" s="28" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>1112</v>
+        <v>110</v>
+      </c>
+      <c r="D282" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/marocco.html","Marocco *)")</f>
+        <v>Marocco *)</v>
       </c>
       <c r="E282" s="24"/>
       <c r="F282" s="24" t="s">
-        <v>1113</v>
+        <v>661</v>
       </c>
       <c r="G282" s="24" t="s">
-        <v>1114</v>
+        <v>662</v>
       </c>
       <c r="H282" s="24" t="s">
-        <v>198</v>
+        <v>111</v>
       </c>
       <c r="I282" s="25"/>
       <c r="J282" s="26" t="s">
-        <v>385</v>
+        <v>342</v>
       </c>
     </row>
     <row r="283" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A283" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>406</v>
+      </c>
+      <c r="B283" s="33" t="s">
+        <v>25</v>
       </c>
       <c r="C283" s="28" t="s">
-        <v>204</v>
-[...3 lines deleted...]
-        <v>Unbreakable *)</v>
+        <v>142</v>
+      </c>
+      <c r="D283" s="24" t="s">
+        <v>714</v>
       </c>
       <c r="E283" s="24"/>
       <c r="F283" s="24" t="s">
-        <v>1130</v>
+        <v>715</v>
       </c>
       <c r="G283" s="24" t="s">
-        <v>1131</v>
+        <v>716</v>
       </c>
       <c r="H283" s="24" t="s">
-        <v>201</v>
+        <v>99</v>
       </c>
       <c r="I283" s="25"/>
       <c r="J283" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="284" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A284" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>406</v>
+      </c>
+      <c r="B284" s="33" t="s">
+        <v>25</v>
       </c>
       <c r="C284" s="28" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="D284" s="24" t="s">
-        <v>1178</v>
+        <v>763</v>
       </c>
       <c r="E284" s="24"/>
       <c r="F284" s="24" t="s">
-        <v>1179</v>
+        <v>764</v>
       </c>
       <c r="G284" s="24" t="s">
-        <v>1180</v>
+        <v>765</v>
       </c>
       <c r="H284" s="24" t="s">
-        <v>214</v>
+        <v>143</v>
       </c>
       <c r="I284" s="25"/>
       <c r="J284" s="26" t="s">
-        <v>385</v>
+        <v>342</v>
       </c>
     </row>
     <row r="285" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A285" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>406</v>
+      </c>
+      <c r="B285" s="33" t="s">
+        <v>25</v>
       </c>
       <c r="C285" s="28" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>974</v>
+        <v>26</v>
+      </c>
+      <c r="D285" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/waroftheworlds.html","War of the Worlds *)")</f>
+        <v>War of the Worlds *)</v>
       </c>
       <c r="E285" s="24"/>
       <c r="F285" s="24" t="s">
-        <v>975</v>
+        <v>610</v>
       </c>
       <c r="G285" s="24" t="s">
-        <v>976</v>
+        <v>611</v>
       </c>
       <c r="H285" s="24" t="s">
-        <v>159</v>
+        <v>101</v>
       </c>
       <c r="I285" s="25"/>
       <c r="J285" s="26" t="s">
-        <v>679</v>
+        <v>603</v>
       </c>
     </row>
     <row r="286" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A286" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>406</v>
+      </c>
+      <c r="B286" s="33" t="s">
+        <v>25</v>
       </c>
       <c r="C286" s="28" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-        <v>Hairspray *)</v>
+        <v>26</v>
+      </c>
+      <c r="D286" s="24" t="s">
+        <v>1038</v>
       </c>
       <c r="E286" s="24"/>
       <c r="F286" s="24" t="s">
-        <v>1409</v>
+        <v>1039</v>
       </c>
       <c r="G286" s="24" t="s">
-        <v>1410</v>
+        <v>1040</v>
       </c>
       <c r="H286" s="24" t="s">
-        <v>257</v>
+        <v>219</v>
       </c>
       <c r="I286" s="25"/>
       <c r="J286" s="26" t="s">
-        <v>391</v>
+        <v>342</v>
       </c>
     </row>
     <row r="287" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A287" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>406</v>
+      </c>
+      <c r="B287" s="33" t="s">
+        <v>25</v>
       </c>
       <c r="C287" s="28" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-        <v>Challengers *)</v>
+        <v>213</v>
+      </c>
+      <c r="D287" s="24" t="s">
+        <v>1007</v>
       </c>
       <c r="E287" s="24"/>
       <c r="F287" s="24" t="s">
-        <v>1286</v>
+        <v>1008</v>
       </c>
       <c r="G287" s="24" t="s">
-        <v>1287</v>
+        <v>1009</v>
       </c>
       <c r="H287" s="24" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="I287" s="25"/>
       <c r="J287" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="288" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A288" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>406</v>
+      </c>
+      <c r="B288" s="33" t="s">
+        <v>25</v>
       </c>
       <c r="C288" s="28" t="s">
-        <v>46</v>
+        <v>206</v>
       </c>
       <c r="D288" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/juno.html","Juno *)")</f>
-        <v>Juno *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/dogpoopgirl.html","#dogpoopgirl *)")</f>
+        <v>#dogpoopgirl *)</v>
       </c>
       <c r="E288" s="24"/>
       <c r="F288" s="24" t="s">
-        <v>1070</v>
+        <v>987</v>
       </c>
       <c r="G288" s="24" t="s">
-        <v>1071</v>
+        <v>988</v>
       </c>
       <c r="H288" s="24" t="s">
-        <v>184</v>
+        <v>204</v>
       </c>
       <c r="I288" s="25"/>
       <c r="J288" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="289" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A289" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>406</v>
+      </c>
+      <c r="B289" s="33" t="s">
+        <v>25</v>
       </c>
       <c r="C289" s="28" t="s">
-        <v>215</v>
+        <v>193</v>
       </c>
       <c r="D289" s="24" t="str">
         <f>HYPERLINK("https://agenda.liternet.ro/cronici/creator.html","The Creator *)")</f>
         <v>The Creator *)</v>
       </c>
       <c r="E289" s="24"/>
       <c r="F289" s="24" t="s">
-        <v>1255</v>
+        <v>932</v>
       </c>
       <c r="G289" s="24" t="s">
-        <v>1256</v>
+        <v>933</v>
       </c>
       <c r="H289" s="24" t="s">
-        <v>134</v>
+        <v>95</v>
       </c>
       <c r="I289" s="25"/>
       <c r="J289" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="290" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A290" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>406</v>
+      </c>
+      <c r="B290" s="33" t="s">
+        <v>25</v>
       </c>
       <c r="C290" s="28" t="s">
-        <v>225</v>
-[...3 lines deleted...]
-        <v>Horton Hears a Who! *)</v>
+        <v>149</v>
+      </c>
+      <c r="D290" s="24" t="s">
+        <v>766</v>
       </c>
       <c r="E290" s="24"/>
       <c r="F290" s="24" t="s">
-        <v>1212</v>
+        <v>767</v>
       </c>
       <c r="G290" s="24" t="s">
-        <v>1213</v>
+        <v>768</v>
       </c>
       <c r="H290" s="24" t="s">
-        <v>221</v>
+        <v>143</v>
       </c>
       <c r="I290" s="25"/>
       <c r="J290" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="291" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A291" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>406</v>
+      </c>
+      <c r="B291" s="33" t="s">
+        <v>25</v>
       </c>
       <c r="C291" s="28" t="s">
-        <v>14</v>
+        <v>184</v>
       </c>
       <c r="D291" s="24" t="s">
-        <v>948</v>
+        <v>899</v>
       </c>
       <c r="E291" s="24"/>
       <c r="F291" s="24" t="s">
-        <v>949</v>
+        <v>900</v>
       </c>
       <c r="G291" s="24" t="s">
-        <v>950</v>
+        <v>901</v>
       </c>
       <c r="H291" s="24" t="s">
-        <v>136</v>
+        <v>175</v>
       </c>
       <c r="I291" s="25"/>
       <c r="J291" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="292" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A292" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>406</v>
+      </c>
+      <c r="B292" s="33" t="s">
+        <v>25</v>
       </c>
       <c r="C292" s="28" t="s">
+        <v>76</v>
+      </c>
+      <c r="D292" s="24" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E292" s="24"/>
+      <c r="F292" s="24" t="s">
+        <v>1013</v>
+      </c>
+      <c r="G292" s="24" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H292" s="24" t="s">
+        <v>217</v>
+      </c>
+      <c r="I292" s="25"/>
+      <c r="J292" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="293" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A293" s="13" t="s">
+        <v>406</v>
+      </c>
+      <c r="B293" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="C293" s="28" t="s">
+        <v>188</v>
+      </c>
+      <c r="D293" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/treikilometripanalacapatullumii.html","Trei kilometri până la capătul lumii *)")</f>
+        <v>Trei kilometri până la capătul lumii *)</v>
+      </c>
+      <c r="E293" s="24"/>
+      <c r="F293" s="24" t="s">
+        <v>661</v>
+      </c>
+      <c r="G293" s="24" t="s">
+        <v>989</v>
+      </c>
+      <c r="H293" s="24" t="s">
+        <v>204</v>
+      </c>
+      <c r="I293" s="25"/>
+      <c r="J293" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="294" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A294" s="13" t="s">
+        <v>406</v>
+      </c>
+      <c r="B294" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="C294" s="28" t="s">
+        <v>224</v>
+      </c>
+      <c r="D294" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/charliewilsonswar.html","Charlie Wilson's War *)")</f>
+        <v>Charlie Wilson's War *)</v>
+      </c>
+      <c r="E294" s="24"/>
+      <c r="F294" s="24" t="s">
+        <v>1041</v>
+      </c>
+      <c r="G294" s="24" t="s">
+        <v>1042</v>
+      </c>
+      <c r="H294" s="24" t="s">
+        <v>219</v>
+      </c>
+      <c r="I294" s="25"/>
+      <c r="J294" s="26" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="295" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A295" s="13" t="s">
+        <v>406</v>
+      </c>
+      <c r="B295" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="C295" s="28" t="s">
+        <v>88</v>
+      </c>
+      <c r="D295" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/toatalumeadinfamilianoastra.html","Toată lumea din familia noastră *)")</f>
+        <v>Toată lumea din familia noastră *)</v>
+      </c>
+      <c r="E295" s="24"/>
+      <c r="F295" s="24" t="s">
+        <v>1210</v>
+      </c>
+      <c r="G295" s="24" t="s">
+        <v>1211</v>
+      </c>
+      <c r="H295" s="24" t="s">
+        <v>111</v>
+      </c>
+      <c r="I295" s="25"/>
+      <c r="J295" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="296" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A296" s="13" t="s">
+        <v>406</v>
+      </c>
+      <c r="B296" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="C296" s="28" t="s">
+        <v>109</v>
+      </c>
+      <c r="D296" s="24" t="s">
+        <v>623</v>
+      </c>
+      <c r="E296" s="24"/>
+      <c r="F296" s="24" t="s">
+        <v>624</v>
+      </c>
+      <c r="G296" s="24" t="s">
+        <v>625</v>
+      </c>
+      <c r="H296" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="I296" s="25"/>
+      <c r="J296" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="297" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A297" s="13" t="s">
+        <v>406</v>
+      </c>
+      <c r="B297" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="C297" s="28" t="s">
+        <v>167</v>
+      </c>
+      <c r="D297" s="24" t="s">
+        <v>847</v>
+      </c>
+      <c r="E297" s="24"/>
+      <c r="F297" s="24" t="s">
+        <v>848</v>
+      </c>
+      <c r="G297" s="24" t="s">
+        <v>849</v>
+      </c>
+      <c r="H297" s="24" t="s">
+        <v>166</v>
+      </c>
+      <c r="I297" s="25"/>
+      <c r="J297" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="298" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A298" s="13" t="s">
+        <v>406</v>
+      </c>
+      <c r="B298" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="C298" s="28" t="s">
+        <v>199</v>
+      </c>
+      <c r="D298" s="24" t="s">
+        <v>958</v>
+      </c>
+      <c r="E298" s="24"/>
+      <c r="F298" s="24" t="s">
+        <v>867</v>
+      </c>
+      <c r="G298" s="24" t="s">
+        <v>959</v>
+      </c>
+      <c r="H298" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="I298" s="25"/>
+      <c r="J298" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="299" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A299" s="13" t="s">
+        <v>406</v>
+      </c>
+      <c r="B299" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="C299" s="28" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D299" s="24" t="s">
+        <v>934</v>
+      </c>
+      <c r="E299" s="24"/>
+      <c r="F299" s="24" t="s">
+        <v>935</v>
+      </c>
+      <c r="G299" s="24" t="s">
+        <v>936</v>
+      </c>
+      <c r="H299" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="I299" s="25"/>
+      <c r="J299" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="300" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A300" s="13" t="s">
+        <v>406</v>
+      </c>
+      <c r="B300" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="C300" s="28" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D300" s="24" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E300" s="24"/>
+      <c r="F300" s="24" t="s">
+        <v>1044</v>
+      </c>
+      <c r="G300" s="24" t="s">
+        <v>1045</v>
+      </c>
+      <c r="H300" s="24" t="s">
+        <v>219</v>
+      </c>
+      <c r="I300" s="25"/>
+      <c r="J300" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="301" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A301" s="13" t="s">
+        <v>406</v>
+      </c>
+      <c r="B301" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="C301" s="28" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D301" s="24" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E301" s="24"/>
+      <c r="F301" s="24" t="s">
+        <v>1065</v>
+      </c>
+      <c r="G301" s="24" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H301" s="24" t="s">
+        <v>225</v>
+      </c>
+      <c r="I301" s="25"/>
+      <c r="J301" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="302" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A302" s="13" t="s">
+        <v>406</v>
+      </c>
+      <c r="B302" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="C302" s="28" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D302" s="24" t="s">
+        <v>769</v>
+      </c>
+      <c r="E302" s="24"/>
+      <c r="F302" s="24" t="s">
+        <v>770</v>
+      </c>
+      <c r="G302" s="24" t="s">
+        <v>771</v>
+      </c>
+      <c r="H302" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="I302" s="25"/>
+      <c r="J302" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="303" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A303" s="13" t="s">
+        <v>406</v>
+      </c>
+      <c r="B303" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="C303" s="28" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D303" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/ceamaifericitafatadinlume.html","Cea mai fericită fată din lume *)")</f>
+        <v>Cea mai fericită fată din lume *)</v>
+      </c>
+      <c r="E303" s="24"/>
+      <c r="F303" s="24" t="s">
+        <v>1210</v>
+      </c>
+      <c r="G303" s="24" t="s">
+        <v>1212</v>
+      </c>
+      <c r="H303" s="24" t="s">
+        <v>111</v>
+      </c>
+      <c r="I303" s="25"/>
+      <c r="J303" s="26" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="304" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A304" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="B304" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="C304" s="28" t="s">
+        <v>232</v>
+      </c>
+      <c r="D304" s="24" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E304" s="24"/>
+      <c r="F304" s="24" t="s">
+        <v>1116</v>
+      </c>
+      <c r="G304" s="24" t="s">
+        <v>1117</v>
+      </c>
+      <c r="H304" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I304" s="25"/>
+      <c r="J304" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="305" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A305" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="B305" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="C305" s="28" t="s">
         <v>154</v>
       </c>
-      <c r="D292" s="24" t="str">
+      <c r="D305" s="24" t="s">
+        <v>788</v>
+      </c>
+      <c r="E305" s="24"/>
+      <c r="F305" s="24" t="s">
+        <v>789</v>
+      </c>
+      <c r="G305" s="24" t="s">
+        <v>790</v>
+      </c>
+      <c r="H305" s="24" t="s">
+        <v>162</v>
+      </c>
+      <c r="I305" s="25"/>
+      <c r="J305" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="306" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A306" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="B306" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="C306" s="28" t="s">
+        <v>154</v>
+      </c>
+      <c r="D306" s="24" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E306" s="24"/>
+      <c r="F306" s="24" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G306" s="24" t="s">
+        <v>1108</v>
+      </c>
+      <c r="H306" s="24" t="s">
+        <v>219</v>
+      </c>
+      <c r="I306" s="25"/>
+      <c r="J306" s="26" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="307" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A307" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="B307" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="C307" s="28" t="s">
+        <v>100</v>
+      </c>
+      <c r="D307" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/masterandcommander.html","Master &amp; Commander: the Far Side of the World *)")</f>
+        <v>Master &amp; Commander: the Far Side of the World *)</v>
+      </c>
+      <c r="E307" s="24"/>
+      <c r="F307" s="24" t="s">
+        <v>1124</v>
+      </c>
+      <c r="G307" s="24" t="s">
+        <v>1125</v>
+      </c>
+      <c r="H307" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="I307" s="25"/>
+      <c r="J307" s="26" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="308" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A308" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="B308" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="C308" s="28" t="s">
+        <v>227</v>
+      </c>
+      <c r="D308" s="24" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E308" s="24"/>
+      <c r="F308" s="24" t="s">
+        <v>1090</v>
+      </c>
+      <c r="G308" s="24" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H308" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="I308" s="25"/>
+      <c r="J308" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="309" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A309" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="B309" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="C309" s="28" t="s">
+        <v>230</v>
+      </c>
+      <c r="D309" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/red2.html","Red 2 *)")</f>
+        <v>Red 2 *)</v>
+      </c>
+      <c r="E309" s="24"/>
+      <c r="F309" s="24" t="s">
+        <v>1095</v>
+      </c>
+      <c r="G309" s="24" t="s">
+        <v>1096</v>
+      </c>
+      <c r="H309" s="24" t="s">
+        <v>166</v>
+      </c>
+      <c r="I309" s="25"/>
+      <c r="J309" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="310" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A310" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="B310" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="C310" s="28" t="s">
+        <v>230</v>
+      </c>
+      <c r="D310" s="24" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E310" s="24"/>
+      <c r="F310" s="24" t="s">
+        <v>1214</v>
+      </c>
+      <c r="G310" s="24" t="s">
+        <v>1215</v>
+      </c>
+      <c r="H310" s="24" t="s">
+        <v>111</v>
+      </c>
+      <c r="I310" s="25"/>
+      <c r="J310" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="311" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A311" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="B311" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="C311" s="28" t="s">
+        <v>110</v>
+      </c>
+      <c r="D311" s="24" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E311" s="24"/>
+      <c r="F311" s="24" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G311" s="24" t="s">
+        <v>1082</v>
+      </c>
+      <c r="H311" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="I311" s="25"/>
+      <c r="J311" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="312" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A312" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="B312" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="C312" s="28" t="s">
+        <v>233</v>
+      </c>
+      <c r="D312" s="24" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E312" s="24"/>
+      <c r="F312" s="24" t="s">
+        <v>1119</v>
+      </c>
+      <c r="G312" s="24" t="s">
+        <v>1120</v>
+      </c>
+      <c r="H312" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I312" s="25"/>
+      <c r="J312" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="313" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A313" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="B313" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="C313" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D313" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/captainphillips.html","Captain Phillips *)")</f>
+        <v>Captain Phillips *)</v>
+      </c>
+      <c r="E313" s="24"/>
+      <c r="F313" s="24" t="s">
+        <v>712</v>
+      </c>
+      <c r="G313" s="24" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H313" s="24" t="s">
+        <v>219</v>
+      </c>
+      <c r="I313" s="25"/>
+      <c r="J313" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="314" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A314" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="B314" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="C314" s="28" t="s">
+        <v>244</v>
+      </c>
+      <c r="D314" s="24" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E314" s="24"/>
+      <c r="F314" s="24" t="s">
+        <v>1214</v>
+      </c>
+      <c r="G314" s="24" t="s">
+        <v>1217</v>
+      </c>
+      <c r="H314" s="24" t="s">
+        <v>111</v>
+      </c>
+      <c r="I314" s="25"/>
+      <c r="J314" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="315" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A315" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="B315" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="C315" s="28" t="s">
+        <v>94</v>
+      </c>
+      <c r="D315" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/paycheck.html","Paycheck *)")</f>
+        <v>Paycheck *)</v>
+      </c>
+      <c r="E315" s="24"/>
+      <c r="F315" s="24" t="s">
+        <v>1073</v>
+      </c>
+      <c r="G315" s="24" t="s">
+        <v>1074</v>
+      </c>
+      <c r="H315" s="24" t="s">
+        <v>225</v>
+      </c>
+      <c r="I315" s="25"/>
+      <c r="J315" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="316" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A316" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="B316" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="C316" s="28" t="s">
+        <v>94</v>
+      </c>
+      <c r="D316" s="24" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E316" s="24"/>
+      <c r="F316" s="24" t="s">
+        <v>1104</v>
+      </c>
+      <c r="G316" s="24" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H316" s="24" t="s">
+        <v>225</v>
+      </c>
+      <c r="I316" s="25"/>
+      <c r="J316" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="317" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A317" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="B317" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="C317" s="28" t="s">
+        <v>205</v>
+      </c>
+      <c r="D317" s="24" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E317" s="24"/>
+      <c r="F317" s="24" t="s">
+        <v>1076</v>
+      </c>
+      <c r="G317" s="24" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H317" s="24" t="s">
+        <v>204</v>
+      </c>
+      <c r="I317" s="25"/>
+      <c r="J317" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="318" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A318" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="B318" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="C318" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="D318" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/stoker.html","Stoker *)")</f>
+        <v>Stoker *)</v>
+      </c>
+      <c r="E318" s="24"/>
+      <c r="F318" s="24" t="s">
+        <v>708</v>
+      </c>
+      <c r="G318" s="24" t="s">
+        <v>709</v>
+      </c>
+      <c r="H318" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I318" s="25"/>
+      <c r="J318" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="319" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A319" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="B319" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="C319" s="28" t="s">
+        <v>91</v>
+      </c>
+      <c r="D319" s="24" t="s">
+        <v>576</v>
+      </c>
+      <c r="E319" s="24"/>
+      <c r="F319" s="24" t="s">
+        <v>577</v>
+      </c>
+      <c r="G319" s="24" t="s">
+        <v>578</v>
+      </c>
+      <c r="H319" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="I319" s="25"/>
+      <c r="J319" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="320" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A320" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="B320" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="C320" s="28" t="s">
+        <v>149</v>
+      </c>
+      <c r="D320" s="24" t="s">
+        <v>607</v>
+      </c>
+      <c r="E320" s="24"/>
+      <c r="F320" s="24" t="s">
+        <v>608</v>
+      </c>
+      <c r="G320" s="24" t="s">
+        <v>609</v>
+      </c>
+      <c r="H320" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="I320" s="25"/>
+      <c r="J320" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="321" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A321" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="B321" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="C321" s="28" t="s">
+        <v>92</v>
+      </c>
+      <c r="D321" s="24" t="s">
+        <v>582</v>
+      </c>
+      <c r="E321" s="24"/>
+      <c r="F321" s="24" t="s">
+        <v>583</v>
+      </c>
+      <c r="G321" s="24" t="s">
+        <v>584</v>
+      </c>
+      <c r="H321" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="I321" s="25"/>
+      <c r="J321" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="322" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A322" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="B322" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="C322" s="28" t="s">
+        <v>231</v>
+      </c>
+      <c r="D322" s="24" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E322" s="24"/>
+      <c r="F322" s="24" t="s">
+        <v>1098</v>
+      </c>
+      <c r="G322" s="24" t="s">
+        <v>1099</v>
+      </c>
+      <c r="H322" s="24" t="s">
+        <v>166</v>
+      </c>
+      <c r="I322" s="25"/>
+      <c r="J322" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="323" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A323" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="B323" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="C323" s="28" t="s">
+        <v>76</v>
+      </c>
+      <c r="D323" s="24" t="s">
+        <v>955</v>
+      </c>
+      <c r="E323" s="24"/>
+      <c r="F323" s="24" t="s">
+        <v>956</v>
+      </c>
+      <c r="G323" s="24" t="s">
+        <v>957</v>
+      </c>
+      <c r="H323" s="24" t="s">
+        <v>175</v>
+      </c>
+      <c r="I323" s="25"/>
+      <c r="J323" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A324" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="B324" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="C324" s="28" t="s">
+        <v>76</v>
+      </c>
+      <c r="D324" s="24" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E324" s="24"/>
+      <c r="F324" s="24" t="s">
+        <v>1113</v>
+      </c>
+      <c r="G324" s="24" t="s">
+        <v>1114</v>
+      </c>
+      <c r="H324" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="I324" s="25"/>
+      <c r="J324" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A325" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="B325" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="C325" s="28" t="s">
+        <v>183</v>
+      </c>
+      <c r="D325" s="24" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E325" s="24"/>
+      <c r="F325" s="24" t="s">
+        <v>1084</v>
+      </c>
+      <c r="G325" s="24" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H325" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="I325" s="25"/>
+      <c r="J325" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A326" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="B326" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="C326" s="28" t="s">
+        <v>224</v>
+      </c>
+      <c r="D326" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/tailorofpanama.html","The Tailor of Panama *)")</f>
+        <v>The Tailor of Panama *)</v>
+      </c>
+      <c r="E326" s="24"/>
+      <c r="F326" s="24" t="s">
+        <v>1078</v>
+      </c>
+      <c r="G326" s="24" t="s">
+        <v>1079</v>
+      </c>
+      <c r="H326" s="24" t="s">
+        <v>204</v>
+      </c>
+      <c r="I326" s="25"/>
+      <c r="J326" s="26" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A327" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="B327" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="C327" s="28" t="s">
+        <v>109</v>
+      </c>
+      <c r="D327" s="24" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E327" s="24"/>
+      <c r="F327" s="24" t="s">
+        <v>1128</v>
+      </c>
+      <c r="G327" s="24" t="s">
+        <v>1129</v>
+      </c>
+      <c r="H327" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="I327" s="25"/>
+      <c r="J327" s="26" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A328" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="B328" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="C328" s="28" t="s">
+        <v>138</v>
+      </c>
+      <c r="D328" s="24" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E328" s="24"/>
+      <c r="F328" s="24" t="s">
+        <v>1110</v>
+      </c>
+      <c r="G328" s="24" t="s">
+        <v>1111</v>
+      </c>
+      <c r="H328" s="24" t="s">
+        <v>219</v>
+      </c>
+      <c r="I328" s="25"/>
+      <c r="J328" s="26" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A329" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="B329" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="C329" s="28" t="s">
+        <v>93</v>
+      </c>
+      <c r="D329" s="24" t="s">
+        <v>579</v>
+      </c>
+      <c r="E329" s="24"/>
+      <c r="F329" s="24" t="s">
+        <v>580</v>
+      </c>
+      <c r="G329" s="24" t="s">
+        <v>581</v>
+      </c>
+      <c r="H329" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="I329" s="25"/>
+      <c r="J329" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A330" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="B330" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="C330" s="28" t="s">
+        <v>93</v>
+      </c>
+      <c r="D330" s="24" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E330" s="24"/>
+      <c r="F330" s="24" t="s">
+        <v>1101</v>
+      </c>
+      <c r="G330" s="24" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H330" s="24" t="s">
+        <v>166</v>
+      </c>
+      <c r="I330" s="25"/>
+      <c r="J330" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A331" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="B331" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="C331" s="28" t="s">
+        <v>84</v>
+      </c>
+      <c r="D331" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/taken.html","Taken *)")</f>
+        <v>Taken *)</v>
+      </c>
+      <c r="E331" s="24"/>
+      <c r="F331" s="24" t="s">
+        <v>999</v>
+      </c>
+      <c r="G331" s="24" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H331" s="24" t="s">
+        <v>208</v>
+      </c>
+      <c r="I331" s="25"/>
+      <c r="J331" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A332" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="B332" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="C332" s="28" t="s">
+        <v>165</v>
+      </c>
+      <c r="D332" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/worldwarz.html","World War Z *)")</f>
+        <v>World War Z *)</v>
+      </c>
+      <c r="E332" s="24"/>
+      <c r="F332" s="24" t="s">
+        <v>791</v>
+      </c>
+      <c r="G332" s="24" t="s">
+        <v>792</v>
+      </c>
+      <c r="H332" s="24" t="s">
+        <v>162</v>
+      </c>
+      <c r="I332" s="25"/>
+      <c r="J332" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A333" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="B333" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="C333" s="28" t="s">
+        <v>229</v>
+      </c>
+      <c r="D333" s="24" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E333" s="24"/>
+      <c r="F333" s="24" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G333" s="24" t="s">
+        <v>1088</v>
+      </c>
+      <c r="H333" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="I333" s="25"/>
+      <c r="J333" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A334" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="B334" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="C334" s="28" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D334" s="24" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E334" s="24"/>
+      <c r="F334" s="24" t="s">
+        <v>1122</v>
+      </c>
+      <c r="G334" s="24" t="s">
+        <v>1123</v>
+      </c>
+      <c r="H334" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I334" s="25"/>
+      <c r="J334" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="335" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A335" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="B335" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="C335" s="28" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D335" s="24" t="s">
+        <v>234</v>
+      </c>
+      <c r="E335" s="24"/>
+      <c r="F335" s="24" t="s">
+        <v>610</v>
+      </c>
+      <c r="G335" s="24" t="s">
+        <v>1126</v>
+      </c>
+      <c r="H335" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="I335" s="25"/>
+      <c r="J335" s="26" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="336" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A336" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="B336" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="C336" s="28" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D336" s="24" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E336" s="24"/>
+      <c r="F336" s="24" t="s">
+        <v>1093</v>
+      </c>
+      <c r="G336" s="24" t="s">
+        <v>1094</v>
+      </c>
+      <c r="H336" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="I336" s="25"/>
+      <c r="J336" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="337" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A337" s="13" t="s">
+        <v>464</v>
+      </c>
+      <c r="B337" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C337" s="28" t="s">
+        <v>185</v>
+      </c>
+      <c r="D337" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/hiverasokcho.html","Hiver à Sokcho *)")</f>
+        <v>Hiver à Sokcho *)</v>
+      </c>
+      <c r="E337" s="24"/>
+      <c r="F337" s="24" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G337" s="24" t="s">
+        <v>1174</v>
+      </c>
+      <c r="H337" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="I337" s="25"/>
+      <c r="J337" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="338" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A338" s="13" t="s">
+        <v>464</v>
+      </c>
+      <c r="B338" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C338" s="28" t="s">
+        <v>148</v>
+      </c>
+      <c r="D338" s="24" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E338" s="24"/>
+      <c r="F338" s="24" t="s">
+        <v>1166</v>
+      </c>
+      <c r="G338" s="24" t="s">
+        <v>1167</v>
+      </c>
+      <c r="H338" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I338" s="25"/>
+      <c r="J338" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="339" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A339" s="13" t="s">
+        <v>464</v>
+      </c>
+      <c r="B339" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C339" s="28" t="s">
+        <v>154</v>
+      </c>
+      <c r="D339" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/bohemianrhapsody.html","Bohemian Rhapsody *)")</f>
+        <v>Bohemian Rhapsody *)</v>
+      </c>
+      <c r="E339" s="24"/>
+      <c r="F339" s="24" t="s">
+        <v>874</v>
+      </c>
+      <c r="G339" s="24" t="s">
+        <v>875</v>
+      </c>
+      <c r="H339" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="I339" s="25"/>
+      <c r="J339" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="340" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A340" s="13" t="s">
+        <v>464</v>
+      </c>
+      <c r="B340" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C340" s="28" t="s">
+        <v>236</v>
+      </c>
+      <c r="D340" s="24" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E340" s="24"/>
+      <c r="F340" s="24" t="s">
+        <v>867</v>
+      </c>
+      <c r="G340" s="24" t="s">
+        <v>1142</v>
+      </c>
+      <c r="H340" s="24" t="s">
+        <v>237</v>
+      </c>
+      <c r="I340" s="25"/>
+      <c r="J340" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="341" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A341" s="13" t="s">
+        <v>464</v>
+      </c>
+      <c r="B341" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C341" s="28" t="s">
+        <v>239</v>
+      </c>
+      <c r="D341" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/downwithlove.html","Down with Love *)")</f>
+        <v>Down with Love *)</v>
+      </c>
+      <c r="E341" s="24"/>
+      <c r="F341" s="24" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G341" s="24" t="s">
+        <v>1146</v>
+      </c>
+      <c r="H341" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="I341" s="25"/>
+      <c r="J341" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="342" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A342" s="13" t="s">
+        <v>464</v>
+      </c>
+      <c r="B342" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C342" s="28" t="s">
+        <v>96</v>
+      </c>
+      <c r="D342" s="24" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E342" s="24"/>
+      <c r="F342" s="24" t="s">
+        <v>1169</v>
+      </c>
+      <c r="G342" s="24" t="s">
+        <v>1170</v>
+      </c>
+      <c r="H342" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I342" s="25"/>
+      <c r="J342" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="343" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A343" s="13" t="s">
+        <v>464</v>
+      </c>
+      <c r="B343" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C343" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D343" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/terminator3.html","Terminator 3: Rise of the Machines *)")</f>
+        <v>Terminator 3: Rise of the Machines *)</v>
+      </c>
+      <c r="E343" s="24"/>
+      <c r="F343" s="24" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G343" s="24" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H343" s="24" t="s">
+        <v>162</v>
+      </c>
+      <c r="I343" s="25"/>
+      <c r="J343" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="344" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A344" s="13" t="s">
+        <v>464</v>
+      </c>
+      <c r="B344" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C344" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D344" s="24" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E344" s="24"/>
+      <c r="F344" s="24" t="s">
+        <v>1162</v>
+      </c>
+      <c r="G344" s="24" t="s">
+        <v>1163</v>
+      </c>
+      <c r="H344" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="I344" s="25"/>
+      <c r="J344" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="345" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A345" s="13" t="s">
+        <v>464</v>
+      </c>
+      <c r="B345" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C345" s="28" t="s">
+        <v>180</v>
+      </c>
+      <c r="D345" s="24" t="s">
+        <v>890</v>
+      </c>
+      <c r="E345" s="24"/>
+      <c r="F345" s="24" t="s">
+        <v>877</v>
+      </c>
+      <c r="G345" s="24" t="s">
+        <v>878</v>
+      </c>
+      <c r="H345" s="24" t="s">
+        <v>175</v>
+      </c>
+      <c r="I345" s="25"/>
+      <c r="J345" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="346" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A346" s="13" t="s">
+        <v>464</v>
+      </c>
+      <c r="B346" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C346" s="28" t="s">
+        <v>94</v>
+      </c>
+      <c r="D346" s="24" t="s">
+        <v>588</v>
+      </c>
+      <c r="E346" s="24"/>
+      <c r="F346" s="24" t="s">
+        <v>589</v>
+      </c>
+      <c r="G346" s="24" t="s">
+        <v>590</v>
+      </c>
+      <c r="H346" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="I346" s="25"/>
+      <c r="J346" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="347" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A347" s="13" t="s">
+        <v>464</v>
+      </c>
+      <c r="B347" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C347" s="28" t="s">
+        <v>94</v>
+      </c>
+      <c r="D347" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/syriana.html","Syriana *)")</f>
+        <v>Syriana *)</v>
+      </c>
+      <c r="E347" s="24"/>
+      <c r="F347" s="24" t="s">
+        <v>1155</v>
+      </c>
+      <c r="G347" s="24" t="s">
+        <v>1156</v>
+      </c>
+      <c r="H347" s="24" t="s">
+        <v>225</v>
+      </c>
+      <c r="I347" s="25"/>
+      <c r="J347" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="348" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A348" s="13" t="s">
+        <v>464</v>
+      </c>
+      <c r="B348" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C348" s="28" t="s">
+        <v>235</v>
+      </c>
+      <c r="D348" s="24" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E348" s="24"/>
+      <c r="F348" s="24" t="s">
+        <v>1131</v>
+      </c>
+      <c r="G348" s="24" t="s">
+        <v>1132</v>
+      </c>
+      <c r="H348" s="24" t="s">
+        <v>86</v>
+      </c>
+      <c r="I348" s="25"/>
+      <c r="J348" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="349" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A349" s="13" t="s">
+        <v>464</v>
+      </c>
+      <c r="B349" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C349" s="28" t="s">
+        <v>149</v>
+      </c>
+      <c r="D349" s="24" t="s">
+        <v>738</v>
+      </c>
+      <c r="E349" s="24"/>
+      <c r="F349" s="24" t="s">
+        <v>739</v>
+      </c>
+      <c r="G349" s="24" t="s">
+        <v>740</v>
+      </c>
+      <c r="H349" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="I349" s="25"/>
+      <c r="J349" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="350" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A350" s="13" t="s">
+        <v>464</v>
+      </c>
+      <c r="B350" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C350" s="28" t="s">
+        <v>76</v>
+      </c>
+      <c r="D350" s="24" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E350" s="24"/>
+      <c r="F350" s="24" t="s">
+        <v>1139</v>
+      </c>
+      <c r="G350" s="24" t="s">
+        <v>1140</v>
+      </c>
+      <c r="H350" s="24" t="s">
+        <v>201</v>
+      </c>
+      <c r="I350" s="25"/>
+      <c r="J350" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="351" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A351" s="13" t="s">
+        <v>464</v>
+      </c>
+      <c r="B351" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C351" s="28" t="s">
+        <v>76</v>
+      </c>
+      <c r="D351" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/aprairiehomecompanion.html","A Prairie Home Companion *)")</f>
+        <v>A Prairie Home Companion *)</v>
+      </c>
+      <c r="E351" s="24"/>
+      <c r="F351" s="24" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G351" s="24" t="s">
+        <v>1158</v>
+      </c>
+      <c r="H351" s="24" t="s">
+        <v>219</v>
+      </c>
+      <c r="I351" s="25"/>
+      <c r="J351" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="352" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A352" s="13" t="s">
+        <v>464</v>
+      </c>
+      <c r="B352" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C352" s="28" t="s">
+        <v>97</v>
+      </c>
+      <c r="D352" s="24" t="s">
+        <v>591</v>
+      </c>
+      <c r="E352" s="24"/>
+      <c r="F352" s="24" t="s">
+        <v>592</v>
+      </c>
+      <c r="G352" s="24" t="s">
+        <v>593</v>
+      </c>
+      <c r="H352" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="I352" s="25"/>
+      <c r="J352" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="353" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A353" s="13" t="s">
+        <v>464</v>
+      </c>
+      <c r="B353" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C353" s="28" t="s">
+        <v>240</v>
+      </c>
+      <c r="D353" s="24" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E353" s="24"/>
+      <c r="F353" s="24" t="s">
+        <v>1153</v>
+      </c>
+      <c r="G353" s="24" t="s">
+        <v>1154</v>
+      </c>
+      <c r="H353" s="24" t="s">
+        <v>162</v>
+      </c>
+      <c r="I353" s="25"/>
+      <c r="J353" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="354" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A354" s="13" t="s">
+        <v>464</v>
+      </c>
+      <c r="B354" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C354" s="28" t="s">
+        <v>224</v>
+      </c>
+      <c r="D354" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/1917.html","1917 *)")</f>
+        <v>1917 *)</v>
+      </c>
+      <c r="E354" s="24"/>
+      <c r="F354" s="24" t="s">
+        <v>1136</v>
+      </c>
+      <c r="G354" s="24" t="s">
+        <v>1137</v>
+      </c>
+      <c r="H354" s="24" t="s">
+        <v>204</v>
+      </c>
+      <c r="I354" s="25"/>
+      <c r="J354" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="355" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A355" s="13" t="s">
+        <v>464</v>
+      </c>
+      <c r="B355" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C355" s="28" t="s">
+        <v>109</v>
+      </c>
+      <c r="D355" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/rush.html","Rush *)")</f>
+        <v>Rush *)</v>
+      </c>
+      <c r="E355" s="24"/>
+      <c r="F355" s="24" t="s">
+        <v>1218</v>
+      </c>
+      <c r="G355" s="24" t="s">
+        <v>1219</v>
+      </c>
+      <c r="H355" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="I355" s="25"/>
+      <c r="J355" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="356" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A356" s="13" t="s">
+        <v>464</v>
+      </c>
+      <c r="B356" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C356" s="28" t="s">
+        <v>138</v>
+      </c>
+      <c r="D356" s="24" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E356" s="24"/>
+      <c r="F356" s="24" t="s">
+        <v>1071</v>
+      </c>
+      <c r="G356" s="24" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H356" s="24" t="s">
+        <v>225</v>
+      </c>
+      <c r="I356" s="25"/>
+      <c r="J356" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="357" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A357" s="13" t="s">
+        <v>464</v>
+      </c>
+      <c r="B357" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C357" s="28" t="s">
+        <v>138</v>
+      </c>
+      <c r="D357" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/slumdogmillionaire.html","Slumdog Millionaire *)")</f>
+        <v>Slumdog Millionaire *)</v>
+      </c>
+      <c r="E357" s="24"/>
+      <c r="F357" s="24" t="s">
+        <v>895</v>
+      </c>
+      <c r="G357" s="24" t="s">
+        <v>1175</v>
+      </c>
+      <c r="H357" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="I357" s="25"/>
+      <c r="J357" s="26" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="358" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A358" s="13" t="s">
+        <v>464</v>
+      </c>
+      <c r="B358" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C358" s="28" t="s">
+        <v>238</v>
+      </c>
+      <c r="D358" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/parthenope.html","Parthenope *)")</f>
+        <v>Parthenope *)</v>
+      </c>
+      <c r="E358" s="24"/>
+      <c r="F358" s="24" t="s">
+        <v>1143</v>
+      </c>
+      <c r="G358" s="24" t="s">
+        <v>1144</v>
+      </c>
+      <c r="H358" s="24" t="s">
+        <v>175</v>
+      </c>
+      <c r="I358" s="25"/>
+      <c r="J358" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="359" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A359" s="13" t="s">
+        <v>464</v>
+      </c>
+      <c r="B359" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C359" s="28" t="s">
+        <v>241</v>
+      </c>
+      <c r="D359" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/lobster.html","The Lobster *)")</f>
+        <v>The Lobster *)</v>
+      </c>
+      <c r="E359" s="24"/>
+      <c r="F359" s="24" t="s">
+        <v>1171</v>
+      </c>
+      <c r="G359" s="24" t="s">
+        <v>1172</v>
+      </c>
+      <c r="H359" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I359" s="25"/>
+      <c r="J359" s="26" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="360" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A360" s="13" t="s">
+        <v>464</v>
+      </c>
+      <c r="B360" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C360" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="D360" s="24" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E360" s="24"/>
+      <c r="F360" s="24" t="s">
+        <v>1134</v>
+      </c>
+      <c r="G360" s="24" t="s">
+        <v>1135</v>
+      </c>
+      <c r="H360" s="24" t="s">
+        <v>208</v>
+      </c>
+      <c r="I360" s="25"/>
+      <c r="J360" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="361" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A361" s="13" t="s">
+        <v>464</v>
+      </c>
+      <c r="B361" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C361" s="28" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D361" s="24" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E361" s="24"/>
+      <c r="F361" s="24" t="s">
+        <v>956</v>
+      </c>
+      <c r="G361" s="24" t="s">
+        <v>1160</v>
+      </c>
+      <c r="H361" s="24" t="s">
+        <v>219</v>
+      </c>
+      <c r="I361" s="25"/>
+      <c r="J361" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="362" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A362" s="13" t="s">
+        <v>464</v>
+      </c>
+      <c r="B362" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C362" s="28" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D362" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/minorityreport.html","Minority Report *)")</f>
+        <v>Minority Report *)</v>
+      </c>
+      <c r="E362" s="24"/>
+      <c r="F362" s="24" t="s">
+        <v>610</v>
+      </c>
+      <c r="G362" s="24" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H362" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="I362" s="25"/>
+      <c r="J362" s="26" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="363" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A363" s="13" t="s">
+        <v>464</v>
+      </c>
+      <c r="B363" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C363" s="28" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D363" s="24" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E363" s="24"/>
+      <c r="F363" s="24" t="s">
+        <v>1148</v>
+      </c>
+      <c r="G363" s="24" t="s">
+        <v>1149</v>
+      </c>
+      <c r="H363" s="24" t="s">
+        <v>163</v>
+      </c>
+      <c r="I363" s="25"/>
+      <c r="J363" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="364" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A364" s="13" t="s">
+        <v>464</v>
+      </c>
+      <c r="B364" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C364" s="28" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D364" s="24" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E364" s="24"/>
+      <c r="F364" s="24" t="s">
+        <v>1047</v>
+      </c>
+      <c r="G364" s="24" t="s">
+        <v>1048</v>
+      </c>
+      <c r="H364" s="24" t="s">
+        <v>225</v>
+      </c>
+      <c r="I364" s="25"/>
+      <c r="J364" s="26" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="365" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A365" s="13" t="s">
+        <v>374</v>
+      </c>
+      <c r="B365" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="C365" s="28" t="s">
+        <v>218</v>
+      </c>
+      <c r="D365" s="24" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E365" s="24"/>
+      <c r="F365" s="24" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G365" s="24" t="s">
+        <v>1184</v>
+      </c>
+      <c r="H365" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="I365" s="25"/>
+      <c r="J365" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="366" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A366" s="13" t="s">
+        <v>374</v>
+      </c>
+      <c r="B366" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="C366" s="28" t="s">
+        <v>245</v>
+      </c>
+      <c r="D366" s="24" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E366" s="24"/>
+      <c r="F366" s="24" t="s">
+        <v>1227</v>
+      </c>
+      <c r="G366" s="24" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H366" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I366" s="25"/>
+      <c r="J366" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="367" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A367" s="13" t="s">
+        <v>374</v>
+      </c>
+      <c r="B367" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="C367" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="D367" s="24" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E367" s="24"/>
+      <c r="F367" s="24" t="s">
+        <v>1221</v>
+      </c>
+      <c r="G367" s="24" t="s">
+        <v>1222</v>
+      </c>
+      <c r="H367" s="24" t="s">
+        <v>166</v>
+      </c>
+      <c r="I367" s="25"/>
+      <c r="J367" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="368" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A368" s="13" t="s">
+        <v>374</v>
+      </c>
+      <c r="B368" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="C368" s="28" t="s">
+        <v>156</v>
+      </c>
+      <c r="D368" s="24" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E368" s="24"/>
+      <c r="F368" s="24" t="s">
+        <v>1205</v>
+      </c>
+      <c r="G368" s="24" t="s">
+        <v>1206</v>
+      </c>
+      <c r="H368" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="I368" s="25"/>
+      <c r="J368" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="369" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A369" s="13" t="s">
+        <v>374</v>
+      </c>
+      <c r="B369" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="C369" s="28" t="s">
+        <v>156</v>
+      </c>
+      <c r="D369" s="24" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E369" s="24"/>
+      <c r="F369" s="24" t="s">
+        <v>1234</v>
+      </c>
+      <c r="G369" s="24" t="s">
+        <v>1235</v>
+      </c>
+      <c r="H369" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="I369" s="25"/>
+      <c r="J369" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="370" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A370" s="13" t="s">
+        <v>374</v>
+      </c>
+      <c r="B370" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="C370" s="28" t="s">
+        <v>242</v>
+      </c>
+      <c r="D370" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/spiderman2.html","Spider-Man 2 *)")</f>
+        <v>Spider-Man 2 *)</v>
+      </c>
+      <c r="E370" s="24"/>
+      <c r="F370" s="24" t="s">
+        <v>867</v>
+      </c>
+      <c r="G370" s="24" t="s">
+        <v>1181</v>
+      </c>
+      <c r="H370" s="24" t="s">
+        <v>237</v>
+      </c>
+      <c r="I370" s="25"/>
+      <c r="J370" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="371" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A371" s="13" t="s">
+        <v>374</v>
+      </c>
+      <c r="B371" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="C371" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="D371" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/creator.html","The Creator *)")</f>
+        <v>The Creator *)</v>
+      </c>
+      <c r="E371" s="24"/>
+      <c r="F371" s="24" t="s">
+        <v>932</v>
+      </c>
+      <c r="G371" s="24" t="s">
+        <v>933</v>
+      </c>
+      <c r="H371" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="I371" s="25"/>
+      <c r="J371" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="372" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A372" s="13" t="s">
+        <v>374</v>
+      </c>
+      <c r="B372" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="C372" s="28" t="s">
+        <v>239</v>
+      </c>
+      <c r="D372" s="24" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E372" s="24"/>
+      <c r="F372" s="24" t="s">
+        <v>1186</v>
+      </c>
+      <c r="G372" s="24" t="s">
+        <v>1187</v>
+      </c>
+      <c r="H372" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="I372" s="25"/>
+      <c r="J372" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="373" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A373" s="13" t="s">
+        <v>374</v>
+      </c>
+      <c r="B373" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="C373" s="28" t="s">
+        <v>159</v>
+      </c>
+      <c r="D373" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/requiem.html","Requiem *)")</f>
+        <v>Requiem *)</v>
+      </c>
+      <c r="E373" s="24"/>
+      <c r="F373" s="24" t="s">
+        <v>1229</v>
+      </c>
+      <c r="G373" s="24" t="s">
+        <v>1230</v>
+      </c>
+      <c r="H373" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I373" s="25"/>
+      <c r="J373" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="374" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A374" s="13" t="s">
+        <v>374</v>
+      </c>
+      <c r="B374" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="C374" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D374" s="24" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E374" s="24"/>
+      <c r="F374" s="24" t="s">
+        <v>1177</v>
+      </c>
+      <c r="G374" s="24" t="s">
+        <v>1178</v>
+      </c>
+      <c r="H374" s="24" t="s">
+        <v>202</v>
+      </c>
+      <c r="I374" s="25"/>
+      <c r="J374" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="375" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A375" s="13" t="s">
+        <v>374</v>
+      </c>
+      <c r="B375" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="C375" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D375" s="24" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E375" s="24"/>
+      <c r="F375" s="24" t="s">
+        <v>1194</v>
+      </c>
+      <c r="G375" s="24" t="s">
+        <v>1195</v>
+      </c>
+      <c r="H375" s="24" t="s">
+        <v>163</v>
+      </c>
+      <c r="I375" s="25"/>
+      <c r="J375" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="376" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A376" s="13" t="s">
+        <v>374</v>
+      </c>
+      <c r="B376" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="C376" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D376" s="24" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E376" s="24"/>
+      <c r="F376" s="24" t="s">
+        <v>1208</v>
+      </c>
+      <c r="G376" s="24" t="s">
+        <v>1209</v>
+      </c>
+      <c r="H376" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="I376" s="25"/>
+      <c r="J376" s="26" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="377" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A377" s="13" t="s">
+        <v>374</v>
+      </c>
+      <c r="B377" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="C377" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D377" s="24" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E377" s="24"/>
+      <c r="F377" s="24" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G377" s="24" t="s">
+        <v>1225</v>
+      </c>
+      <c r="H377" s="24" t="s">
+        <v>166</v>
+      </c>
+      <c r="I377" s="25"/>
+      <c r="J377" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="378" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A378" s="13" t="s">
+        <v>374</v>
+      </c>
+      <c r="B378" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="C378" s="28" t="s">
+        <v>94</v>
+      </c>
+      <c r="D378" s="24" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E378" s="24"/>
+      <c r="F378" s="24" t="s">
+        <v>1026</v>
+      </c>
+      <c r="G378" s="24" t="s">
+        <v>1189</v>
+      </c>
+      <c r="H378" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="I378" s="25"/>
+      <c r="J378" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="379" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A379" s="13" t="s">
+        <v>374</v>
+      </c>
+      <c r="B379" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="C379" s="28" t="s">
+        <v>94</v>
+      </c>
+      <c r="D379" s="24" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E379" s="24"/>
+      <c r="F379" s="24" t="s">
+        <v>1197</v>
+      </c>
+      <c r="G379" s="24" t="s">
+        <v>1198</v>
+      </c>
+      <c r="H379" s="24" t="s">
+        <v>225</v>
+      </c>
+      <c r="I379" s="25"/>
+      <c r="J379" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A380" s="13" t="s">
+        <v>374</v>
+      </c>
+      <c r="B380" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="C380" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="D380" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/decetragclopotelemitica.html","De ce trag clopotele, Mitică? *)")</f>
+        <v>De ce trag clopotele, Mitică? *)</v>
+      </c>
+      <c r="E380" s="24"/>
+      <c r="F380" s="24" t="s">
+        <v>1179</v>
+      </c>
+      <c r="G380" s="24" t="s">
+        <v>1180</v>
+      </c>
+      <c r="H380" s="24" t="s">
+        <v>201</v>
+      </c>
+      <c r="I380" s="25"/>
+      <c r="J380" s="26" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A381" s="13" t="s">
+        <v>374</v>
+      </c>
+      <c r="B381" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="C381" s="28" t="s">
+        <v>98</v>
+      </c>
+      <c r="D381" s="24" t="s">
+        <v>594</v>
+      </c>
+      <c r="E381" s="24"/>
+      <c r="F381" s="24" t="s">
+        <v>595</v>
+      </c>
+      <c r="G381" s="24" t="s">
+        <v>596</v>
+      </c>
+      <c r="H381" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I381" s="25"/>
+      <c r="J381" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="382" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A382" s="13" t="s">
+        <v>374</v>
+      </c>
+      <c r="B382" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="C382" s="28" t="s">
+        <v>90</v>
+      </c>
+      <c r="D382" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/slumdogmillionaire.html","Slumdog Millionaire *)")</f>
+        <v>Slumdog Millionaire *)</v>
+      </c>
+      <c r="E382" s="24"/>
+      <c r="F382" s="24" t="s">
+        <v>895</v>
+      </c>
+      <c r="G382" s="24" t="s">
+        <v>1175</v>
+      </c>
+      <c r="H382" s="24" t="s">
+        <v>219</v>
+      </c>
+      <c r="I382" s="25"/>
+      <c r="J382" s="26" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="383" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A383" s="13" t="s">
+        <v>374</v>
+      </c>
+      <c r="B383" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="C383" s="28" t="s">
+        <v>149</v>
+      </c>
+      <c r="D383" s="24" t="str">
         <f>HYPERLINK("https://agenda.liternet.ro/cronici/thebourneidentity.html","The Bourne Identity *)")</f>
         <v>The Bourne Identity *)</v>
       </c>
-      <c r="E292" s="24"/>
-[...2579 lines deleted...]
-      </c>
       <c r="E383" s="24"/>
       <c r="F383" s="24" t="s">
-        <v>1418</v>
+        <v>1236</v>
       </c>
       <c r="G383" s="24" t="s">
-        <v>1419</v>
+        <v>1237</v>
       </c>
       <c r="H383" s="24" t="s">
-        <v>257</v>
+        <v>143</v>
       </c>
       <c r="I383" s="25"/>
       <c r="J383" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="384" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A384" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>374</v>
+      </c>
+      <c r="B384" s="33" t="s">
+        <v>19</v>
       </c>
       <c r="C384" s="28" t="s">
-        <v>131</v>
+        <v>243</v>
       </c>
       <c r="D384" s="24" t="s">
-        <v>951</v>
+        <v>1190</v>
       </c>
       <c r="E384" s="24"/>
       <c r="F384" s="24" t="s">
-        <v>952</v>
+        <v>1191</v>
       </c>
       <c r="G384" s="24" t="s">
-        <v>139</v>
+        <v>1192</v>
       </c>
       <c r="H384" s="24" t="s">
-        <v>132</v>
+        <v>95</v>
       </c>
       <c r="I384" s="25"/>
       <c r="J384" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="385" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A385" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>374</v>
+      </c>
+      <c r="B385" s="33" t="s">
+        <v>19</v>
       </c>
       <c r="C385" s="28" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>1106</v>
+        <v>88</v>
+      </c>
+      <c r="D385" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/killbill1.html","Kill Bill: Vol 1 *)")</f>
+        <v>Kill Bill: Vol 1 *)</v>
       </c>
       <c r="E385" s="24"/>
       <c r="F385" s="24" t="s">
-        <v>1107</v>
+        <v>811</v>
       </c>
       <c r="G385" s="24" t="s">
-        <v>1108</v>
+        <v>1231</v>
       </c>
       <c r="H385" s="24" t="s">
-        <v>206</v>
+        <v>99</v>
       </c>
       <c r="I385" s="25"/>
       <c r="J385" s="26" t="s">
-        <v>391</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="386" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A386" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>374</v>
+      </c>
+      <c r="B386" s="33" t="s">
+        <v>19</v>
       </c>
       <c r="C386" s="28" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>1012</v>
+        <v>112</v>
+      </c>
+      <c r="D386" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/harrypotter4.html","Harry Potter and the Goblet of Fire *)")</f>
+        <v>Harry Potter and the Goblet of Fire *)</v>
       </c>
       <c r="E386" s="24"/>
       <c r="F386" s="24" t="s">
-        <v>1010</v>
+        <v>615</v>
       </c>
       <c r="G386" s="24" t="s">
-        <v>1013</v>
+        <v>616</v>
       </c>
       <c r="H386" s="24" t="s">
-        <v>166</v>
+        <v>106</v>
       </c>
       <c r="I386" s="25"/>
       <c r="J386" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="387" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A387" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>374</v>
+      </c>
+      <c r="B387" s="33" t="s">
+        <v>19</v>
       </c>
       <c r="C387" s="28" t="s">
-        <v>172</v>
+        <v>109</v>
       </c>
       <c r="D387" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/hidalgo.html","Hidalgo *)")</f>
-        <v>Hidalgo *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/darkcity.html","Dark City *)")</f>
+        <v>Dark City *)</v>
       </c>
       <c r="E387" s="24"/>
       <c r="F387" s="24" t="s">
-        <v>1342</v>
+        <v>1199</v>
       </c>
       <c r="G387" s="24" t="s">
-        <v>1343</v>
+        <v>1200</v>
       </c>
       <c r="H387" s="24" t="s">
-        <v>247</v>
+        <v>225</v>
       </c>
       <c r="I387" s="25"/>
       <c r="J387" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="388" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A388" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>374</v>
+      </c>
+      <c r="B388" s="33" t="s">
+        <v>19</v>
       </c>
       <c r="C388" s="28" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>1229</v>
+        <v>84</v>
+      </c>
+      <c r="D388" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/kingsmanthesecretservice.html","Kingsman: The Secret Service *)")</f>
+        <v>Kingsman: The Secret Service *)</v>
       </c>
       <c r="E388" s="24"/>
       <c r="F388" s="24" t="s">
-        <v>1230</v>
+        <v>1238</v>
       </c>
       <c r="G388" s="24" t="s">
-        <v>1231</v>
+        <v>1239</v>
       </c>
       <c r="H388" s="24" t="s">
-        <v>221</v>
+        <v>143</v>
       </c>
       <c r="I388" s="25"/>
       <c r="J388" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="389" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A389" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>374</v>
+      </c>
+      <c r="B389" s="33" t="s">
+        <v>19</v>
       </c>
       <c r="C389" s="28" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-        <v>The Theory of Everything *)</v>
+        <v>199</v>
+      </c>
+      <c r="D389" s="24" t="s">
+        <v>1201</v>
       </c>
       <c r="E389" s="24"/>
       <c r="F389" s="24" t="s">
-        <v>1043</v>
+        <v>1202</v>
       </c>
       <c r="G389" s="24" t="s">
-        <v>1044</v>
+        <v>1203</v>
       </c>
       <c r="H389" s="24" t="s">
-        <v>150</v>
+        <v>219</v>
       </c>
       <c r="I389" s="25"/>
       <c r="J389" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="390" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A390" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>374</v>
+      </c>
+      <c r="B390" s="33" t="s">
+        <v>19</v>
       </c>
       <c r="C390" s="28" t="s">
-        <v>149</v>
+        <v>1441</v>
       </c>
       <c r="D390" s="24" t="s">
-        <v>1271</v>
+        <v>576</v>
       </c>
       <c r="E390" s="24"/>
       <c r="F390" s="24" t="s">
-        <v>1272</v>
+        <v>577</v>
       </c>
       <c r="G390" s="24" t="s">
-        <v>1273</v>
+        <v>578</v>
       </c>
       <c r="H390" s="24" t="s">
-        <v>134</v>
+        <v>95</v>
       </c>
       <c r="I390" s="25"/>
       <c r="J390" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="391" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A391" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>374</v>
+      </c>
+      <c r="B391" s="33" t="s">
+        <v>19</v>
       </c>
       <c r="C391" s="28" t="s">
-        <v>152</v>
+        <v>1442</v>
       </c>
       <c r="D391" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/wrestler.html","The Wrestler *)")</f>
-        <v>The Wrestler *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/killbill2.html","Kill Bill: Vol 2 *)")</f>
+        <v>Kill Bill: Vol 2 *)</v>
       </c>
       <c r="E391" s="24"/>
       <c r="F391" s="24" t="s">
-        <v>1230</v>
+        <v>811</v>
       </c>
       <c r="G391" s="24" t="s">
-        <v>1353</v>
+        <v>1232</v>
       </c>
       <c r="H391" s="24" t="s">
-        <v>251</v>
+        <v>99</v>
       </c>
       <c r="I391" s="25"/>
       <c r="J391" s="26" t="s">
-        <v>391</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="392" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A392" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>374</v>
+      </c>
+      <c r="B392" s="33" t="s">
+        <v>19</v>
       </c>
       <c r="C392" s="28" t="s">
-        <v>140</v>
+        <v>1443</v>
       </c>
       <c r="D392" s="24" t="s">
-        <v>953</v>
+        <v>856</v>
       </c>
       <c r="E392" s="24"/>
       <c r="F392" s="24" t="s">
-        <v>954</v>
+        <v>857</v>
       </c>
       <c r="G392" s="24" t="s">
-        <v>139</v>
+        <v>858</v>
       </c>
       <c r="H392" s="24" t="s">
-        <v>132</v>
+        <v>175</v>
       </c>
       <c r="I392" s="25"/>
       <c r="J392" s="26" t="s">
-        <v>385</v>
-[...58 lines deleted...]
-    <row r="395" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="393" spans="1:10" ht="20.5" customHeight="1" collapsed="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B393" s="34" t="s">
+        <v>247</v>
+      </c>
+      <c r="H393" s="1"/>
+    </row>
+    <row r="394" spans="1:10" s="23" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A394" s="13"/>
+      <c r="B394" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="C394" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="D394" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="E394" s="19"/>
+      <c r="F394" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="G394" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="H394" s="19" t="s">
+        <v>248</v>
+      </c>
+      <c r="I394" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="J394" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="395" spans="1:10" ht="11" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A395" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>348</v>
+      </c>
+      <c r="B395" s="33" t="s">
+        <v>13</v>
       </c>
       <c r="C395" s="28" t="s">
-        <v>162</v>
+        <v>249</v>
       </c>
       <c r="D395" s="24" t="s">
-        <v>1331</v>
+        <v>1240</v>
       </c>
       <c r="E395" s="24"/>
       <c r="F395" s="24" t="s">
-        <v>1332</v>
+        <v>1241</v>
       </c>
       <c r="G395" s="24" t="s">
-        <v>1333</v>
+        <v>1242</v>
       </c>
       <c r="H395" s="24" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="I395" s="25"/>
+        <v>250</v>
+      </c>
+      <c r="I395" s="25" t="s">
+        <v>251</v>
+      </c>
       <c r="J395" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="396" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A396" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>348</v>
+      </c>
+      <c r="B396" s="33" t="s">
+        <v>13</v>
       </c>
       <c r="C396" s="28" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="D396" s="24" t="s">
-        <v>955</v>
+        <v>1293</v>
       </c>
       <c r="E396" s="24"/>
       <c r="F396" s="24" t="s">
-        <v>956</v>
+        <v>1294</v>
       </c>
       <c r="G396" s="24" t="s">
-        <v>142</v>
+        <v>1295</v>
       </c>
       <c r="H396" s="24" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="I396" s="25"/>
+        <v>273</v>
+      </c>
+      <c r="I396" s="25" t="s">
+        <v>274</v>
+      </c>
       <c r="J396" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="397" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A397" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>348</v>
+      </c>
+      <c r="B397" s="33" t="s">
+        <v>13</v>
       </c>
       <c r="C397" s="28" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>982</v>
+        <v>141</v>
+      </c>
+      <c r="D397" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/bognecepomoci.html","Bog neće pomoći / God Will Not Help *)")</f>
+        <v>Bog neće pomoći / God Will Not Help *)</v>
       </c>
       <c r="E397" s="24"/>
       <c r="F397" s="24" t="s">
-        <v>983</v>
+        <v>1257</v>
       </c>
       <c r="G397" s="24" t="s">
-        <v>984</v>
+        <v>1258</v>
       </c>
       <c r="H397" s="24" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="I397" s="25"/>
+        <v>264</v>
+      </c>
+      <c r="I397" s="25" t="s">
+        <v>265</v>
+      </c>
       <c r="J397" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="398" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A398" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>348</v>
+      </c>
+      <c r="B398" s="33" t="s">
+        <v>13</v>
       </c>
       <c r="C398" s="28" t="s">
-        <v>156</v>
-[...3 lines deleted...]
-        <v>4 luni, 3 săptămâni şi 2 zile *)</v>
+        <v>245</v>
+      </c>
+      <c r="D398" s="24" t="s">
+        <v>1333</v>
       </c>
       <c r="E398" s="24"/>
       <c r="F398" s="24" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="G398" s="24" t="s">
-        <v>1121</v>
+        <v>1334</v>
       </c>
       <c r="H398" s="24" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="I398" s="25"/>
+        <v>283</v>
+      </c>
+      <c r="I398" s="25" t="s">
+        <v>284</v>
+      </c>
       <c r="J398" s="26" t="s">
-        <v>391</v>
+        <v>338</v>
       </c>
     </row>
     <row r="399" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A399" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>348</v>
+      </c>
+      <c r="B399" s="33" t="s">
+        <v>13</v>
       </c>
       <c r="C399" s="28" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>1194</v>
+        <v>28</v>
+      </c>
+      <c r="D399" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/sieranevada.html","Sieranevada *)")</f>
+        <v>Sieranevada *)</v>
       </c>
       <c r="E399" s="24"/>
       <c r="F399" s="24" t="s">
-        <v>1195</v>
+        <v>1243</v>
       </c>
       <c r="G399" s="24" t="s">
-        <v>1196</v>
+        <v>1244</v>
       </c>
       <c r="H399" s="24" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="I399" s="25"/>
+        <v>250</v>
+      </c>
+      <c r="I399" s="25" t="s">
+        <v>251</v>
+      </c>
       <c r="J399" s="26" t="s">
-        <v>385</v>
+        <v>342</v>
       </c>
     </row>
     <row r="400" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A400" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>348</v>
+      </c>
+      <c r="B400" s="33" t="s">
+        <v>13</v>
       </c>
       <c r="C400" s="28" t="s">
-        <v>156</v>
-[...3 lines deleted...]
-        <v>Paul *)</v>
+        <v>28</v>
+      </c>
+      <c r="D400" s="24" t="s">
+        <v>1254</v>
       </c>
       <c r="E400" s="24"/>
       <c r="F400" s="24" t="s">
-        <v>1384</v>
+        <v>1255</v>
       </c>
       <c r="G400" s="24" t="s">
-        <v>1385</v>
+        <v>1256</v>
       </c>
       <c r="H400" s="24" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="I400" s="25"/>
+        <v>255</v>
+      </c>
+      <c r="I400" s="25" t="s">
+        <v>256</v>
+      </c>
       <c r="J400" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="401" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A401" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>348</v>
+      </c>
+      <c r="B401" s="33" t="s">
+        <v>13</v>
       </c>
       <c r="C401" s="28" t="s">
-        <v>158</v>
+        <v>28</v>
       </c>
       <c r="D401" s="24" t="s">
-        <v>1014</v>
+        <v>1296</v>
       </c>
       <c r="E401" s="24"/>
       <c r="F401" s="24" t="s">
-        <v>1015</v>
+        <v>1297</v>
       </c>
       <c r="G401" s="24" t="s">
-        <v>1016</v>
+        <v>1298</v>
       </c>
       <c r="H401" s="24" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="I401" s="25"/>
+        <v>273</v>
+      </c>
+      <c r="I401" s="25" t="s">
+        <v>274</v>
+      </c>
       <c r="J401" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="402" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A402" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>348</v>
+      </c>
+      <c r="B402" s="33" t="s">
+        <v>13</v>
       </c>
       <c r="C402" s="28" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>1137</v>
+        <v>56</v>
+      </c>
+      <c r="D402" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/y.html","Y *)")</f>
+        <v>Y *)</v>
       </c>
       <c r="E402" s="24"/>
       <c r="F402" s="24" t="s">
-        <v>1138</v>
+        <v>1268</v>
       </c>
       <c r="G402" s="24" t="s">
-        <v>1139</v>
+        <v>1269</v>
       </c>
       <c r="H402" s="24" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="I402" s="25"/>
+        <v>271</v>
+      </c>
+      <c r="I402" s="25" t="s">
+        <v>272</v>
+      </c>
       <c r="J402" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="403" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A403" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1259</v>
+      </c>
+      <c r="B403" s="33" t="s">
+        <v>257</v>
       </c>
       <c r="C403" s="28" t="s">
-        <v>1729</v>
-[...2 lines deleted...]
-        <v>1232</v>
+        <v>14</v>
+      </c>
+      <c r="D403" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/bognecepomoci.html","Bog neće pomoći / God Will Not Help *)")</f>
+        <v>Bog neće pomoći / God Will Not Help *)</v>
       </c>
       <c r="E403" s="24"/>
       <c r="F403" s="24" t="s">
-        <v>1233</v>
+        <v>1257</v>
       </c>
       <c r="G403" s="24" t="s">
-        <v>1234</v>
+        <v>1258</v>
       </c>
       <c r="H403" s="24" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="I403" s="25"/>
+        <v>255</v>
+      </c>
+      <c r="I403" s="25" t="s">
+        <v>256</v>
+      </c>
       <c r="J403" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="404" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A404" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>348</v>
+      </c>
+      <c r="B404" s="33" t="s">
+        <v>13</v>
       </c>
       <c r="C404" s="28" t="s">
-        <v>1729</v>
-[...2 lines deleted...]
-        <v>1420</v>
+        <v>81</v>
+      </c>
+      <c r="D404" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/y.html","Y *)")</f>
+        <v>Y *)</v>
       </c>
       <c r="E404" s="24"/>
       <c r="F404" s="24" t="s">
-        <v>1421</v>
+        <v>1268</v>
       </c>
       <c r="G404" s="24" t="s">
-        <v>1422</v>
+        <v>1269</v>
       </c>
       <c r="H404" s="24" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="I404" s="25"/>
+        <v>264</v>
+      </c>
+      <c r="I404" s="25" t="s">
+        <v>265</v>
+      </c>
       <c r="J404" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="405" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A405" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>348</v>
+      </c>
+      <c r="B405" s="33" t="s">
+        <v>13</v>
       </c>
       <c r="C405" s="28" t="s">
-        <v>1730</v>
-[...2 lines deleted...]
-        <v>1094</v>
+        <v>26</v>
+      </c>
+      <c r="D405" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/almostfamous.html","Almost Famous *)")</f>
+        <v>Almost Famous *)</v>
       </c>
       <c r="E405" s="24"/>
       <c r="F405" s="24" t="s">
-        <v>1095</v>
+        <v>710</v>
       </c>
       <c r="G405" s="24" t="s">
-        <v>1096</v>
+        <v>1335</v>
       </c>
       <c r="H405" s="24" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="I405" s="25"/>
+        <v>283</v>
+      </c>
+      <c r="I405" s="25" t="s">
+        <v>284</v>
+      </c>
       <c r="J405" s="26" t="s">
-        <v>385</v>
+        <v>342</v>
       </c>
     </row>
     <row r="406" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A406" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>348</v>
+      </c>
+      <c r="B406" s="33" t="s">
+        <v>13</v>
       </c>
       <c r="C406" s="28" t="s">
-        <v>1731</v>
-[...2 lines deleted...]
-        <v>1443</v>
+        <v>94</v>
+      </c>
+      <c r="D406" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/decapulnostru.html","De capul nostru *)")</f>
+        <v>De capul nostru *)</v>
       </c>
       <c r="E406" s="24"/>
       <c r="F406" s="24" t="s">
-        <v>1444</v>
+        <v>1266</v>
       </c>
       <c r="G406" s="24" t="s">
-        <v>1445</v>
+        <v>1267</v>
       </c>
       <c r="H406" s="24" t="s">
-        <v>263</v>
-[...1 lines deleted...]
-      <c r="I406" s="25"/>
+        <v>271</v>
+      </c>
+      <c r="I406" s="25" t="s">
+        <v>272</v>
+      </c>
       <c r="J406" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="407" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A407" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>348</v>
+      </c>
+      <c r="B407" s="33" t="s">
+        <v>13</v>
       </c>
       <c r="C407" s="28" t="s">
-        <v>1732</v>
+        <v>94</v>
       </c>
       <c r="D407" s="24" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="E407" s="24"/>
       <c r="F407" s="24" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="G407" s="24" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="H407" s="24" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="I407" s="25"/>
+        <v>273</v>
+      </c>
+      <c r="I407" s="25" t="s">
+        <v>274</v>
+      </c>
       <c r="J407" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="408" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A408" s="13" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>352</v>
+      </c>
+      <c r="B408" s="33" t="s">
+        <v>15</v>
       </c>
       <c r="C408" s="28" t="s">
-        <v>24</v>
+        <v>134</v>
       </c>
       <c r="D408" s="24" t="s">
-        <v>1386</v>
+        <v>1302</v>
       </c>
       <c r="E408" s="24"/>
       <c r="F408" s="24" t="s">
-        <v>1387</v>
+        <v>1303</v>
       </c>
       <c r="G408" s="24" t="s">
-        <v>1388</v>
+        <v>1304</v>
       </c>
       <c r="H408" s="24" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="I408" s="25"/>
+        <v>273</v>
+      </c>
+      <c r="I408" s="25" t="s">
+        <v>274</v>
+      </c>
       <c r="J408" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="409" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A409" s="13" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>352</v>
+      </c>
+      <c r="B409" s="33" t="s">
+        <v>15</v>
       </c>
       <c r="C409" s="28" t="s">
-        <v>213</v>
-[...3 lines deleted...]
-        <v>Spider-Man 2 *)</v>
+        <v>57</v>
+      </c>
+      <c r="D409" s="24" t="s">
+        <v>1336</v>
       </c>
       <c r="E409" s="24"/>
       <c r="F409" s="24" t="s">
-        <v>1159</v>
+        <v>1337</v>
       </c>
       <c r="G409" s="24" t="s">
-        <v>1164</v>
+        <v>1338</v>
       </c>
       <c r="H409" s="24" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="I409" s="25"/>
+        <v>283</v>
+      </c>
+      <c r="I409" s="25" t="s">
+        <v>284</v>
+      </c>
       <c r="J409" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="410" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A410" s="13" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>352</v>
+      </c>
+      <c r="B410" s="33" t="s">
+        <v>15</v>
       </c>
       <c r="C410" s="28" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>1140</v>
+        <v>34</v>
+      </c>
+      <c r="D410" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/decapulnostru.html","De capul nostru *)")</f>
+        <v>De capul nostru *)</v>
       </c>
       <c r="E410" s="24"/>
       <c r="F410" s="24" t="s">
-        <v>1141</v>
+        <v>1266</v>
       </c>
       <c r="G410" s="24" t="s">
-        <v>1142</v>
+        <v>1267</v>
       </c>
       <c r="H410" s="24" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="I410" s="25"/>
+        <v>264</v>
+      </c>
+      <c r="I410" s="25" t="s">
+        <v>266</v>
+      </c>
       <c r="J410" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="411" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A411" s="13" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>352</v>
+      </c>
+      <c r="B411" s="33" t="s">
+        <v>15</v>
       </c>
       <c r="C411" s="28" t="s">
-        <v>220</v>
-[...3 lines deleted...]
-        <v>Wasabi *)</v>
+        <v>252</v>
+      </c>
+      <c r="D411" s="24" t="s">
+        <v>1240</v>
       </c>
       <c r="E411" s="24"/>
       <c r="F411" s="24" t="s">
-        <v>1132</v>
+        <v>1241</v>
       </c>
       <c r="G411" s="24" t="s">
-        <v>1426</v>
+        <v>1242</v>
       </c>
       <c r="H411" s="24" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="I411" s="25"/>
+        <v>250</v>
+      </c>
+      <c r="I411" s="25" t="s">
+        <v>251</v>
+      </c>
       <c r="J411" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="412" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A412" s="13" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>352</v>
+      </c>
+      <c r="B412" s="33" t="s">
+        <v>15</v>
       </c>
       <c r="C412" s="28" t="s">
-        <v>183</v>
+        <v>252</v>
       </c>
       <c r="D412" s="24" t="s">
-        <v>219</v>
+        <v>1305</v>
       </c>
       <c r="E412" s="24"/>
       <c r="F412" s="24" t="s">
-        <v>1197</v>
+        <v>1303</v>
       </c>
       <c r="G412" s="24" t="s">
-        <v>1198</v>
+        <v>1306</v>
       </c>
       <c r="H412" s="24" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="I412" s="25"/>
+        <v>273</v>
+      </c>
+      <c r="I412" s="25" t="s">
+        <v>274</v>
+      </c>
       <c r="J412" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="413" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A413" s="13" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>352</v>
+      </c>
+      <c r="B413" s="33" t="s">
+        <v>15</v>
       </c>
       <c r="C413" s="28" t="s">
-        <v>215</v>
+        <v>173</v>
       </c>
       <c r="D413" s="24" t="s">
-        <v>1235</v>
+        <v>1260</v>
       </c>
       <c r="E413" s="24"/>
       <c r="F413" s="24" t="s">
-        <v>1236</v>
+        <v>1261</v>
       </c>
       <c r="G413" s="24" t="s">
-        <v>1237</v>
+        <v>1262</v>
       </c>
       <c r="H413" s="24" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="I413" s="25"/>
+        <v>255</v>
+      </c>
+      <c r="I413" s="25" t="s">
+        <v>256</v>
+      </c>
       <c r="J413" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="414" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A414" s="13" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>352</v>
+      </c>
+      <c r="B414" s="33" t="s">
+        <v>15</v>
       </c>
       <c r="C414" s="28" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>1274</v>
+        <v>267</v>
+      </c>
+      <c r="D414" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/bognecepomoci.html","Bog neće pomoći / God Will Not Help *)")</f>
+        <v>Bog neće pomoći / God Will Not Help *)</v>
       </c>
       <c r="E414" s="24"/>
       <c r="F414" s="24" t="s">
-        <v>1275</v>
+        <v>1257</v>
       </c>
       <c r="G414" s="24" t="s">
-        <v>1276</v>
+        <v>1258</v>
       </c>
       <c r="H414" s="24" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="I414" s="25"/>
+        <v>264</v>
+      </c>
+      <c r="I414" s="25" t="s">
+        <v>266</v>
+      </c>
       <c r="J414" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="415" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A415" s="13" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>352</v>
+      </c>
+      <c r="B415" s="33" t="s">
+        <v>15</v>
       </c>
       <c r="C415" s="28" t="s">
-        <v>180</v>
-[...3 lines deleted...]
-        <v>Les choristes *)</v>
+        <v>55</v>
+      </c>
+      <c r="D415" s="24" t="s">
+        <v>1307</v>
       </c>
       <c r="E415" s="24"/>
       <c r="F415" s="24" t="s">
-        <v>1045</v>
+        <v>1303</v>
       </c>
       <c r="G415" s="24" t="s">
-        <v>1046</v>
+        <v>1308</v>
       </c>
       <c r="H415" s="24" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="I415" s="25"/>
+        <v>273</v>
+      </c>
+      <c r="I415" s="25" t="s">
+        <v>274</v>
+      </c>
       <c r="J415" s="26" t="s">
-        <v>938</v>
+        <v>338</v>
       </c>
     </row>
     <row r="416" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A416" s="13" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>352</v>
+      </c>
+      <c r="B416" s="33" t="s">
+        <v>15</v>
       </c>
       <c r="C416" s="28" t="s">
-        <v>190</v>
+        <v>55</v>
       </c>
       <c r="D416" s="24" t="s">
-        <v>1097</v>
+        <v>1339</v>
       </c>
       <c r="E416" s="24"/>
       <c r="F416" s="24" t="s">
-        <v>1098</v>
+        <v>1340</v>
       </c>
       <c r="G416" s="24" t="s">
-        <v>1099</v>
+        <v>1341</v>
       </c>
       <c r="H416" s="24" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="I416" s="25"/>
+        <v>283</v>
+      </c>
+      <c r="I416" s="25" t="s">
+        <v>284</v>
+      </c>
       <c r="J416" s="26" t="s">
-        <v>385</v>
+        <v>603</v>
       </c>
     </row>
     <row r="417" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A417" s="13" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>352</v>
+      </c>
+      <c r="B417" s="33" t="s">
+        <v>15</v>
       </c>
       <c r="C417" s="28" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-        <v>Frost/Nixon *)</v>
+        <v>245</v>
+      </c>
+      <c r="D417" s="24" t="s">
+        <v>253</v>
       </c>
       <c r="E417" s="24"/>
-      <c r="F417" s="24" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="24"/>
+      <c r="G417" s="24"/>
       <c r="H417" s="24" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="I417" s="25"/>
+        <v>250</v>
+      </c>
+      <c r="I417" s="25" t="s">
+        <v>251</v>
+      </c>
       <c r="J417" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="418" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A418" s="13" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>352</v>
+      </c>
+      <c r="B418" s="33" t="s">
+        <v>15</v>
       </c>
       <c r="C418" s="28" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="D418" s="24" t="s">
-        <v>939</v>
+        <v>1263</v>
       </c>
       <c r="E418" s="24"/>
       <c r="F418" s="24" t="s">
-        <v>940</v>
+        <v>1264</v>
       </c>
       <c r="G418" s="24" t="s">
-        <v>941</v>
+        <v>1265</v>
       </c>
       <c r="H418" s="24" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="I418" s="25"/>
+        <v>255</v>
+      </c>
+      <c r="I418" s="25" t="s">
+        <v>256</v>
+      </c>
       <c r="J418" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="419" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A419" s="13" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>352</v>
+      </c>
+      <c r="B419" s="33" t="s">
+        <v>15</v>
       </c>
       <c r="C419" s="28" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>1423</v>
+        <v>28</v>
+      </c>
+      <c r="D419" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/persepolis.html","Persepolis *)")</f>
+        <v>Persepolis *)</v>
       </c>
       <c r="E419" s="24"/>
       <c r="F419" s="24" t="s">
-        <v>1424</v>
+        <v>1287</v>
       </c>
       <c r="G419" s="24" t="s">
-        <v>1425</v>
+        <v>1288</v>
       </c>
       <c r="H419" s="24" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="I419" s="25"/>
+        <v>271</v>
+      </c>
+      <c r="I419" s="25" t="s">
+        <v>272</v>
+      </c>
       <c r="J419" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="420" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A420" s="13" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>352</v>
+      </c>
+      <c r="B420" s="33" t="s">
+        <v>15</v>
       </c>
       <c r="C420" s="28" t="s">
-        <v>245</v>
-[...3 lines deleted...]
-        <v>Enough *)</v>
+        <v>16</v>
+      </c>
+      <c r="D420" s="24" t="s">
+        <v>254</v>
       </c>
       <c r="E420" s="24"/>
-      <c r="F420" s="24" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F420" s="24"/>
+      <c r="G420" s="24"/>
       <c r="H420" s="24" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="I420" s="25"/>
+        <v>250</v>
+      </c>
+      <c r="I420" s="25" t="s">
+        <v>251</v>
+      </c>
       <c r="J420" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="421" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A421" s="13" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>352</v>
+      </c>
+      <c r="B421" s="33" t="s">
+        <v>15</v>
       </c>
       <c r="C421" s="28" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-        <v>The Substance *)</v>
+        <v>159</v>
+      </c>
+      <c r="D421" s="24" t="s">
+        <v>1263</v>
       </c>
       <c r="E421" s="24"/>
       <c r="F421" s="24" t="s">
-        <v>1238</v>
+        <v>1264</v>
       </c>
       <c r="G421" s="24" t="s">
-        <v>1239</v>
+        <v>1265</v>
       </c>
       <c r="H421" s="24" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="I421" s="25"/>
+        <v>264</v>
+      </c>
+      <c r="I421" s="25" t="s">
+        <v>266</v>
+      </c>
       <c r="J421" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="422" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A422" s="13" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>352</v>
+      </c>
+      <c r="B422" s="33" t="s">
+        <v>15</v>
       </c>
       <c r="C422" s="28" t="s">
-        <v>200</v>
+        <v>14</v>
       </c>
       <c r="D422" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/slumdogmillionaire.html","Slumdog Millionaire *)")</f>
-        <v>Slumdog Millionaire *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/boyhood.html","Boyhood *)")</f>
+        <v>Boyhood *)</v>
       </c>
       <c r="E422" s="24"/>
       <c r="F422" s="24" t="s">
-        <v>1389</v>
+        <v>935</v>
       </c>
       <c r="G422" s="24" t="s">
-        <v>1390</v>
+        <v>1342</v>
       </c>
       <c r="H422" s="24" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="I422" s="25"/>
+        <v>283</v>
+      </c>
+      <c r="I422" s="25" t="s">
+        <v>284</v>
+      </c>
       <c r="J422" s="26" t="s">
-        <v>679</v>
+        <v>566</v>
       </c>
     </row>
     <row r="423" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A423" s="13" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>352</v>
+      </c>
+      <c r="B423" s="33" t="s">
+        <v>15</v>
       </c>
       <c r="C423" s="28" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>1100</v>
+        <v>26</v>
+      </c>
+      <c r="D423" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/decapulnostru.html","De capul nostru *)")</f>
+        <v>De capul nostru *)</v>
       </c>
       <c r="E423" s="24"/>
       <c r="F423" s="24" t="s">
-        <v>1101</v>
+        <v>1266</v>
       </c>
       <c r="G423" s="24" t="s">
-        <v>1102</v>
+        <v>1267</v>
       </c>
       <c r="H423" s="24" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="I423" s="25"/>
+        <v>255</v>
+      </c>
+      <c r="I423" s="25" t="s">
+        <v>256</v>
+      </c>
       <c r="J423" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="424" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A424" s="13" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>352</v>
+      </c>
+      <c r="B424" s="33" t="s">
+        <v>15</v>
       </c>
       <c r="C424" s="28" t="s">
-        <v>131</v>
+        <v>26</v>
       </c>
       <c r="D424" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/manonfire.html","Man on Fire *)")</f>
-        <v>Man on Fire *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/y.html","Y *)")</f>
+        <v>Y *)</v>
       </c>
       <c r="E424" s="24"/>
       <c r="F424" s="24" t="s">
-        <v>983</v>
+        <v>1268</v>
       </c>
       <c r="G424" s="24" t="s">
-        <v>1277</v>
+        <v>1269</v>
       </c>
       <c r="H424" s="24" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="I424" s="25"/>
+        <v>271</v>
+      </c>
+      <c r="I424" s="25" t="s">
+        <v>272</v>
+      </c>
       <c r="J424" s="26" t="s">
-        <v>938</v>
+        <v>338</v>
       </c>
     </row>
     <row r="425" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A425" s="13" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>352</v>
+      </c>
+      <c r="B425" s="33" t="s">
+        <v>15</v>
       </c>
       <c r="C425" s="28" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-        <v>Babygirl *)</v>
+        <v>26</v>
+      </c>
+      <c r="D425" s="24" t="s">
+        <v>1309</v>
       </c>
       <c r="E425" s="24"/>
       <c r="F425" s="24" t="s">
-        <v>1301</v>
+        <v>1310</v>
       </c>
       <c r="G425" s="24" t="s">
-        <v>1302</v>
+        <v>1311</v>
       </c>
       <c r="H425" s="24" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="I425" s="25"/>
+        <v>273</v>
+      </c>
+      <c r="I425" s="25" t="s">
+        <v>274</v>
+      </c>
       <c r="J425" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="426" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A426" s="13" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>358</v>
+      </c>
+      <c r="B426" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C426" s="28" t="s">
-        <v>131</v>
+        <v>102</v>
       </c>
       <c r="D426" s="24" t="s">
-        <v>1354</v>
+        <v>1312</v>
       </c>
       <c r="E426" s="24"/>
       <c r="F426" s="24" t="s">
-        <v>1355</v>
+        <v>1313</v>
       </c>
       <c r="G426" s="24" t="s">
-        <v>1356</v>
+        <v>1314</v>
       </c>
       <c r="H426" s="24" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="I426" s="25"/>
+        <v>273</v>
+      </c>
+      <c r="I426" s="25" t="s">
+        <v>274</v>
+      </c>
       <c r="J426" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="427" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A427" s="13" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>358</v>
+      </c>
+      <c r="B427" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C427" s="28" t="s">
-        <v>149</v>
+        <v>57</v>
       </c>
       <c r="D427" s="24" t="s">
-        <v>1047</v>
+        <v>1343</v>
       </c>
       <c r="E427" s="24"/>
       <c r="F427" s="24" t="s">
-        <v>1048</v>
+        <v>1344</v>
       </c>
       <c r="G427" s="24" t="s">
-        <v>1049</v>
+        <v>1345</v>
       </c>
       <c r="H427" s="24" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="I427" s="25"/>
+        <v>283</v>
+      </c>
+      <c r="I427" s="25" t="s">
+        <v>284</v>
+      </c>
       <c r="J427" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="428" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A428" s="13" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>358</v>
+      </c>
+      <c r="B428" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C428" s="28" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>1103</v>
+        <v>34</v>
+      </c>
+      <c r="D428" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/y.html","Y *)")</f>
+        <v>Y *)</v>
       </c>
       <c r="E428" s="24"/>
       <c r="F428" s="24" t="s">
-        <v>1104</v>
+        <v>1268</v>
       </c>
       <c r="G428" s="24" t="s">
-        <v>1105</v>
+        <v>1269</v>
       </c>
       <c r="H428" s="24" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="I428" s="25"/>
+        <v>264</v>
+      </c>
+      <c r="I428" s="25" t="s">
+        <v>266</v>
+      </c>
       <c r="J428" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="429" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A429" s="13" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>358</v>
+      </c>
+      <c r="B429" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C429" s="28" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>1240</v>
+        <v>34</v>
+      </c>
+      <c r="D429" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/vermiglio.html","Vermiglio *)")</f>
+        <v>Vermiglio *)</v>
       </c>
       <c r="E429" s="24"/>
       <c r="F429" s="24" t="s">
-        <v>1241</v>
+        <v>1271</v>
       </c>
       <c r="G429" s="24" t="s">
-        <v>1242</v>
+        <v>1272</v>
       </c>
       <c r="H429" s="24" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="I429" s="25"/>
+        <v>273</v>
+      </c>
+      <c r="I429" s="25" t="s">
+        <v>274</v>
+      </c>
       <c r="J429" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="430" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A430" s="13" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>358</v>
+      </c>
+      <c r="B430" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C430" s="28" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="D430" s="24" t="s">
-        <v>1391</v>
+        <v>1245</v>
       </c>
       <c r="E430" s="24"/>
       <c r="F430" s="24" t="s">
-        <v>1392</v>
+        <v>1246</v>
       </c>
       <c r="G430" s="24" t="s">
-        <v>1393</v>
+        <v>1247</v>
       </c>
       <c r="H430" s="24" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="I430" s="25"/>
+        <v>250</v>
+      </c>
+      <c r="I430" s="25" t="s">
+        <v>251</v>
+      </c>
       <c r="J430" s="26" t="s">
-        <v>938</v>
+        <v>338</v>
       </c>
     </row>
     <row r="431" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A431" s="13" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>358</v>
+      </c>
+      <c r="B431" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C431" s="28" t="s">
-        <v>1733</v>
-[...2 lines deleted...]
-        <v>1165</v>
+        <v>252</v>
+      </c>
+      <c r="D431" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/y.html","Y *)")</f>
+        <v>Y *)</v>
       </c>
       <c r="E431" s="24"/>
       <c r="F431" s="24" t="s">
-        <v>1166</v>
+        <v>1268</v>
       </c>
       <c r="G431" s="24" t="s">
-        <v>1167</v>
+        <v>1269</v>
       </c>
       <c r="H431" s="24" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="I431" s="25"/>
+        <v>255</v>
+      </c>
+      <c r="I431" s="25" t="s">
+        <v>256</v>
+      </c>
       <c r="J431" s="26" t="s">
-        <v>391</v>
+        <v>338</v>
       </c>
     </row>
     <row r="432" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A432" s="13" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>358</v>
+      </c>
+      <c r="B432" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C432" s="28" t="s">
-        <v>1734</v>
-[...2 lines deleted...]
-        <v>1278</v>
+        <v>268</v>
+      </c>
+      <c r="D432" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/vermiglio.html","Vermiglio *)")</f>
+        <v>Vermiglio *)</v>
       </c>
       <c r="E432" s="24"/>
       <c r="F432" s="24" t="s">
-        <v>1279</v>
+        <v>1271</v>
       </c>
       <c r="G432" s="24" t="s">
-        <v>1280</v>
+        <v>1272</v>
       </c>
       <c r="H432" s="24" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="I432" s="25"/>
+        <v>264</v>
+      </c>
+      <c r="I432" s="25" t="s">
+        <v>266</v>
+      </c>
       <c r="J432" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="433" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A433" s="13" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>358</v>
+      </c>
+      <c r="B433" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C433" s="28" t="s">
-        <v>1735</v>
-[...3 lines deleted...]
-        <v>Dawn of the Dead *)</v>
+        <v>55</v>
+      </c>
+      <c r="D433" s="24" t="s">
+        <v>1346</v>
       </c>
       <c r="E433" s="24"/>
       <c r="F433" s="24" t="s">
-        <v>1122</v>
+        <v>1347</v>
       </c>
       <c r="G433" s="24" t="s">
-        <v>1123</v>
+        <v>1348</v>
       </c>
       <c r="H433" s="24" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="I433" s="25"/>
+        <v>283</v>
+      </c>
+      <c r="I433" s="25" t="s">
+        <v>284</v>
+      </c>
       <c r="J433" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="434" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A434" s="13" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>358</v>
+      </c>
+      <c r="B434" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C434" s="28" t="s">
-        <v>1736</v>
-[...2 lines deleted...]
-        <v>1106</v>
+        <v>245</v>
+      </c>
+      <c r="D434" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/decapulnostru.html","De capul nostru *)")</f>
+        <v>De capul nostru *)</v>
       </c>
       <c r="E434" s="24"/>
       <c r="F434" s="24" t="s">
-        <v>1107</v>
+        <v>1266</v>
       </c>
       <c r="G434" s="24" t="s">
-        <v>1108</v>
+        <v>1267</v>
       </c>
       <c r="H434" s="24" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="I434" s="25"/>
+        <v>255</v>
+      </c>
+      <c r="I434" s="25" t="s">
+        <v>256</v>
+      </c>
       <c r="J434" s="26" t="s">
-        <v>391</v>
+        <v>338</v>
       </c>
     </row>
     <row r="435" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A435" s="13" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>358</v>
+      </c>
+      <c r="B435" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C435" s="28" t="s">
-        <v>1737</v>
+        <v>245</v>
       </c>
       <c r="D435" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/kingdomofheaven.html","Kingdom of Heaven *)")</f>
-        <v>Kingdom of Heaven *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/bognecepomoci.html","Bog neće pomoći / God Will Not Help *)")</f>
+        <v>Bog neće pomoći / God Will Not Help *)</v>
       </c>
       <c r="E435" s="24"/>
       <c r="F435" s="24" t="s">
-        <v>1153</v>
+        <v>1257</v>
       </c>
       <c r="G435" s="24" t="s">
-        <v>1303</v>
+        <v>1258</v>
       </c>
       <c r="H435" s="24" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="I435" s="25"/>
+        <v>271</v>
+      </c>
+      <c r="I435" s="25" t="s">
+        <v>272</v>
+      </c>
       <c r="J435" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="436" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A436" s="13" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>358</v>
+      </c>
+      <c r="B436" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C436" s="28" t="s">
-        <v>1743</v>
+        <v>245</v>
       </c>
       <c r="D436" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/dunkirk.html","Dunkirk *)")</f>
-        <v>Dunkirk *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/aftersun.html","Aftersun *)")</f>
+        <v>Aftersun *)</v>
       </c>
       <c r="E436" s="24"/>
       <c r="F436" s="24" t="s">
-        <v>1413</v>
+        <v>1315</v>
       </c>
       <c r="G436" s="24" t="s">
-        <v>1414</v>
+        <v>1316</v>
       </c>
       <c r="H436" s="24" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="I436" s="25"/>
+        <v>273</v>
+      </c>
+      <c r="I436" s="25" t="s">
+        <v>274</v>
+      </c>
       <c r="J436" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="437" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A437" s="13" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>358</v>
+      </c>
+      <c r="B437" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C437" s="28" t="s">
-        <v>174</v>
+        <v>154</v>
       </c>
       <c r="D437" s="24" t="s">
-        <v>1493</v>
+        <v>1248</v>
       </c>
       <c r="E437" s="24"/>
       <c r="F437" s="24" t="s">
-        <v>1351</v>
+        <v>1249</v>
       </c>
       <c r="G437" s="24" t="s">
-        <v>1494</v>
+        <v>1250</v>
       </c>
       <c r="H437" s="24" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="I437" s="25"/>
+        <v>250</v>
+      </c>
+      <c r="I437" s="25" t="s">
+        <v>251</v>
+      </c>
       <c r="J437" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="438" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A438" s="13" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>358</v>
+      </c>
+      <c r="B438" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C438" s="28" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>1489</v>
+        <v>269</v>
+      </c>
+      <c r="D438" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/decapulnostru.html","De capul nostru *)")</f>
+        <v>De capul nostru *)</v>
       </c>
       <c r="E438" s="24"/>
       <c r="F438" s="24" t="s">
-        <v>1026</v>
+        <v>1266</v>
       </c>
       <c r="G438" s="24" t="s">
-        <v>1490</v>
+        <v>1267</v>
       </c>
       <c r="H438" s="24" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="I438" s="25"/>
+        <v>264</v>
+      </c>
+      <c r="I438" s="25" t="s">
+        <v>266</v>
+      </c>
       <c r="J438" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="439" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A439" s="13" t="s">
-        <v>428</v>
-[...1 lines deleted...]
-      <c r="B439" s="30" t="s">
+        <v>358</v>
+      </c>
+      <c r="B439" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="C439" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="C439" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D439" s="24" t="s">
-        <v>1480</v>
+        <v>1251</v>
       </c>
       <c r="E439" s="24"/>
       <c r="F439" s="24" t="s">
-        <v>1481</v>
+        <v>1252</v>
       </c>
       <c r="G439" s="24" t="s">
-        <v>1482</v>
+        <v>1253</v>
       </c>
       <c r="H439" s="24" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="I439" s="25"/>
+        <v>250</v>
+      </c>
+      <c r="I439" s="25" t="s">
+        <v>251</v>
+      </c>
       <c r="J439" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="440" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A440" s="13" t="s">
-        <v>428</v>
-[...1 lines deleted...]
-      <c r="B440" s="30" t="s">
+        <v>358</v>
+      </c>
+      <c r="B440" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="C440" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="C440" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D440" s="24" t="s">
-        <v>1134</v>
+        <v>1263</v>
       </c>
       <c r="E440" s="24"/>
       <c r="F440" s="24" t="s">
-        <v>1135</v>
+        <v>1264</v>
       </c>
       <c r="G440" s="24" t="s">
-        <v>1136</v>
+        <v>1265</v>
       </c>
       <c r="H440" s="24" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="I440" s="25"/>
+        <v>271</v>
+      </c>
+      <c r="I440" s="25" t="s">
+        <v>272</v>
+      </c>
       <c r="J440" s="26" t="s">
-        <v>938</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="441" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A441" s="13" t="s">
-        <v>428</v>
-[...1 lines deleted...]
-      <c r="B441" s="30" t="s">
+        <v>358</v>
+      </c>
+      <c r="B441" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="C441" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="C441" s="28" t="s">
-[...3 lines deleted...]
-        <v>1456</v>
+      <c r="D441" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/pastlives.html","Past Lives *)")</f>
+        <v>Past Lives *)</v>
       </c>
       <c r="E441" s="24"/>
       <c r="F441" s="24" t="s">
-        <v>1036</v>
+        <v>1317</v>
       </c>
       <c r="G441" s="24" t="s">
-        <v>1457</v>
+        <v>1318</v>
       </c>
       <c r="H441" s="24" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="I441" s="25"/>
+        <v>273</v>
+      </c>
+      <c r="I441" s="25" t="s">
+        <v>274</v>
+      </c>
       <c r="J441" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="442" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A442" s="13" t="s">
-        <v>428</v>
-[...1 lines deleted...]
-      <c r="B442" s="30" t="s">
+        <v>358</v>
+      </c>
+      <c r="B442" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="C442" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="C442" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D442" s="24" t="s">
-        <v>1461</v>
+        <v>1349</v>
       </c>
       <c r="E442" s="24"/>
       <c r="F442" s="24" t="s">
-        <v>1462</v>
+        <v>1350</v>
       </c>
       <c r="G442" s="24" t="s">
-        <v>1463</v>
+        <v>1351</v>
       </c>
       <c r="H442" s="24" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="I442" s="25"/>
+        <v>283</v>
+      </c>
+      <c r="I442" s="25" t="s">
+        <v>284</v>
+      </c>
       <c r="J442" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="443" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A443" s="13" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>406</v>
+      </c>
+      <c r="B443" s="33" t="s">
+        <v>25</v>
       </c>
       <c r="C443" s="28" t="s">
-        <v>215</v>
-[...3 lines deleted...]
-        <v>Burlesque *)</v>
+        <v>28</v>
+      </c>
+      <c r="D443" s="24" t="s">
+        <v>1281</v>
       </c>
       <c r="E443" s="24"/>
       <c r="F443" s="24" t="s">
-        <v>1374</v>
+        <v>1282</v>
       </c>
       <c r="G443" s="24" t="s">
-        <v>1375</v>
+        <v>1283</v>
       </c>
       <c r="H443" s="24" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="I443" s="25"/>
+        <v>273</v>
+      </c>
+      <c r="I443" s="25" t="s">
+        <v>274</v>
+      </c>
       <c r="J443" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="444" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A444" s="13" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>406</v>
+      </c>
+      <c r="B444" s="33" t="s">
+        <v>25</v>
       </c>
       <c r="C444" s="28" t="s">
-        <v>179</v>
+        <v>94</v>
       </c>
       <c r="D444" s="24" t="s">
-        <v>1472</v>
+        <v>1284</v>
       </c>
       <c r="E444" s="24"/>
       <c r="F444" s="24" t="s">
-        <v>1128</v>
+        <v>1285</v>
       </c>
       <c r="G444" s="24" t="s">
-        <v>1473</v>
+        <v>1286</v>
       </c>
       <c r="H444" s="24" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="I444" s="25"/>
+        <v>273</v>
+      </c>
+      <c r="I444" s="25" t="s">
+        <v>274</v>
+      </c>
       <c r="J444" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="445" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A445" s="13" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>401</v>
+      </c>
+      <c r="B445" s="33" t="s">
+        <v>24</v>
       </c>
       <c r="C445" s="28" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>1483</v>
+        <v>245</v>
+      </c>
+      <c r="D445" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/decapulnostru.html","De capul nostru *)")</f>
+        <v>De capul nostru *)</v>
       </c>
       <c r="E445" s="24"/>
       <c r="F445" s="24" t="s">
-        <v>1484</v>
+        <v>1266</v>
       </c>
       <c r="G445" s="24" t="s">
-        <v>1485</v>
+        <v>1267</v>
       </c>
       <c r="H445" s="24" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="I445" s="25"/>
+        <v>273</v>
+      </c>
+      <c r="I445" s="25" t="s">
+        <v>274</v>
+      </c>
       <c r="J445" s="26" t="s">
-        <v>938</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="446" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A446" s="13" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>401</v>
+      </c>
+      <c r="B446" s="33" t="s">
+        <v>24</v>
       </c>
       <c r="C446" s="28" t="s">
-        <v>35</v>
+        <v>245</v>
       </c>
       <c r="D446" s="24" t="s">
-        <v>1453</v>
+        <v>1352</v>
       </c>
       <c r="E446" s="24"/>
       <c r="F446" s="24" t="s">
-        <v>1454</v>
+        <v>1353</v>
       </c>
       <c r="G446" s="24" t="s">
-        <v>1455</v>
+        <v>1354</v>
       </c>
       <c r="H446" s="24" t="s">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="I446" s="25"/>
+        <v>283</v>
+      </c>
+      <c r="I446" s="25" t="s">
+        <v>284</v>
+      </c>
       <c r="J446" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="447" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="447" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A447" s="13" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>401</v>
+      </c>
+      <c r="B447" s="33" t="s">
+        <v>24</v>
       </c>
       <c r="C447" s="28" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D447" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/missionimpossible2.html","Mission: Impossible 2 *)")</f>
-        <v>Mission: Impossible 2 *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/itterzemmagamotthon.html","Itt érzem magam otthon / Aici mă simt acasă *)")</f>
+        <v>Itt érzem magam otthon / Aici mă simt acasă *)</v>
       </c>
       <c r="E447" s="24"/>
       <c r="F447" s="24" t="s">
-        <v>1477</v>
+        <v>1274</v>
       </c>
       <c r="G447" s="24" t="s">
-        <v>1478</v>
+        <v>1275</v>
       </c>
       <c r="H447" s="24" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="I447" s="25"/>
+        <v>264</v>
+      </c>
+      <c r="I447" s="25" t="s">
+        <v>266</v>
+      </c>
       <c r="J447" s="26" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-    <row r="448" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="448" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A448" s="13" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>401</v>
+      </c>
+      <c r="B448" s="33" t="s">
+        <v>24</v>
       </c>
       <c r="C448" s="28" t="s">
-        <v>271</v>
+        <v>14</v>
       </c>
       <c r="D448" s="24" t="s">
-        <v>1406</v>
+        <v>1319</v>
       </c>
       <c r="E448" s="24"/>
       <c r="F448" s="24" t="s">
-        <v>1407</v>
+        <v>1320</v>
       </c>
       <c r="G448" s="24" t="s">
-        <v>1408</v>
+        <v>1321</v>
       </c>
       <c r="H448" s="24" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="I448" s="25"/>
+        <v>273</v>
+      </c>
+      <c r="I448" s="25" t="s">
+        <v>274</v>
+      </c>
       <c r="J448" s="26" t="s">
-        <v>391</v>
-[...2 lines deleted...]
-    <row r="449" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="449" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A449" s="13" t="s">
-        <v>428</v>
-[...1 lines deleted...]
-      <c r="B449" s="30" t="s">
+        <v>401</v>
+      </c>
+      <c r="B449" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="C449" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="C449" s="28" t="s">
-[...3 lines deleted...]
-        <v>1448</v>
+      <c r="D449" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/challengers.html","Challengers *)")</f>
+        <v>Challengers *)</v>
       </c>
       <c r="E449" s="24"/>
       <c r="F449" s="24" t="s">
-        <v>1449</v>
+        <v>892</v>
       </c>
       <c r="G449" s="24" t="s">
-        <v>1450</v>
+        <v>1355</v>
       </c>
       <c r="H449" s="24" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="I449" s="25"/>
+        <v>283</v>
+      </c>
+      <c r="I449" s="25" t="s">
+        <v>284</v>
+      </c>
       <c r="J449" s="26" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-    <row r="450" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="450" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A450" s="13" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>401</v>
+      </c>
+      <c r="B450" s="33" t="s">
+        <v>24</v>
       </c>
       <c r="C450" s="28" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>1040</v>
+        <v>197</v>
+      </c>
+      <c r="D450" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/moarteadomnuluilazarescu.html","Moartea domnului Lăzărescu *)")</f>
+        <v>Moartea domnului Lăzărescu *)</v>
       </c>
       <c r="E450" s="24"/>
       <c r="F450" s="24" t="s">
-        <v>1041</v>
+        <v>1243</v>
       </c>
       <c r="G450" s="24" t="s">
-        <v>1042</v>
+        <v>1273</v>
       </c>
       <c r="H450" s="24" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="I450" s="25"/>
+        <v>264</v>
+      </c>
+      <c r="I450" s="25" t="s">
+        <v>266</v>
+      </c>
       <c r="J450" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="451" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="451" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A451" s="13" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>464</v>
+      </c>
+      <c r="B451" s="33" t="s">
+        <v>35</v>
       </c>
       <c r="C451" s="28" t="s">
-        <v>186</v>
+        <v>141</v>
       </c>
       <c r="D451" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/killbill2.html","Kill Bill: Vol 2 *)")</f>
-        <v>Kill Bill: Vol 2 *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/partirunjour.html","Partir un jour *)")</f>
+        <v>Partir un jour *)</v>
       </c>
       <c r="E451" s="24"/>
       <c r="F451" s="24" t="s">
-        <v>1491</v>
+        <v>1276</v>
       </c>
       <c r="G451" s="24" t="s">
-        <v>1492</v>
+        <v>1277</v>
       </c>
       <c r="H451" s="24" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="I451" s="25"/>
+        <v>264</v>
+      </c>
+      <c r="I451" s="25" t="s">
+        <v>266</v>
+      </c>
       <c r="J451" s="26" t="s">
-        <v>938</v>
-[...2 lines deleted...]
-    <row r="452" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="452" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A452" s="13" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>464</v>
+      </c>
+      <c r="B452" s="33" t="s">
+        <v>35</v>
       </c>
       <c r="C452" s="28" t="s">
-        <v>261</v>
+        <v>28</v>
       </c>
       <c r="D452" s="24" t="s">
-        <v>1466</v>
+        <v>1322</v>
       </c>
       <c r="E452" s="24"/>
       <c r="F452" s="24" t="s">
-        <v>1467</v>
+        <v>1323</v>
       </c>
       <c r="G452" s="24" t="s">
-        <v>1468</v>
+        <v>1324</v>
       </c>
       <c r="H452" s="24" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="I452" s="25"/>
+        <v>273</v>
+      </c>
+      <c r="I452" s="25" t="s">
+        <v>274</v>
+      </c>
       <c r="J452" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="453" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="453" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A453" s="13" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>464</v>
+      </c>
+      <c r="B453" s="33" t="s">
+        <v>35</v>
       </c>
       <c r="C453" s="28" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-        <v>28 Days Later *)</v>
+        <v>94</v>
+      </c>
+      <c r="D453" s="24" t="s">
+        <v>1325</v>
       </c>
       <c r="E453" s="24"/>
       <c r="F453" s="24" t="s">
-        <v>1389</v>
+        <v>1326</v>
       </c>
       <c r="G453" s="24" t="s">
-        <v>1458</v>
+        <v>1327</v>
       </c>
       <c r="H453" s="24" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="I453" s="25"/>
+        <v>273</v>
+      </c>
+      <c r="I453" s="25" t="s">
+        <v>274</v>
+      </c>
       <c r="J453" s="26" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-    <row r="454" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="454" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A454" s="13" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>374</v>
+      </c>
+      <c r="B454" s="33" t="s">
+        <v>19</v>
       </c>
       <c r="C454" s="28" t="s">
-        <v>149</v>
+        <v>55</v>
       </c>
       <c r="D454" s="24" t="s">
-        <v>961</v>
+        <v>1278</v>
       </c>
       <c r="E454" s="24"/>
       <c r="F454" s="24" t="s">
-        <v>962</v>
+        <v>1279</v>
       </c>
       <c r="G454" s="24" t="s">
-        <v>963</v>
+        <v>1280</v>
       </c>
       <c r="H454" s="24" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="I454" s="25"/>
+        <v>264</v>
+      </c>
+      <c r="I454" s="25" t="s">
+        <v>266</v>
+      </c>
       <c r="J454" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="455" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="455" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A455" s="13" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>374</v>
+      </c>
+      <c r="B455" s="33" t="s">
+        <v>19</v>
       </c>
       <c r="C455" s="28" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-        <v>Terminator 2: Judgement Day *)</v>
+        <v>28</v>
+      </c>
+      <c r="D455" s="24" t="s">
+        <v>275</v>
       </c>
       <c r="E455" s="24"/>
-      <c r="F455" s="24" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F455" s="24"/>
+      <c r="G455" s="24"/>
       <c r="H455" s="24" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="I455" s="25"/>
+        <v>273</v>
+      </c>
+      <c r="I455" s="25" t="s">
+        <v>274</v>
+      </c>
       <c r="J455" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="456" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="456" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A456" s="13" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>374</v>
+      </c>
+      <c r="B456" s="33" t="s">
+        <v>19</v>
       </c>
       <c r="C456" s="28" t="s">
-        <v>195</v>
-[...3 lines deleted...]
-        <v>Hitch *)</v>
+        <v>16</v>
+      </c>
+      <c r="D456" s="24" t="s">
+        <v>1281</v>
       </c>
       <c r="E456" s="24"/>
       <c r="F456" s="24" t="s">
-        <v>1451</v>
+        <v>1282</v>
       </c>
       <c r="G456" s="24" t="s">
-        <v>1452</v>
+        <v>1283</v>
       </c>
       <c r="H456" s="24" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="I456" s="25"/>
+        <v>271</v>
+      </c>
+      <c r="I456" s="25" t="s">
+        <v>272</v>
+      </c>
       <c r="J456" s="26" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-    <row r="457" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="457" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A457" s="13" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>374</v>
+      </c>
+      <c r="B457" s="33" t="s">
+        <v>19</v>
       </c>
       <c r="C457" s="28" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>1474</v>
+        <v>96</v>
+      </c>
+      <c r="D457" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/bognecepomoci.html","Bog neće pomoći / God Will Not Help *)")</f>
+        <v>Bog neće pomoći / God Will Not Help *)</v>
       </c>
       <c r="E457" s="24"/>
       <c r="F457" s="24" t="s">
-        <v>1475</v>
+        <v>1257</v>
       </c>
       <c r="G457" s="24" t="s">
-        <v>1476</v>
+        <v>1258</v>
       </c>
       <c r="H457" s="24" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="I457" s="25"/>
+        <v>264</v>
+      </c>
+      <c r="I457" s="25" t="s">
+        <v>266</v>
+      </c>
       <c r="J457" s="26" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-    <row r="458" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="458" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A458" s="13" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>374</v>
+      </c>
+      <c r="B458" s="33" t="s">
+        <v>19</v>
       </c>
       <c r="C458" s="28" t="s">
-        <v>141</v>
+        <v>14</v>
       </c>
       <c r="D458" s="24" t="s">
-        <v>1469</v>
+        <v>276</v>
       </c>
       <c r="E458" s="24"/>
-      <c r="F458" s="24" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F458" s="24"/>
+      <c r="G458" s="24"/>
       <c r="H458" s="24" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="I458" s="25"/>
+        <v>273</v>
+      </c>
+      <c r="I458" s="25" t="s">
+        <v>274</v>
+      </c>
       <c r="J458" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="459" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="459" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A459" s="13" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>374</v>
+      </c>
+      <c r="B459" s="33" t="s">
+        <v>19</v>
       </c>
       <c r="C459" s="28" t="s">
-        <v>158</v>
-[...3 lines deleted...]
-        <v>One Battle After Another *)</v>
+        <v>94</v>
+      </c>
+      <c r="D459" s="24" t="s">
+        <v>1356</v>
       </c>
       <c r="E459" s="24"/>
       <c r="F459" s="24" t="s">
-        <v>1459</v>
+        <v>793</v>
       </c>
       <c r="G459" s="24" t="s">
-        <v>1460</v>
+        <v>1357</v>
       </c>
       <c r="H459" s="24" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="I459" s="25"/>
+        <v>283</v>
+      </c>
+      <c r="I459" s="25" t="s">
+        <v>284</v>
+      </c>
       <c r="J459" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="460" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="460" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A460" s="13" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>374</v>
+      </c>
+      <c r="B460" s="33" t="s">
+        <v>19</v>
       </c>
       <c r="C460" s="28" t="s">
-        <v>1738</v>
-[...3 lines deleted...]
-        <v>5 minute *)</v>
+        <v>149</v>
+      </c>
+      <c r="D460" s="24" t="s">
+        <v>277</v>
       </c>
       <c r="E460" s="24"/>
-      <c r="F460" s="24" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F460" s="24"/>
+      <c r="G460" s="24"/>
       <c r="H460" s="24" t="s">
-        <v>251</v>
-[...1 lines deleted...]
-      <c r="I460" s="25"/>
+        <v>273</v>
+      </c>
+      <c r="I460" s="25" t="s">
+        <v>274</v>
+      </c>
       <c r="J460" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="461" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A461" s="13" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>339</v>
+      </c>
+      <c r="B461" s="33" t="s">
+        <v>10</v>
       </c>
       <c r="C461" s="28" t="s">
-        <v>1738</v>
+        <v>11</v>
       </c>
       <c r="D461" s="24" t="s">
-        <v>1486</v>
+        <v>262</v>
       </c>
       <c r="E461" s="24"/>
-      <c r="F461" s="24" t="s">
-[...8 lines deleted...]
-      <c r="I461" s="25"/>
+      <c r="F461" s="24"/>
+      <c r="G461" s="24"/>
+      <c r="H461" s="37" t="s">
+        <v>263</v>
+      </c>
+      <c r="I461" s="25" t="s">
+        <v>12</v>
+      </c>
       <c r="J461" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="462" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A462" s="13" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>498</v>
+      </c>
+      <c r="B462" s="33" t="s">
+        <v>43</v>
       </c>
       <c r="C462" s="28" t="s">
-        <v>1739</v>
+        <v>249</v>
       </c>
       <c r="D462" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/zombieland.html","Zombieland *)")</f>
-        <v>Zombieland *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/decapulnostru.html","De capul nostru *)")</f>
+        <v>De capul nostru *)</v>
       </c>
       <c r="E462" s="24"/>
       <c r="F462" s="24" t="s">
-        <v>1464</v>
+        <v>1266</v>
       </c>
       <c r="G462" s="24" t="s">
-        <v>1465</v>
+        <v>1267</v>
       </c>
       <c r="H462" s="24" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="I462" s="25"/>
+        <v>273</v>
+      </c>
+      <c r="I462" s="25" t="s">
+        <v>274</v>
+      </c>
       <c r="J462" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="463" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A463" s="13" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>498</v>
+      </c>
+      <c r="B463" s="33" t="s">
+        <v>43</v>
       </c>
       <c r="C463" s="28" t="s">
-        <v>178</v>
+        <v>55</v>
       </c>
       <c r="D463" s="24" t="s">
-        <v>1519</v>
+        <v>1281</v>
       </c>
       <c r="E463" s="24"/>
       <c r="F463" s="24" t="s">
-        <v>1520</v>
+        <v>1282</v>
       </c>
       <c r="G463" s="24" t="s">
-        <v>1521</v>
+        <v>1283</v>
       </c>
       <c r="H463" s="24" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="I463" s="25"/>
+        <v>264</v>
+      </c>
+      <c r="I463" s="25" t="s">
+        <v>265</v>
+      </c>
       <c r="J463" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="464" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A464" s="13" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>498</v>
+      </c>
+      <c r="B464" s="33" t="s">
+        <v>43</v>
       </c>
       <c r="C464" s="28" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>1523</v>
+        <v>245</v>
+      </c>
+      <c r="D464" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/challengers.html","Challengers *)")</f>
+        <v>Challengers *)</v>
       </c>
       <c r="E464" s="24"/>
       <c r="F464" s="24" t="s">
-        <v>1524</v>
+        <v>892</v>
       </c>
       <c r="G464" s="24" t="s">
-        <v>1525</v>
+        <v>1355</v>
       </c>
       <c r="H464" s="24" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="I464" s="25"/>
+        <v>283</v>
+      </c>
+      <c r="I464" s="25" t="s">
+        <v>284</v>
+      </c>
       <c r="J464" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="465" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A465" s="13" t="s">
-        <v>433</v>
-[...1 lines deleted...]
-      <c r="B465" s="30" t="s">
+        <v>498</v>
+      </c>
+      <c r="B465" s="33" t="s">
+        <v>43</v>
+      </c>
+      <c r="C465" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="C465" s="28" t="s">
-[...4 lines deleted...]
-        <v>Get Him to the Greek *)</v>
+      <c r="D465" s="24" t="s">
+        <v>278</v>
       </c>
       <c r="E465" s="24"/>
-      <c r="F465" s="24" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F465" s="24"/>
+      <c r="G465" s="24"/>
       <c r="H465" s="24" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="I465" s="25"/>
+        <v>273</v>
+      </c>
+      <c r="I465" s="25" t="s">
+        <v>274</v>
+      </c>
       <c r="J465" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="466" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A466" s="13" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>498</v>
+      </c>
+      <c r="B466" s="33" t="s">
+        <v>43</v>
       </c>
       <c r="C466" s="28" t="s">
-        <v>277</v>
-[...3 lines deleted...]
-        <v>Definitely, Maybe *)</v>
+        <v>56</v>
+      </c>
+      <c r="D466" s="24" t="s">
+        <v>1263</v>
       </c>
       <c r="E466" s="24"/>
       <c r="F466" s="24" t="s">
-        <v>1516</v>
+        <v>1264</v>
       </c>
       <c r="G466" s="24" t="s">
-        <v>1517</v>
+        <v>1265</v>
       </c>
       <c r="H466" s="24" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="I466" s="25"/>
+        <v>271</v>
+      </c>
+      <c r="I466" s="25" t="s">
+        <v>272</v>
+      </c>
       <c r="J466" s="26" t="s">
-        <v>938</v>
+        <v>338</v>
       </c>
     </row>
     <row r="467" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A467" s="13" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>498</v>
+      </c>
+      <c r="B467" s="33" t="s">
+        <v>43</v>
       </c>
       <c r="C467" s="28" t="s">
-        <v>190</v>
+        <v>14</v>
       </c>
       <c r="D467" s="24" t="s">
-        <v>1526</v>
+        <v>1284</v>
       </c>
       <c r="E467" s="24"/>
       <c r="F467" s="24" t="s">
-        <v>1527</v>
+        <v>1285</v>
       </c>
       <c r="G467" s="24" t="s">
-        <v>1528</v>
+        <v>1286</v>
       </c>
       <c r="H467" s="24" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="I467" s="25"/>
+        <v>264</v>
+      </c>
+      <c r="I467" s="25" t="s">
+        <v>265</v>
+      </c>
       <c r="J467" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="468" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A468" s="13" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>498</v>
+      </c>
+      <c r="B468" s="33" t="s">
+        <v>43</v>
       </c>
       <c r="C468" s="28" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-        <v>Hostage *)</v>
+        <v>14</v>
+      </c>
+      <c r="D468" s="24" t="s">
+        <v>279</v>
       </c>
       <c r="E468" s="24"/>
-      <c r="F468" s="24" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F468" s="24"/>
+      <c r="G468" s="24"/>
       <c r="H468" s="24" t="s">
-        <v>239</v>
-[...1 lines deleted...]
-      <c r="I468" s="25"/>
+        <v>273</v>
+      </c>
+      <c r="I468" s="25" t="s">
+        <v>274</v>
+      </c>
       <c r="J468" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="469" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A469" s="13" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>498</v>
+      </c>
+      <c r="B469" s="33" t="s">
+        <v>43</v>
       </c>
       <c r="C469" s="28" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-        <v>Bob Dylan: A Complete Unknown *)</v>
+        <v>94</v>
+      </c>
+      <c r="D469" s="24" t="s">
+        <v>1284</v>
       </c>
       <c r="E469" s="24"/>
       <c r="F469" s="24" t="s">
-        <v>1227</v>
+        <v>1285</v>
       </c>
       <c r="G469" s="24" t="s">
-        <v>1228</v>
+        <v>1286</v>
       </c>
       <c r="H469" s="24" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="I469" s="25"/>
+        <v>271</v>
+      </c>
+      <c r="I469" s="25" t="s">
+        <v>272</v>
+      </c>
       <c r="J469" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="470" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A470" s="13" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>498</v>
+      </c>
+      <c r="B470" s="33" t="s">
+        <v>43</v>
       </c>
       <c r="C470" s="28" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>964</v>
+        <v>94</v>
+      </c>
+      <c r="D470" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/moneyball.html","Moneyball *)")</f>
+        <v>Moneyball *)</v>
       </c>
       <c r="E470" s="24"/>
       <c r="F470" s="24" t="s">
-        <v>965</v>
+        <v>1358</v>
       </c>
       <c r="G470" s="24" t="s">
-        <v>966</v>
+        <v>1359</v>
       </c>
       <c r="H470" s="24" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="I470" s="25"/>
+        <v>283</v>
+      </c>
+      <c r="I470" s="25" t="s">
+        <v>284</v>
+      </c>
       <c r="J470" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="471" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A471" s="13" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>498</v>
+      </c>
+      <c r="B471" s="33" t="s">
+        <v>43</v>
       </c>
       <c r="C471" s="28" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="D471" s="24" t="s">
-        <v>1400</v>
+        <v>280</v>
       </c>
       <c r="E471" s="24"/>
-      <c r="F471" s="24" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F471" s="24"/>
+      <c r="G471" s="24"/>
       <c r="H471" s="24" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="I471" s="25"/>
+        <v>273</v>
+      </c>
+      <c r="I471" s="25" t="s">
+        <v>274</v>
+      </c>
       <c r="J471" s="26" t="s">
-        <v>679</v>
+        <v>338</v>
       </c>
     </row>
     <row r="472" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A472" s="13" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>439</v>
+      </c>
+      <c r="B472" s="33" t="s">
+        <v>30</v>
       </c>
       <c r="C472" s="28" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-        <v>Transformers: Revenge of the Fallen *)</v>
+        <v>246</v>
+      </c>
+      <c r="D472" s="24" t="s">
+        <v>281</v>
       </c>
       <c r="E472" s="24"/>
-      <c r="F472" s="24" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F472" s="24"/>
+      <c r="G472" s="24"/>
       <c r="H472" s="24" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="I472" s="25"/>
+        <v>273</v>
+      </c>
+      <c r="I472" s="25" t="s">
+        <v>274</v>
+      </c>
       <c r="J472" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="473" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A473" s="13" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>439</v>
+      </c>
+      <c r="B473" s="33" t="s">
+        <v>30</v>
       </c>
       <c r="C473" s="28" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-        <v>Under the Volcano *)</v>
+        <v>80</v>
+      </c>
+      <c r="D473" s="24" t="s">
+        <v>1281</v>
       </c>
       <c r="E473" s="24"/>
       <c r="F473" s="24" t="s">
-        <v>1495</v>
+        <v>1282</v>
       </c>
       <c r="G473" s="24" t="s">
-        <v>1496</v>
+        <v>1283</v>
       </c>
       <c r="H473" s="24" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="I473" s="25"/>
+        <v>273</v>
+      </c>
+      <c r="I473" s="25" t="s">
+        <v>274</v>
+      </c>
       <c r="J473" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="474" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A474" s="13" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>439</v>
+      </c>
+      <c r="B474" s="33" t="s">
+        <v>30</v>
       </c>
       <c r="C474" s="28" t="s">
-        <v>186</v>
-[...3 lines deleted...]
-        <v>Duse *)</v>
+        <v>57</v>
+      </c>
+      <c r="D474" s="24" t="s">
+        <v>1360</v>
       </c>
       <c r="E474" s="24"/>
       <c r="F474" s="24" t="s">
-        <v>1075</v>
+        <v>1361</v>
       </c>
       <c r="G474" s="24" t="s">
-        <v>1076</v>
+        <v>1362</v>
       </c>
       <c r="H474" s="24" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="I474" s="25"/>
+        <v>283</v>
+      </c>
+      <c r="I474" s="25" t="s">
+        <v>284</v>
+      </c>
       <c r="J474" s="26" t="s">
-        <v>385</v>
+        <v>603</v>
       </c>
     </row>
     <row r="475" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A475" s="13" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>439</v>
+      </c>
+      <c r="B475" s="33" t="s">
+        <v>30</v>
       </c>
       <c r="C475" s="28" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>1509</v>
+        <v>34</v>
+      </c>
+      <c r="D475" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/itterzemmagamotthon.html","Itt érzem magam otthon / Aici mă simt acasă *)")</f>
+        <v>Itt érzem magam otthon / Aici mă simt acasă *)</v>
       </c>
       <c r="E475" s="24"/>
       <c r="F475" s="24" t="s">
-        <v>1510</v>
+        <v>1274</v>
       </c>
       <c r="G475" s="24" t="s">
-        <v>1511</v>
+        <v>1275</v>
       </c>
       <c r="H475" s="24" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="I475" s="25"/>
+        <v>264</v>
+      </c>
+      <c r="I475" s="25" t="s">
+        <v>266</v>
+      </c>
       <c r="J475" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="476" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A476" s="13" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>439</v>
+      </c>
+      <c r="B476" s="33" t="s">
+        <v>30</v>
       </c>
       <c r="C476" s="28" t="s">
-        <v>131</v>
+        <v>34</v>
       </c>
       <c r="D476" s="24" t="s">
-        <v>1512</v>
+        <v>1284</v>
       </c>
       <c r="E476" s="24"/>
       <c r="F476" s="24" t="s">
-        <v>1138</v>
+        <v>1285</v>
       </c>
       <c r="G476" s="24" t="s">
-        <v>1513</v>
+        <v>1286</v>
       </c>
       <c r="H476" s="24" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="I476" s="25"/>
+        <v>273</v>
+      </c>
+      <c r="I476" s="25" t="s">
+        <v>274</v>
+      </c>
       <c r="J476" s="26" t="s">
-        <v>938</v>
+        <v>338</v>
       </c>
     </row>
     <row r="477" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A477" s="13" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>439</v>
+      </c>
+      <c r="B477" s="33" t="s">
+        <v>30</v>
       </c>
       <c r="C477" s="28" t="s">
-        <v>155</v>
+        <v>55</v>
       </c>
       <c r="D477" s="24" t="s">
-        <v>967</v>
+        <v>1328</v>
       </c>
       <c r="E477" s="24"/>
       <c r="F477" s="24" t="s">
-        <v>968</v>
+        <v>1323</v>
       </c>
       <c r="G477" s="24" t="s">
-        <v>969</v>
+        <v>1329</v>
       </c>
       <c r="H477" s="24" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="I477" s="25"/>
+        <v>273</v>
+      </c>
+      <c r="I477" s="25" t="s">
+        <v>274</v>
+      </c>
       <c r="J477" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="478" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A478" s="13" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>439</v>
+      </c>
+      <c r="B478" s="33" t="s">
+        <v>30</v>
       </c>
       <c r="C478" s="28" t="s">
-        <v>229</v>
-[...3 lines deleted...]
-        <v>28 Weeks Later *)</v>
+        <v>55</v>
+      </c>
+      <c r="D478" s="24" t="s">
+        <v>1363</v>
       </c>
       <c r="E478" s="24"/>
       <c r="F478" s="24" t="s">
-        <v>1501</v>
+        <v>1364</v>
       </c>
       <c r="G478" s="24" t="s">
-        <v>1502</v>
+        <v>1365</v>
       </c>
       <c r="H478" s="24" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="I478" s="25"/>
+        <v>283</v>
+      </c>
+      <c r="I478" s="25" t="s">
+        <v>284</v>
+      </c>
       <c r="J478" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="479" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A479" s="13" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>439</v>
+      </c>
+      <c r="B479" s="33" t="s">
+        <v>30</v>
       </c>
       <c r="C479" s="28" t="s">
-        <v>274</v>
-[...3 lines deleted...]
-        <v>Ainda Estou Aqui / I'm Still Here *)</v>
+        <v>185</v>
+      </c>
+      <c r="D479" s="24" t="s">
+        <v>1284</v>
       </c>
       <c r="E479" s="24"/>
       <c r="F479" s="24" t="s">
-        <v>1503</v>
+        <v>1285</v>
       </c>
       <c r="G479" s="24" t="s">
-        <v>1504</v>
+        <v>1286</v>
       </c>
       <c r="H479" s="24" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="I479" s="25"/>
+        <v>264</v>
+      </c>
+      <c r="I479" s="25" t="s">
+        <v>266</v>
+      </c>
       <c r="J479" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="480" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A480" s="13" t="s">
-        <v>433</v>
-[...1 lines deleted...]
-      <c r="B480" s="30" t="s">
+        <v>439</v>
+      </c>
+      <c r="B480" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="C480" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="C480" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D480" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/takinglives.html","Taking Lives *)")</f>
-        <v>Taking Lives *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/decapulnostru.html","De capul nostru *)")</f>
+        <v>De capul nostru *)</v>
       </c>
       <c r="E480" s="24"/>
       <c r="F480" s="24" t="s">
-        <v>1514</v>
+        <v>1266</v>
       </c>
       <c r="G480" s="24" t="s">
-        <v>1515</v>
+        <v>1267</v>
       </c>
       <c r="H480" s="24" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="I480" s="25"/>
+        <v>271</v>
+      </c>
+      <c r="I480" s="25" t="s">
+        <v>272</v>
+      </c>
       <c r="J480" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="481" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A481" s="13" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>439</v>
+      </c>
+      <c r="B481" s="33" t="s">
+        <v>30</v>
       </c>
       <c r="C481" s="28" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-        <v>Hannibal *)</v>
+        <v>96</v>
+      </c>
+      <c r="D481" s="24" t="s">
+        <v>1278</v>
       </c>
       <c r="E481" s="24"/>
       <c r="F481" s="24" t="s">
-        <v>1153</v>
+        <v>1279</v>
       </c>
       <c r="G481" s="24" t="s">
-        <v>1518</v>
+        <v>1280</v>
       </c>
       <c r="H481" s="24" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="I481" s="25"/>
+        <v>264</v>
+      </c>
+      <c r="I481" s="25" t="s">
+        <v>266</v>
+      </c>
       <c r="J481" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="482" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A482" s="13" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>439</v>
+      </c>
+      <c r="B482" s="33" t="s">
+        <v>30</v>
       </c>
       <c r="C482" s="28" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>1155</v>
+        <v>26</v>
+      </c>
+      <c r="D482" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/kongeligaffaere.html","En kongelig affaere / A Royal Affair *)")</f>
+        <v>En kongelig affaere / A Royal Affair *)</v>
       </c>
       <c r="E482" s="24"/>
       <c r="F482" s="24" t="s">
-        <v>1156</v>
+        <v>1289</v>
       </c>
       <c r="G482" s="24" t="s">
-        <v>1157</v>
+        <v>1290</v>
       </c>
       <c r="H482" s="24" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="I482" s="25"/>
+        <v>271</v>
+      </c>
+      <c r="I482" s="25" t="s">
+        <v>272</v>
+      </c>
       <c r="J482" s="26" t="s">
-        <v>391</v>
+        <v>338</v>
       </c>
     </row>
     <row r="483" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A483" s="13" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>439</v>
+      </c>
+      <c r="B483" s="33" t="s">
+        <v>30</v>
       </c>
       <c r="C483" s="28" t="s">
-        <v>191</v>
-[...3 lines deleted...]
-        <v>The Lobster *)</v>
+        <v>94</v>
+      </c>
+      <c r="D483" s="24" t="s">
+        <v>1330</v>
       </c>
       <c r="E483" s="24"/>
       <c r="F483" s="24" t="s">
-        <v>1529</v>
+        <v>1331</v>
       </c>
       <c r="G483" s="24" t="s">
-        <v>1530</v>
+        <v>1332</v>
       </c>
       <c r="H483" s="24" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="I483" s="25"/>
+        <v>273</v>
+      </c>
+      <c r="I483" s="25" t="s">
+        <v>274</v>
+      </c>
       <c r="J483" s="26" t="s">
-        <v>391</v>
+        <v>338</v>
       </c>
     </row>
     <row r="484" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A484" s="13" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>439</v>
+      </c>
+      <c r="B484" s="33" t="s">
+        <v>30</v>
       </c>
       <c r="C484" s="28" t="s">
-        <v>158</v>
+        <v>94</v>
       </c>
       <c r="D484" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/youdontmesswiththezohan.html","You Don't Mess with the Zohan *)")</f>
-        <v>You Don't Mess with the Zohan *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/ironclaw.html","The Iron Claw *)")</f>
+        <v>The Iron Claw *)</v>
       </c>
       <c r="E484" s="24"/>
       <c r="F484" s="24" t="s">
-        <v>1497</v>
+        <v>1366</v>
       </c>
       <c r="G484" s="24" t="s">
-        <v>1498</v>
+        <v>1367</v>
       </c>
       <c r="H484" s="24" t="s">
-        <v>247</v>
-[...1 lines deleted...]
-      <c r="I484" s="25"/>
+        <v>283</v>
+      </c>
+      <c r="I484" s="25" t="s">
+        <v>284</v>
+      </c>
       <c r="J484" s="26" t="s">
-        <v>938</v>
+        <v>338</v>
       </c>
     </row>
     <row r="485" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A485" s="13" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>440</v>
+      </c>
+      <c r="B485" s="33" t="s">
+        <v>31</v>
       </c>
       <c r="C485" s="28" t="s">
-        <v>1744</v>
+        <v>246</v>
       </c>
       <c r="D485" s="24" t="s">
-        <v>1507</v>
+        <v>282</v>
       </c>
       <c r="E485" s="24"/>
-      <c r="F485" s="24" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F485" s="24"/>
+      <c r="G485" s="24"/>
       <c r="H485" s="24" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="I485" s="25"/>
+        <v>273</v>
+      </c>
+      <c r="I485" s="25" t="s">
+        <v>274</v>
+      </c>
       <c r="J485" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="486" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A486" s="13" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>440</v>
+      </c>
+      <c r="B486" s="33" t="s">
+        <v>31</v>
       </c>
       <c r="C486" s="28" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>1559</v>
+        <v>134</v>
+      </c>
+      <c r="D486" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/decapulnostru.html","De capul nostru *)")</f>
+        <v>De capul nostru *)</v>
       </c>
       <c r="E486" s="24"/>
       <c r="F486" s="24" t="s">
-        <v>1560</v>
+        <v>1266</v>
       </c>
       <c r="G486" s="24" t="s">
-        <v>1561</v>
+        <v>1267</v>
       </c>
       <c r="H486" s="24" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="I486" s="25"/>
+        <v>273</v>
+      </c>
+      <c r="I486" s="25" t="s">
+        <v>274</v>
+      </c>
       <c r="J486" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="487" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A487" s="13" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>440</v>
+      </c>
+      <c r="B487" s="33" t="s">
+        <v>31</v>
       </c>
       <c r="C487" s="28" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-        <v>Runaway Bride *)</v>
+        <v>57</v>
+      </c>
+      <c r="D487" s="24" t="s">
+        <v>1368</v>
       </c>
       <c r="E487" s="24"/>
       <c r="F487" s="24" t="s">
-        <v>1549</v>
+        <v>1369</v>
       </c>
       <c r="G487" s="24" t="s">
-        <v>1550</v>
+        <v>1370</v>
       </c>
       <c r="H487" s="24" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="I487" s="25"/>
+        <v>283</v>
+      </c>
+      <c r="I487" s="25" t="s">
+        <v>284</v>
+      </c>
       <c r="J487" s="26" t="s">
-        <v>679</v>
+        <v>338</v>
       </c>
     </row>
     <row r="488" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A488" s="13" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>440</v>
+      </c>
+      <c r="B488" s="33" t="s">
+        <v>31</v>
       </c>
       <c r="C488" s="28" t="s">
-        <v>262</v>
+        <v>209</v>
       </c>
       <c r="D488" s="24" t="s">
-        <v>1538</v>
+        <v>1260</v>
       </c>
       <c r="E488" s="24"/>
       <c r="F488" s="24" t="s">
-        <v>1539</v>
+        <v>1261</v>
       </c>
       <c r="G488" s="24" t="s">
-        <v>1540</v>
+        <v>1262</v>
       </c>
       <c r="H488" s="24" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="I488" s="25"/>
+        <v>264</v>
+      </c>
+      <c r="I488" s="25" t="s">
+        <v>266</v>
+      </c>
       <c r="J488" s="26" t="s">
-        <v>679</v>
+        <v>338</v>
       </c>
     </row>
     <row r="489" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A489" s="13" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>440</v>
+      </c>
+      <c r="B489" s="33" t="s">
+        <v>31</v>
       </c>
       <c r="C489" s="28" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-        <v>1556</v>
+        <v>34</v>
+      </c>
+      <c r="D489" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/bognecepomoci.html","Bog neće pomoći / God Will Not Help *)")</f>
+        <v>Bog neće pomoći / God Will Not Help *)</v>
       </c>
       <c r="E489" s="24"/>
       <c r="F489" s="24" t="s">
-        <v>1199</v>
+        <v>1257</v>
       </c>
       <c r="G489" s="24" t="s">
-        <v>1557</v>
+        <v>1258</v>
       </c>
       <c r="H489" s="24" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="I489" s="25"/>
+        <v>273</v>
+      </c>
+      <c r="I489" s="25" t="s">
+        <v>274</v>
+      </c>
       <c r="J489" s="26" t="s">
-        <v>679</v>
+        <v>338</v>
       </c>
     </row>
     <row r="490" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A490" s="13" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>440</v>
+      </c>
+      <c r="B490" s="33" t="s">
+        <v>31</v>
       </c>
       <c r="C490" s="28" t="s">
-        <v>281</v>
-[...3 lines deleted...]
-        <v>Darkest Hour *)</v>
+        <v>270</v>
+      </c>
+      <c r="D490" s="24" t="s">
+        <v>1263</v>
       </c>
       <c r="E490" s="24"/>
       <c r="F490" s="24" t="s">
-        <v>1562</v>
+        <v>1264</v>
       </c>
       <c r="G490" s="24" t="s">
-        <v>1563</v>
+        <v>1265</v>
       </c>
       <c r="H490" s="24" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="I490" s="25"/>
+        <v>264</v>
+      </c>
+      <c r="I490" s="25" t="s">
+        <v>266</v>
+      </c>
       <c r="J490" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="491" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A491" s="13" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>440</v>
+      </c>
+      <c r="B491" s="33" t="s">
+        <v>31</v>
       </c>
       <c r="C491" s="28" t="s">
-        <v>35</v>
+        <v>245</v>
       </c>
       <c r="D491" s="24" t="s">
-        <v>1533</v>
+        <v>1371</v>
       </c>
       <c r="E491" s="24"/>
       <c r="F491" s="24" t="s">
-        <v>1534</v>
+        <v>1372</v>
       </c>
       <c r="G491" s="24" t="s">
-        <v>1535</v>
+        <v>1373</v>
       </c>
       <c r="H491" s="24" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="I491" s="25"/>
+        <v>283</v>
+      </c>
+      <c r="I491" s="25" t="s">
+        <v>284</v>
+      </c>
       <c r="J491" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="492" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A492" s="13" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>440</v>
+      </c>
+      <c r="B492" s="33" t="s">
+        <v>31</v>
       </c>
       <c r="C492" s="28" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D492" s="24" t="s">
-        <v>1543</v>
+        <v>1284</v>
       </c>
       <c r="E492" s="24"/>
       <c r="F492" s="24" t="s">
-        <v>1544</v>
+        <v>1285</v>
       </c>
       <c r="G492" s="24" t="s">
-        <v>1545</v>
+        <v>1286</v>
       </c>
       <c r="H492" s="24" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="I492" s="25"/>
+        <v>271</v>
+      </c>
+      <c r="I492" s="25" t="s">
+        <v>272</v>
+      </c>
       <c r="J492" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="493" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A493" s="13" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>440</v>
+      </c>
+      <c r="B493" s="33" t="s">
+        <v>31</v>
       </c>
       <c r="C493" s="28" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D493" s="24" t="s">
-        <v>1565</v>
+        <v>1263</v>
       </c>
       <c r="E493" s="24"/>
       <c r="F493" s="24" t="s">
-        <v>1566</v>
+        <v>1264</v>
       </c>
       <c r="G493" s="24" t="s">
-        <v>1567</v>
+        <v>1265</v>
       </c>
       <c r="H493" s="24" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="I493" s="25"/>
+        <v>273</v>
+      </c>
+      <c r="I493" s="25" t="s">
+        <v>274</v>
+      </c>
       <c r="J493" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="494" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A494" s="13" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>440</v>
+      </c>
+      <c r="B494" s="33" t="s">
+        <v>31</v>
       </c>
       <c r="C494" s="28" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>1551</v>
+        <v>233</v>
+      </c>
+      <c r="D494" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/itterzemmagamotthon.html","Itt érzem magam otthon / Aici mă simt acasă *)")</f>
+        <v>Itt érzem magam otthon / Aici mă simt acasă *)</v>
       </c>
       <c r="E494" s="24"/>
       <c r="F494" s="24" t="s">
-        <v>1552</v>
+        <v>1274</v>
       </c>
       <c r="G494" s="24" t="s">
-        <v>1553</v>
+        <v>1275</v>
       </c>
       <c r="H494" s="24" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="I494" s="25"/>
+        <v>264</v>
+      </c>
+      <c r="I494" s="25" t="s">
+        <v>266</v>
+      </c>
       <c r="J494" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="495" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A495" s="13" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>440</v>
+      </c>
+      <c r="B495" s="33" t="s">
+        <v>31</v>
       </c>
       <c r="C495" s="28" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>1271</v>
+        <v>26</v>
+      </c>
+      <c r="D495" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/druk.html","Druk / Another Round *)")</f>
+        <v>Druk / Another Round *)</v>
       </c>
       <c r="E495" s="24"/>
       <c r="F495" s="24" t="s">
-        <v>1272</v>
+        <v>1291</v>
       </c>
       <c r="G495" s="24" t="s">
-        <v>1273</v>
+        <v>1292</v>
       </c>
       <c r="H495" s="24" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="I495" s="25"/>
+        <v>271</v>
+      </c>
+      <c r="I495" s="25" t="s">
+        <v>272</v>
+      </c>
       <c r="J495" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="496" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A496" s="13" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>440</v>
+      </c>
+      <c r="B496" s="33" t="s">
+        <v>31</v>
       </c>
       <c r="C496" s="28" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>1571</v>
+        <v>26</v>
+      </c>
+      <c r="D496" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/blindside.html","The Blind Side *)")</f>
+        <v>The Blind Side *)</v>
       </c>
       <c r="E496" s="24"/>
       <c r="F496" s="24" t="s">
-        <v>1572</v>
+        <v>1374</v>
       </c>
       <c r="G496" s="24" t="s">
-        <v>1573</v>
+        <v>1375</v>
       </c>
       <c r="H496" s="24" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="I496" s="25"/>
+        <v>283</v>
+      </c>
+      <c r="I496" s="25" t="s">
+        <v>284</v>
+      </c>
       <c r="J496" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="497" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A497" s="13" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>440</v>
+      </c>
+      <c r="B497" s="33" t="s">
+        <v>31</v>
       </c>
       <c r="C497" s="28" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="D497" s="24" t="s">
-        <v>970</v>
+        <v>1281</v>
       </c>
       <c r="E497" s="24"/>
-      <c r="F497" s="24">
-        <v>0</v>
+      <c r="F497" s="24" t="s">
+        <v>1282</v>
       </c>
       <c r="G497" s="24" t="s">
-        <v>971</v>
+        <v>1283</v>
       </c>
       <c r="H497" s="24" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="I497" s="25"/>
+        <v>273</v>
+      </c>
+      <c r="I497" s="25" t="s">
+        <v>274</v>
+      </c>
       <c r="J497" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="498" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A498" s="13" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>391</v>
+      </c>
+      <c r="B498" s="33" t="s">
+        <v>23</v>
       </c>
       <c r="C498" s="28" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>1546</v>
+        <v>55</v>
+      </c>
+      <c r="D498" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/dolcevita.html","La dolce vita *)")</f>
+        <v>La dolce vita *)</v>
       </c>
       <c r="E498" s="24"/>
       <c r="F498" s="24" t="s">
-        <v>1547</v>
+        <v>1376</v>
       </c>
       <c r="G498" s="24" t="s">
-        <v>1548</v>
+        <v>1377</v>
       </c>
       <c r="H498" s="24" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="I498" s="25"/>
+        <v>283</v>
+      </c>
+      <c r="I498" s="25" t="s">
+        <v>284</v>
+      </c>
       <c r="J498" s="26" t="s">
-        <v>385</v>
+        <v>342</v>
       </c>
     </row>
     <row r="499" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A499" s="13" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>391</v>
+      </c>
+      <c r="B499" s="33" t="s">
+        <v>23</v>
       </c>
       <c r="C499" s="28" t="s">
-        <v>186</v>
+        <v>285</v>
       </c>
       <c r="D499" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/et.html","E.T. *)")</f>
-        <v>E.T. *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/aboutdesouffle.html","A bout de souffle *)")</f>
+        <v>A bout de souffle *)</v>
       </c>
       <c r="E499" s="24"/>
       <c r="F499" s="24" t="s">
-        <v>1323</v>
+        <v>1378</v>
       </c>
       <c r="G499" s="24" t="s">
-        <v>1564</v>
+        <v>1379</v>
       </c>
       <c r="H499" s="24" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="I499" s="25"/>
+        <v>283</v>
+      </c>
+      <c r="I499" s="25" t="s">
+        <v>284</v>
+      </c>
       <c r="J499" s="26" t="s">
-        <v>391</v>
+        <v>342</v>
       </c>
     </row>
     <row r="500" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A500" s="13" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>485</v>
+      </c>
+      <c r="B500" s="33" t="s">
+        <v>40</v>
       </c>
       <c r="C500" s="28" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-        <v>1531</v>
+        <v>16</v>
+      </c>
+      <c r="D500" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/goodyear.html","A Good Year *)")</f>
+        <v>A Good Year *)</v>
       </c>
       <c r="E500" s="24"/>
       <c r="F500" s="24" t="s">
-        <v>1321</v>
+        <v>697</v>
       </c>
       <c r="G500" s="24" t="s">
-        <v>1532</v>
+        <v>1380</v>
       </c>
       <c r="H500" s="24" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="I500" s="25"/>
+        <v>283</v>
+      </c>
+      <c r="I500" s="25" t="s">
+        <v>286</v>
+      </c>
       <c r="J500" s="26" t="s">
-        <v>385</v>
+        <v>603</v>
       </c>
     </row>
     <row r="501" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A501" s="13" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>486</v>
+      </c>
+      <c r="B501" s="33" t="s">
+        <v>41</v>
       </c>
       <c r="C501" s="28" t="s">
-        <v>151</v>
+        <v>245</v>
       </c>
       <c r="D501" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/creator.html","The Creator *)")</f>
-        <v>The Creator *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/cinemaparadiso.html","Nuovo Cinema Paradiso *)")</f>
+        <v>Nuovo Cinema Paradiso *)</v>
       </c>
       <c r="E501" s="24"/>
       <c r="F501" s="24" t="s">
-        <v>1255</v>
+        <v>1381</v>
       </c>
       <c r="G501" s="24" t="s">
-        <v>1256</v>
+        <v>1382</v>
       </c>
       <c r="H501" s="24" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="I501" s="25"/>
+        <v>283</v>
+      </c>
+      <c r="I501" s="25" t="s">
+        <v>284</v>
+      </c>
       <c r="J501" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="502" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A502" s="13" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>486</v>
+      </c>
+      <c r="B502" s="33" t="s">
+        <v>41</v>
       </c>
       <c r="C502" s="28" t="s">
-        <v>274</v>
+        <v>26</v>
       </c>
       <c r="D502" s="24" t="s">
-        <v>1568</v>
+        <v>1383</v>
       </c>
       <c r="E502" s="24"/>
       <c r="F502" s="24" t="s">
-        <v>1569</v>
+        <v>1384</v>
       </c>
       <c r="G502" s="24" t="s">
-        <v>1570</v>
+        <v>1385</v>
       </c>
       <c r="H502" s="24" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="I502" s="25"/>
+        <v>283</v>
+      </c>
+      <c r="I502" s="25" t="s">
+        <v>284</v>
+      </c>
       <c r="J502" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="503" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="503" spans="1:10" ht="11" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="A503" s="13" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>339</v>
+      </c>
+      <c r="B503" s="33" t="s">
+        <v>10</v>
       </c>
       <c r="C503" s="28" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-        <v>1554</v>
+        <v>287</v>
+      </c>
+      <c r="D503" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/decapulnostru.html","De capul nostru *)")</f>
+        <v>De capul nostru *)</v>
       </c>
       <c r="E503" s="24"/>
       <c r="F503" s="24" t="s">
-        <v>1199</v>
+        <v>1266</v>
       </c>
       <c r="G503" s="24" t="s">
-        <v>1555</v>
+        <v>1267</v>
       </c>
       <c r="H503" s="24" t="s">
-        <v>257</v>
+        <v>288</v>
       </c>
       <c r="I503" s="25"/>
       <c r="J503" s="26" t="s">
-        <v>938</v>
-[...2 lines deleted...]
-    <row r="504" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="504" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A504" s="13" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>339</v>
+      </c>
+      <c r="B504" s="33" t="s">
+        <v>10</v>
       </c>
       <c r="C504" s="28" t="s">
-        <v>152</v>
+        <v>289</v>
       </c>
       <c r="D504" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/harrypotter.html","Harry Potter and the Philosophal Stone *)")</f>
-        <v>Harry Potter and the Philosophal Stone *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/backrooms.html","Backrooms *)")</f>
+        <v>Backrooms *)</v>
       </c>
       <c r="E504" s="24"/>
       <c r="F504" s="24" t="s">
-        <v>985</v>
+        <v>1386</v>
       </c>
       <c r="G504" s="24" t="s">
-        <v>986</v>
+        <v>1387</v>
       </c>
       <c r="H504" s="24" t="s">
-        <v>164</v>
+        <v>288</v>
       </c>
       <c r="I504" s="25"/>
       <c r="J504" s="26" t="s">
-        <v>938</v>
-[...2 lines deleted...]
-    <row r="505" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="505" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A505" s="13" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>339</v>
+      </c>
+      <c r="B505" s="33" t="s">
+        <v>10</v>
       </c>
       <c r="C505" s="28" t="s">
-        <v>156</v>
+        <v>197</v>
       </c>
       <c r="D505" s="24" t="s">
-        <v>939</v>
+        <v>1278</v>
       </c>
       <c r="E505" s="24"/>
       <c r="F505" s="24" t="s">
-        <v>940</v>
+        <v>1279</v>
       </c>
       <c r="G505" s="24" t="s">
-        <v>941</v>
+        <v>1280</v>
       </c>
       <c r="H505" s="24" t="s">
-        <v>132</v>
+        <v>288</v>
       </c>
       <c r="I505" s="25"/>
       <c r="J505" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="506" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="506" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A506" s="13" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>339</v>
+      </c>
+      <c r="B506" s="33" t="s">
+        <v>10</v>
       </c>
       <c r="C506" s="28" t="s">
-        <v>1740</v>
-[...3 lines deleted...]
-        <v>Gladiator *)</v>
+        <v>290</v>
+      </c>
+      <c r="D506" s="24" t="s">
+        <v>1388</v>
       </c>
       <c r="E506" s="24"/>
       <c r="F506" s="24" t="s">
-        <v>1153</v>
+        <v>610</v>
       </c>
       <c r="G506" s="24" t="s">
-        <v>1558</v>
+        <v>1389</v>
       </c>
       <c r="H506" s="24" t="s">
-        <v>150</v>
+        <v>288</v>
       </c>
       <c r="I506" s="25"/>
       <c r="J506" s="26" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-    <row r="507" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="507" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A507" s="13" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>339</v>
+      </c>
+      <c r="B507" s="33" t="s">
+        <v>10</v>
       </c>
       <c r="C507" s="28" t="s">
-        <v>1741</v>
+        <v>291</v>
       </c>
       <c r="D507" s="24" t="s">
-        <v>1536</v>
+        <v>1390</v>
       </c>
       <c r="E507" s="24"/>
       <c r="F507" s="24" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="G507" s="24" t="s">
-        <v>1537</v>
+        <v>1392</v>
       </c>
       <c r="H507" s="24" t="s">
-        <v>221</v>
+        <v>288</v>
       </c>
       <c r="I507" s="25"/>
       <c r="J507" s="26" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="508" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="508" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A508" s="13" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>339</v>
+      </c>
+      <c r="B508" s="33" t="s">
+        <v>10</v>
       </c>
       <c r="C508" s="28" t="s">
-        <v>1742</v>
-[...3 lines deleted...]
-        <v>Weapons *)</v>
+        <v>292</v>
+      </c>
+      <c r="D508" s="24" t="s">
+        <v>1393</v>
       </c>
       <c r="E508" s="24"/>
       <c r="F508" s="24" t="s">
-        <v>1541</v>
+        <v>1394</v>
       </c>
       <c r="G508" s="24" t="s">
-        <v>1542</v>
+        <v>1395</v>
       </c>
       <c r="H508" s="24" t="s">
-        <v>132</v>
+        <v>288</v>
       </c>
       <c r="I508" s="25"/>
       <c r="J508" s="26" t="s">
-        <v>385</v>
-[...36 lines deleted...]
-    <row r="511" spans="1:10" ht="11" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="509" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A509" s="13" t="s">
+        <v>339</v>
+      </c>
+      <c r="B509" s="33" t="s">
+        <v>10</v>
+      </c>
+      <c r="C509" s="28" t="s">
+        <v>293</v>
+      </c>
+      <c r="D509" s="24" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E509" s="24"/>
+      <c r="F509" s="24" t="s">
+        <v>1264</v>
+      </c>
+      <c r="G509" s="24" t="s">
+        <v>1265</v>
+      </c>
+      <c r="H509" s="24" t="s">
+        <v>288</v>
+      </c>
+      <c r="I509" s="25"/>
+      <c r="J509" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="510" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A510" s="13" t="s">
+        <v>339</v>
+      </c>
+      <c r="B510" s="33" t="s">
+        <v>10</v>
+      </c>
+      <c r="C510" s="28" t="s">
+        <v>294</v>
+      </c>
+      <c r="D510" s="24" t="s">
+        <v>1396</v>
+      </c>
+      <c r="E510" s="24"/>
+      <c r="F510" s="24" t="s">
+        <v>1397</v>
+      </c>
+      <c r="G510" s="24" t="s">
+        <v>1398</v>
+      </c>
+      <c r="H510" s="24" t="s">
+        <v>288</v>
+      </c>
+      <c r="I510" s="25"/>
+      <c r="J510" s="26" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="511" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A511" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1270</v>
+      </c>
+      <c r="B511" s="33" t="s">
+        <v>258</v>
       </c>
       <c r="C511" s="28" t="s">
-        <v>243</v>
+        <v>137</v>
       </c>
       <c r="D511" s="24" t="s">
-        <v>1645</v>
+        <v>1399</v>
       </c>
       <c r="E511" s="24"/>
       <c r="F511" s="24" t="s">
-        <v>1646</v>
+        <v>1337</v>
       </c>
       <c r="G511" s="24" t="s">
-        <v>1647</v>
+        <v>1400</v>
       </c>
       <c r="H511" s="24" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>288</v>
+      </c>
+      <c r="I511" s="25"/>
       <c r="J511" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="512" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A512" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1404</v>
+      </c>
+      <c r="B512" s="33" t="s">
+        <v>295</v>
       </c>
       <c r="C512" s="28" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-        <v>Lolita *)</v>
+        <v>296</v>
+      </c>
+      <c r="D512" s="24" t="s">
+        <v>1401</v>
       </c>
       <c r="E512" s="24"/>
       <c r="F512" s="24" t="s">
-        <v>1574</v>
+        <v>1402</v>
       </c>
       <c r="G512" s="24" t="s">
-        <v>1575</v>
+        <v>1403</v>
       </c>
       <c r="H512" s="24" t="s">
-        <v>284</v>
-[...3 lines deleted...]
-      </c>
+        <v>288</v>
+      </c>
+      <c r="I512" s="25"/>
       <c r="J512" s="26" t="s">
-        <v>391</v>
+        <v>338</v>
       </c>
     </row>
     <row r="513" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A513" s="13" t="s">
-        <v>1577</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>1270</v>
+      </c>
+      <c r="B513" s="33" t="s">
+        <v>258</v>
       </c>
       <c r="C513" s="28" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-        <v>Kill Bill: The Whole Bloody Affair *)</v>
+        <v>102</v>
+      </c>
+      <c r="D513" s="24" t="s">
+        <v>1401</v>
       </c>
       <c r="E513" s="24"/>
       <c r="F513" s="24" t="s">
-        <v>1491</v>
+        <v>1402</v>
       </c>
       <c r="G513" s="24" t="s">
-        <v>1576</v>
+        <v>1403</v>
       </c>
       <c r="H513" s="24" t="s">
-        <v>302</v>
-[...3 lines deleted...]
-      </c>
+        <v>288</v>
+      </c>
+      <c r="I513" s="25"/>
       <c r="J513" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="514" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A514" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>339</v>
+      </c>
+      <c r="B514" s="33" t="s">
+        <v>10</v>
       </c>
       <c r="C514" s="28" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-        <v>Orwell: 2+2=5 *)</v>
+        <v>297</v>
+      </c>
+      <c r="D514" s="24" t="s">
+        <v>1405</v>
       </c>
       <c r="E514" s="24"/>
       <c r="F514" s="24" t="s">
-        <v>1625</v>
+        <v>793</v>
       </c>
       <c r="G514" s="24" t="s">
-        <v>1626</v>
+        <v>1406</v>
       </c>
       <c r="H514" s="24" t="s">
-        <v>318</v>
-[...3 lines deleted...]
-      </c>
+        <v>288</v>
+      </c>
+      <c r="I514" s="25"/>
       <c r="J514" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="515" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A515" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>339</v>
+      </c>
+      <c r="B515" s="33" t="s">
+        <v>10</v>
       </c>
       <c r="C515" s="28" t="s">
-        <v>52</v>
+        <v>298</v>
       </c>
       <c r="D515" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/deuxpersonnesechangeantdelasalive.html","Deux personnes échangeant de la salive *)")</f>
-        <v>Deux personnes échangeant de la salive *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/miroirsno3.html","Miroirs No. 3 *)")</f>
+        <v>Miroirs No. 3 *)</v>
       </c>
       <c r="E515" s="24"/>
       <c r="F515" s="24" t="s">
-        <v>1648</v>
+        <v>1407</v>
       </c>
       <c r="G515" s="24" t="s">
-        <v>1649</v>
+        <v>1408</v>
       </c>
       <c r="H515" s="24" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>299</v>
+      </c>
+      <c r="I515" s="25"/>
       <c r="J515" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="516" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A516" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>587</v>
+      </c>
+      <c r="B516" s="33" t="s">
+        <v>89</v>
       </c>
       <c r="C516" s="28" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>55</v>
+      </c>
+      <c r="D516" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/miroirsno3.html","Miroirs No. 3 *)")</f>
+        <v>Miroirs No. 3 *)</v>
       </c>
       <c r="E516" s="24"/>
       <c r="F516" s="24" t="s">
-        <v>287</v>
+        <v>1407</v>
       </c>
       <c r="G516" s="24" t="s">
-        <v>288</v>
+        <v>1408</v>
       </c>
       <c r="H516" s="24" t="s">
-        <v>284</v>
-[...3 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+      <c r="I516" s="25"/>
       <c r="J516" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="517" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A517" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1409</v>
+      </c>
+      <c r="B517" s="33" t="s">
+        <v>301</v>
       </c>
       <c r="C517" s="28" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>1585</v>
+        <v>302</v>
+      </c>
+      <c r="D517" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/miroirsno3.html","Miroirs No. 3 *)")</f>
+        <v>Miroirs No. 3 *)</v>
       </c>
       <c r="E517" s="24"/>
       <c r="F517" s="24" t="s">
-        <v>1586</v>
+        <v>1407</v>
       </c>
       <c r="G517" s="24" t="s">
-        <v>1587</v>
+        <v>1408</v>
       </c>
       <c r="H517" s="24" t="s">
-        <v>312</v>
-[...3 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+      <c r="I517" s="25"/>
       <c r="J517" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="518" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A518" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>348</v>
+      </c>
+      <c r="B518" s="33" t="s">
+        <v>13</v>
       </c>
       <c r="C518" s="28" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>1650</v>
+        <v>252</v>
+      </c>
+      <c r="D518" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/y.html","Y *)")</f>
+        <v>Y *)</v>
       </c>
       <c r="E518" s="24"/>
       <c r="F518" s="24" t="s">
-        <v>1651</v>
+        <v>1268</v>
       </c>
       <c r="G518" s="24" t="s">
-        <v>1652</v>
+        <v>1269</v>
       </c>
       <c r="H518" s="24" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>303</v>
+      </c>
+      <c r="I518" s="25"/>
       <c r="J518" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="519" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A519" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>352</v>
+      </c>
+      <c r="B519" s="33" t="s">
+        <v>15</v>
       </c>
       <c r="C519" s="28" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>1588</v>
+        <v>304</v>
+      </c>
+      <c r="D519" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/y.html","Y *)")</f>
+        <v>Y *)</v>
       </c>
       <c r="E519" s="24"/>
       <c r="F519" s="24" t="s">
-        <v>1589</v>
+        <v>1268</v>
       </c>
       <c r="G519" s="24" t="s">
-        <v>1590</v>
+        <v>1269</v>
       </c>
       <c r="H519" s="24" t="s">
-        <v>312</v>
-[...3 lines deleted...]
-      </c>
+        <v>303</v>
+      </c>
+      <c r="I519" s="25"/>
       <c r="J519" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="520" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A520" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>358</v>
+      </c>
+      <c r="B520" s="33" t="s">
+        <v>17</v>
       </c>
       <c r="C520" s="28" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="D520" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/superbad.html","SuperBad *)")</f>
-        <v>SuperBad *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/y.html","Y *)")</f>
+        <v>Y *)</v>
       </c>
       <c r="E520" s="24"/>
       <c r="F520" s="24" t="s">
-        <v>1384</v>
+        <v>1268</v>
       </c>
       <c r="G520" s="24" t="s">
-        <v>1682</v>
+        <v>1269</v>
       </c>
       <c r="H520" s="24" t="s">
-        <v>325</v>
-[...3 lines deleted...]
-      </c>
+        <v>303</v>
+      </c>
+      <c r="I520" s="25"/>
       <c r="J520" s="26" t="s">
-        <v>679</v>
+        <v>338</v>
       </c>
     </row>
     <row r="521" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A521" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>1410</v>
+      </c>
+      <c r="B521" s="33" t="s">
+        <v>305</v>
       </c>
       <c r="C521" s="28" t="s">
-        <v>243</v>
+        <v>136</v>
       </c>
       <c r="D521" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/primavera.html","Primavera *)")</f>
-        <v>Primavera *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/y.html","Y *)")</f>
+        <v>Y *)</v>
       </c>
       <c r="E521" s="24"/>
       <c r="F521" s="24" t="s">
-        <v>1578</v>
+        <v>1268</v>
       </c>
       <c r="G521" s="24" t="s">
-        <v>1579</v>
+        <v>1269</v>
       </c>
       <c r="H521" s="24" t="s">
-        <v>302</v>
-[...1 lines deleted...]
-      <c r="I521" s="25" t="s">
         <v>303</v>
       </c>
+      <c r="I521" s="25"/>
       <c r="J521" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="522" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A522" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>339</v>
+      </c>
+      <c r="B522" s="33" t="s">
+        <v>10</v>
       </c>
       <c r="C522" s="28" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-        <v>1653</v>
+        <v>306</v>
+      </c>
+      <c r="D522" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/y.html","Y *)")</f>
+        <v>Y *)</v>
       </c>
       <c r="E522" s="24"/>
-      <c r="F522" s="24">
-        <v>0</v>
+      <c r="F522" s="24" t="s">
+        <v>1268</v>
       </c>
       <c r="G522" s="24" t="s">
-        <v>1654</v>
+        <v>1269</v>
       </c>
       <c r="H522" s="24" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+      <c r="I522" s="25"/>
       <c r="J522" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="523" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A523" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>1411</v>
+      </c>
+      <c r="B523" s="33" t="s">
+        <v>307</v>
       </c>
       <c r="C523" s="28" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>1591</v>
+        <v>308</v>
+      </c>
+      <c r="D523" s="24" t="str">
+        <f t="shared" ref="D523:D534" si="0">HYPERLINK("https://agenda.liternet.ro/cronici/decapulnostru.html","De capul nostru *)")</f>
+        <v>De capul nostru *)</v>
       </c>
       <c r="E523" s="24"/>
       <c r="F523" s="24" t="s">
-        <v>1592</v>
+        <v>1266</v>
       </c>
       <c r="G523" s="24" t="s">
-        <v>1593</v>
+        <v>1267</v>
       </c>
       <c r="H523" s="24" t="s">
-        <v>312</v>
-[...3 lines deleted...]
-      </c>
+        <v>309</v>
+      </c>
+      <c r="I523" s="25"/>
       <c r="J523" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="524" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A524" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>1412</v>
+      </c>
+      <c r="B524" s="33" t="s">
+        <v>310</v>
       </c>
       <c r="C524" s="28" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>289</v>
+        <v>26</v>
+      </c>
+      <c r="D524" s="24" t="str">
+        <f t="shared" si="0"/>
+        <v>De capul nostru *)</v>
       </c>
       <c r="E524" s="24"/>
       <c r="F524" s="24" t="s">
-        <v>290</v>
+        <v>1266</v>
       </c>
       <c r="G524" s="24" t="s">
-        <v>288</v>
+        <v>1267</v>
       </c>
       <c r="H524" s="24" t="s">
-        <v>284</v>
-[...3 lines deleted...]
-      </c>
+        <v>309</v>
+      </c>
+      <c r="I524" s="25"/>
       <c r="J524" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="525" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A525" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>587</v>
+      </c>
+      <c r="B525" s="33" t="s">
+        <v>89</v>
       </c>
       <c r="C525" s="28" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>1655</v>
+        <v>56</v>
+      </c>
+      <c r="D525" s="24" t="str">
+        <f t="shared" si="0"/>
+        <v>De capul nostru *)</v>
       </c>
       <c r="E525" s="24"/>
       <c r="F525" s="24" t="s">
-        <v>1656</v>
+        <v>1266</v>
       </c>
       <c r="G525" s="24" t="s">
-        <v>1657</v>
+        <v>1267</v>
       </c>
       <c r="H525" s="24" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>311</v>
+      </c>
+      <c r="I525" s="25"/>
       <c r="J525" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="526" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A526" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>1409</v>
+      </c>
+      <c r="B526" s="33" t="s">
+        <v>301</v>
       </c>
       <c r="C526" s="28" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>1683</v>
+        <v>312</v>
+      </c>
+      <c r="D526" s="24" t="str">
+        <f t="shared" si="0"/>
+        <v>De capul nostru *)</v>
       </c>
       <c r="E526" s="24"/>
       <c r="F526" s="24" t="s">
-        <v>1684</v>
+        <v>1266</v>
       </c>
       <c r="G526" s="24" t="s">
-        <v>1685</v>
+        <v>1267</v>
       </c>
       <c r="H526" s="24" t="s">
-        <v>325</v>
-[...3 lines deleted...]
-      </c>
+        <v>311</v>
+      </c>
+      <c r="I526" s="25"/>
       <c r="J526" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="527" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A527" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>1259</v>
+      </c>
+      <c r="B527" s="33" t="s">
+        <v>257</v>
       </c>
       <c r="C527" s="28" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>16</v>
+      </c>
+      <c r="D527" s="24" t="str">
+        <f t="shared" si="0"/>
+        <v>De capul nostru *)</v>
       </c>
       <c r="E527" s="24"/>
       <c r="F527" s="24" t="s">
-        <v>292</v>
+        <v>1266</v>
       </c>
       <c r="G527" s="24" t="s">
-        <v>293</v>
+        <v>1267</v>
       </c>
       <c r="H527" s="24" t="s">
-        <v>284</v>
-[...3 lines deleted...]
-      </c>
+        <v>303</v>
+      </c>
+      <c r="I527" s="25"/>
       <c r="J527" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="528" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A528" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>352</v>
+      </c>
+      <c r="B528" s="33" t="s">
+        <v>15</v>
       </c>
       <c r="C528" s="28" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>1594</v>
+        <v>26</v>
+      </c>
+      <c r="D528" s="24" t="str">
+        <f t="shared" si="0"/>
+        <v>De capul nostru *)</v>
       </c>
       <c r="E528" s="24"/>
       <c r="F528" s="24" t="s">
-        <v>1595</v>
+        <v>1266</v>
       </c>
       <c r="G528" s="24" t="s">
-        <v>1596</v>
+        <v>1267</v>
       </c>
       <c r="H528" s="24" t="s">
-        <v>312</v>
-[...3 lines deleted...]
-      </c>
+        <v>303</v>
+      </c>
+      <c r="I528" s="25"/>
       <c r="J528" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="529" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A529" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>481</v>
+      </c>
+      <c r="B529" s="33" t="s">
+        <v>39</v>
       </c>
       <c r="C529" s="28" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>1658</v>
+        <v>56</v>
+      </c>
+      <c r="D529" s="24" t="str">
+        <f t="shared" si="0"/>
+        <v>De capul nostru *)</v>
       </c>
       <c r="E529" s="24"/>
       <c r="F529" s="24" t="s">
-        <v>1659</v>
+        <v>1266</v>
       </c>
       <c r="G529" s="24" t="s">
-        <v>1660</v>
+        <v>1267</v>
       </c>
       <c r="H529" s="24" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>303</v>
+      </c>
+      <c r="I529" s="25"/>
       <c r="J529" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="530" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A530" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>1270</v>
+      </c>
+      <c r="B530" s="33" t="s">
+        <v>258</v>
       </c>
       <c r="C530" s="28" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D530" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/hangover.html","The Hangover *)")</f>
-        <v>The Hangover *)</v>
+        <f t="shared" si="0"/>
+        <v>De capul nostru *)</v>
       </c>
       <c r="E530" s="24"/>
       <c r="F530" s="24" t="s">
-        <v>1686</v>
+        <v>1266</v>
       </c>
       <c r="G530" s="24" t="s">
-        <v>1687</v>
+        <v>1267</v>
       </c>
       <c r="H530" s="24" t="s">
-        <v>325</v>
-[...3 lines deleted...]
-      </c>
+        <v>303</v>
+      </c>
+      <c r="I530" s="25"/>
       <c r="J530" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="531" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A531" s="13" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>339</v>
+      </c>
+      <c r="B531" s="33" t="s">
+        <v>10</v>
       </c>
       <c r="C531" s="28" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>313</v>
+      </c>
+      <c r="D531" s="24" t="str">
+        <f t="shared" si="0"/>
+        <v>De capul nostru *)</v>
       </c>
       <c r="E531" s="24"/>
       <c r="F531" s="24" t="s">
-        <v>292</v>
+        <v>1266</v>
       </c>
       <c r="G531" s="24" t="s">
-        <v>293</v>
+        <v>1267</v>
       </c>
       <c r="H531" s="24" t="s">
-        <v>284</v>
-[...3 lines deleted...]
-      </c>
+        <v>314</v>
+      </c>
+      <c r="I531" s="25"/>
       <c r="J531" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="532" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A532" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1413</v>
+      </c>
+      <c r="B532" s="33" t="s">
+        <v>315</v>
       </c>
       <c r="C532" s="28" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>316</v>
+      </c>
+      <c r="D532" s="24" t="str">
+        <f t="shared" si="0"/>
+        <v>De capul nostru *)</v>
       </c>
       <c r="E532" s="24"/>
       <c r="F532" s="24" t="s">
-        <v>292</v>
+        <v>1266</v>
       </c>
       <c r="G532" s="24" t="s">
-        <v>293</v>
+        <v>1267</v>
       </c>
       <c r="H532" s="24" t="s">
-        <v>284</v>
-[...3 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+      <c r="I532" s="25"/>
       <c r="J532" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="533" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A533" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>406</v>
+      </c>
+      <c r="B533" s="33" t="s">
+        <v>25</v>
       </c>
       <c r="C533" s="28" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>1661</v>
+        <v>317</v>
+      </c>
+      <c r="D533" s="24" t="str">
+        <f t="shared" si="0"/>
+        <v>De capul nostru *)</v>
       </c>
       <c r="E533" s="24"/>
       <c r="F533" s="24" t="s">
-        <v>1662</v>
+        <v>1266</v>
       </c>
       <c r="G533" s="24" t="s">
-        <v>1663</v>
+        <v>1267</v>
       </c>
       <c r="H533" s="24" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+      <c r="I533" s="25"/>
       <c r="J533" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="534" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A534" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>339</v>
+      </c>
+      <c r="B534" s="33" t="s">
+        <v>10</v>
       </c>
       <c r="C534" s="28" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>318</v>
+      </c>
+      <c r="D534" s="24" t="str">
+        <f t="shared" si="0"/>
+        <v>De capul nostru *)</v>
       </c>
       <c r="E534" s="24"/>
       <c r="F534" s="24" t="s">
-        <v>292</v>
+        <v>1266</v>
       </c>
       <c r="G534" s="24" t="s">
-        <v>293</v>
+        <v>1267</v>
       </c>
       <c r="H534" s="24" t="s">
-        <v>284</v>
-[...3 lines deleted...]
-      </c>
+        <v>319</v>
+      </c>
+      <c r="I534" s="25"/>
       <c r="J534" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="535" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A535" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>339</v>
+      </c>
+      <c r="B535" s="33" t="s">
+        <v>10</v>
       </c>
       <c r="C535" s="28" t="s">
-        <v>138</v>
+        <v>259</v>
       </c>
       <c r="D535" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/miroirsno3.html","Miroirs No. 3 *)")</f>
-        <v>Miroirs No. 3 *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/backrooms.html","Backrooms *)")</f>
+        <v>Backrooms *)</v>
       </c>
       <c r="E535" s="24"/>
       <c r="F535" s="24" t="s">
-        <v>1580</v>
+        <v>1386</v>
       </c>
       <c r="G535" s="24" t="s">
-        <v>1581</v>
+        <v>1387</v>
       </c>
       <c r="H535" s="24" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="I535" s="25"/>
       <c r="J535" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="536" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A536" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1270</v>
+      </c>
+      <c r="B536" s="33" t="s">
+        <v>258</v>
       </c>
       <c r="C536" s="28" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="D536" s="24" t="s">
-        <v>1597</v>
+        <v>1284</v>
       </c>
       <c r="E536" s="24"/>
       <c r="F536" s="24" t="s">
-        <v>1598</v>
+        <v>1285</v>
       </c>
       <c r="G536" s="24" t="s">
-        <v>1599</v>
+        <v>1286</v>
       </c>
       <c r="H536" s="24" t="s">
-        <v>312</v>
-[...3 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+      <c r="I536" s="25"/>
       <c r="J536" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="537" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A537" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>339</v>
+      </c>
+      <c r="B537" s="33" t="s">
+        <v>10</v>
       </c>
       <c r="C537" s="28" t="s">
-        <v>234</v>
+        <v>259</v>
       </c>
       <c r="D537" s="24" t="s">
-        <v>1650</v>
+        <v>1388</v>
       </c>
       <c r="E537" s="24"/>
       <c r="F537" s="24" t="s">
-        <v>1651</v>
+        <v>610</v>
       </c>
       <c r="G537" s="24" t="s">
-        <v>1652</v>
+        <v>1389</v>
       </c>
       <c r="H537" s="24" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="I537" s="25"/>
       <c r="J537" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="538" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A538" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>587</v>
+      </c>
+      <c r="B538" s="33" t="s">
+        <v>89</v>
       </c>
       <c r="C538" s="28" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>1600</v>
+        <v>32</v>
+      </c>
+      <c r="D538" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/partirunjour.html","Partir un jour *)")</f>
+        <v>Partir un jour *)</v>
       </c>
       <c r="E538" s="24"/>
       <c r="F538" s="24" t="s">
-        <v>1601</v>
+        <v>1276</v>
       </c>
       <c r="G538" s="24" t="s">
-        <v>1602</v>
+        <v>1277</v>
       </c>
       <c r="H538" s="24" t="s">
-        <v>312</v>
-[...3 lines deleted...]
-      </c>
+        <v>314</v>
+      </c>
+      <c r="I538" s="25"/>
       <c r="J538" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="539" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A539" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1409</v>
+      </c>
+      <c r="B539" s="33" t="s">
+        <v>301</v>
       </c>
       <c r="C539" s="28" t="s">
-        <v>24</v>
+        <v>321</v>
       </c>
       <c r="D539" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/visviata.html","Vis. Viață *)")</f>
-        <v>Vis. Viață *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/partirunjour.html","Partir un jour *)")</f>
+        <v>Partir un jour *)</v>
       </c>
       <c r="E539" s="24"/>
       <c r="F539" s="24" t="s">
-        <v>1627</v>
+        <v>1276</v>
       </c>
       <c r="G539" s="24" t="s">
-        <v>1628</v>
+        <v>1277</v>
       </c>
       <c r="H539" s="24" t="s">
-        <v>318</v>
-[...3 lines deleted...]
-      </c>
+        <v>314</v>
+      </c>
+      <c r="I539" s="25"/>
       <c r="J539" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="540" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A540" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1270</v>
+      </c>
+      <c r="B540" s="33" t="s">
+        <v>258</v>
       </c>
       <c r="C540" s="28" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-        <v>Miroirs No. 3 *)</v>
+        <v>142</v>
+      </c>
+      <c r="D540" s="24" t="s">
+        <v>1281</v>
       </c>
       <c r="E540" s="24"/>
       <c r="F540" s="24" t="s">
-        <v>1580</v>
+        <v>1282</v>
       </c>
       <c r="G540" s="24" t="s">
-        <v>1581</v>
+        <v>1283</v>
       </c>
       <c r="H540" s="24" t="s">
-        <v>302</v>
-[...3 lines deleted...]
-      </c>
+        <v>322</v>
+      </c>
+      <c r="I540" s="25"/>
       <c r="J540" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="541" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A541" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1270</v>
+      </c>
+      <c r="B541" s="33" t="s">
+        <v>258</v>
       </c>
       <c r="C541" s="28" t="s">
-        <v>46</v>
+        <v>269</v>
       </c>
       <c r="D541" s="24" t="s">
-        <v>299</v>
+        <v>1281</v>
       </c>
       <c r="E541" s="24"/>
       <c r="F541" s="24" t="s">
-        <v>300</v>
+        <v>1282</v>
       </c>
       <c r="G541" s="24" t="s">
-        <v>288</v>
+        <v>1283</v>
       </c>
       <c r="H541" s="24" t="s">
-        <v>284</v>
-[...3 lines deleted...]
-      </c>
+        <v>319</v>
+      </c>
+      <c r="I541" s="25"/>
       <c r="J541" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="542" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A542" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1270</v>
+      </c>
+      <c r="B542" s="33" t="s">
+        <v>258</v>
       </c>
       <c r="C542" s="28" t="s">
-        <v>46</v>
+        <v>94</v>
       </c>
       <c r="D542" s="24" t="s">
-        <v>1664</v>
+        <v>1281</v>
       </c>
       <c r="E542" s="24"/>
       <c r="F542" s="24" t="s">
-        <v>1659</v>
+        <v>1282</v>
       </c>
       <c r="G542" s="24" t="s">
-        <v>1665</v>
+        <v>1283</v>
       </c>
       <c r="H542" s="24" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>299</v>
+      </c>
+      <c r="I542" s="25"/>
       <c r="J542" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="543" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A543" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1270</v>
+      </c>
+      <c r="B543" s="33" t="s">
+        <v>258</v>
       </c>
       <c r="C543" s="28" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-        <v>La grazia *)</v>
+        <v>26</v>
+      </c>
+      <c r="D543" s="24" t="s">
+        <v>1281</v>
       </c>
       <c r="E543" s="24"/>
       <c r="F543" s="24" t="s">
-        <v>1582</v>
+        <v>1282</v>
       </c>
       <c r="G543" s="24" t="s">
-        <v>1583</v>
+        <v>1283</v>
       </c>
       <c r="H543" s="24" t="s">
-        <v>302</v>
-[...3 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+      <c r="I543" s="25"/>
       <c r="J543" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="544" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A544" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>339</v>
+      </c>
+      <c r="B544" s="33" t="s">
+        <v>10</v>
       </c>
       <c r="C544" s="28" t="s">
-        <v>35</v>
+        <v>259</v>
       </c>
       <c r="D544" s="24" t="s">
-        <v>1603</v>
+        <v>1263</v>
       </c>
       <c r="E544" s="24"/>
       <c r="F544" s="24" t="s">
-        <v>1604</v>
+        <v>1264</v>
       </c>
       <c r="G544" s="24" t="s">
-        <v>1605</v>
+        <v>1265</v>
       </c>
       <c r="H544" s="24" t="s">
-        <v>312</v>
-[...3 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="I544" s="25"/>
       <c r="J544" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="545" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A545" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>339</v>
+      </c>
+      <c r="B545" s="33" t="s">
+        <v>10</v>
       </c>
       <c r="C545" s="28" t="s">
-        <v>35</v>
+        <v>259</v>
       </c>
       <c r="D545" s="24" t="s">
-        <v>1629</v>
+        <v>1254</v>
       </c>
       <c r="E545" s="24"/>
       <c r="F545" s="24" t="s">
-        <v>1630</v>
+        <v>1255</v>
       </c>
       <c r="G545" s="24" t="s">
-        <v>1631</v>
+        <v>1256</v>
       </c>
       <c r="H545" s="24" t="s">
-        <v>318</v>
-[...3 lines deleted...]
-      </c>
+        <v>323</v>
+      </c>
+      <c r="I545" s="25"/>
       <c r="J545" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="546" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A546" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>339</v>
+      </c>
+      <c r="B546" s="33" t="s">
+        <v>10</v>
       </c>
       <c r="C546" s="28" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-        <v>Hamnet *)</v>
+        <v>259</v>
+      </c>
+      <c r="D546" s="24" t="s">
+        <v>1390</v>
       </c>
       <c r="E546" s="24"/>
       <c r="F546" s="24" t="s">
-        <v>1031</v>
+        <v>1391</v>
       </c>
       <c r="G546" s="24" t="s">
-        <v>1666</v>
+        <v>1392</v>
       </c>
       <c r="H546" s="24" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>323</v>
+      </c>
+      <c r="I546" s="25"/>
       <c r="J546" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="547" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A547" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>339</v>
+      </c>
+      <c r="B547" s="33" t="s">
+        <v>10</v>
       </c>
       <c r="C547" s="28" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-        <v>The Nice Guys *)</v>
+        <v>259</v>
+      </c>
+      <c r="D547" s="24" t="s">
+        <v>1396</v>
       </c>
       <c r="E547" s="24"/>
       <c r="F547" s="24" t="s">
-        <v>1688</v>
+        <v>1397</v>
       </c>
       <c r="G547" s="24" t="s">
-        <v>1689</v>
+        <v>1398</v>
       </c>
       <c r="H547" s="24" t="s">
-        <v>325</v>
-[...3 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="I547" s="25"/>
       <c r="J547" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="548" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A548" s="13" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>348</v>
+      </c>
+      <c r="B548" s="33" t="s">
+        <v>13</v>
       </c>
       <c r="C548" s="28" t="s">
-        <v>46</v>
+        <v>324</v>
       </c>
       <c r="D548" s="24" t="s">
-        <v>1585</v>
+        <v>1260</v>
       </c>
       <c r="E548" s="24"/>
       <c r="F548" s="24" t="s">
-        <v>1586</v>
+        <v>1261</v>
       </c>
       <c r="G548" s="24" t="s">
-        <v>1587</v>
+        <v>1262</v>
       </c>
       <c r="H548" s="24" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+      <c r="I548" s="25"/>
       <c r="J548" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="549" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A549" s="13" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1409</v>
+      </c>
+      <c r="B549" s="33" t="s">
+        <v>301</v>
       </c>
       <c r="C549" s="28" t="s">
-        <v>153</v>
+        <v>325</v>
       </c>
       <c r="D549" s="24" t="s">
-        <v>1594</v>
+        <v>1260</v>
       </c>
       <c r="E549" s="24"/>
       <c r="F549" s="24" t="s">
-        <v>1595</v>
+        <v>1261</v>
       </c>
       <c r="G549" s="24" t="s">
-        <v>1596</v>
+        <v>1262</v>
       </c>
       <c r="H549" s="24" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+      <c r="I549" s="25"/>
       <c r="J549" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="550" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A550" s="13" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>406</v>
+      </c>
+      <c r="B550" s="33" t="s">
+        <v>25</v>
       </c>
       <c r="C550" s="28" t="s">
-        <v>314</v>
+        <v>326</v>
       </c>
       <c r="D550" s="24" t="s">
-        <v>1606</v>
+        <v>1260</v>
       </c>
       <c r="E550" s="24"/>
       <c r="F550" s="24" t="s">
-        <v>1607</v>
+        <v>1261</v>
       </c>
       <c r="G550" s="24" t="s">
-        <v>1608</v>
+        <v>1262</v>
       </c>
       <c r="H550" s="24" t="s">
-        <v>312</v>
-[...3 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+      <c r="I550" s="25"/>
       <c r="J550" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="551" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A551" s="13" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1414</v>
+      </c>
+      <c r="B551" s="33" t="s">
+        <v>327</v>
       </c>
       <c r="C551" s="28" t="s">
-        <v>178</v>
+        <v>328</v>
       </c>
       <c r="D551" s="24" t="s">
-        <v>1690</v>
+        <v>1260</v>
       </c>
       <c r="E551" s="24"/>
       <c r="F551" s="24" t="s">
-        <v>1691</v>
+        <v>1261</v>
       </c>
       <c r="G551" s="24" t="s">
-        <v>1692</v>
+        <v>1262</v>
       </c>
       <c r="H551" s="24" t="s">
-        <v>325</v>
-[...3 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+      <c r="I551" s="25"/>
       <c r="J551" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="552" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A552" s="13" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1270</v>
+      </c>
+      <c r="B552" s="33" t="s">
+        <v>258</v>
       </c>
       <c r="C552" s="28" t="s">
-        <v>46</v>
+        <v>259</v>
       </c>
       <c r="D552" s="24" t="s">
-        <v>1591</v>
+        <v>1399</v>
       </c>
       <c r="E552" s="24"/>
       <c r="F552" s="24" t="s">
-        <v>1592</v>
+        <v>1337</v>
       </c>
       <c r="G552" s="24" t="s">
-        <v>1593</v>
+        <v>1400</v>
       </c>
       <c r="H552" s="24" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="I552" s="25"/>
       <c r="J552" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="553" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A553" s="13" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1409</v>
+      </c>
+      <c r="B553" s="33" t="s">
+        <v>301</v>
       </c>
       <c r="C553" s="28" t="s">
-        <v>35</v>
+        <v>207</v>
       </c>
       <c r="D553" s="24" t="s">
-        <v>1609</v>
+        <v>1415</v>
       </c>
       <c r="E553" s="24"/>
       <c r="F553" s="24" t="s">
-        <v>1610</v>
+        <v>1416</v>
       </c>
       <c r="G553" s="24" t="s">
-        <v>1611</v>
+        <v>1417</v>
       </c>
       <c r="H553" s="24" t="s">
-        <v>312</v>
-[...3 lines deleted...]
-      </c>
+        <v>309</v>
+      </c>
+      <c r="I553" s="25"/>
       <c r="J553" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="554" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A554" s="13" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>339</v>
+      </c>
+      <c r="B554" s="33" t="s">
+        <v>10</v>
       </c>
       <c r="C554" s="28" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-        <v>Zombieland *)</v>
+        <v>259</v>
+      </c>
+      <c r="D554" s="24" t="s">
+        <v>1405</v>
       </c>
       <c r="E554" s="24"/>
       <c r="F554" s="24" t="s">
-        <v>1464</v>
+        <v>793</v>
       </c>
       <c r="G554" s="24" t="s">
-        <v>1465</v>
+        <v>1406</v>
       </c>
       <c r="H554" s="24" t="s">
-        <v>325</v>
-[...3 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="I554" s="25"/>
       <c r="J554" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="555" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A555" s="13" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>339</v>
+      </c>
+      <c r="B555" s="33" t="s">
+        <v>10</v>
       </c>
       <c r="C555" s="28" t="s">
-        <v>153</v>
-[...3 lines deleted...]
-        <v>Nomadland *)</v>
+        <v>259</v>
+      </c>
+      <c r="D555" s="24" t="s">
+        <v>1401</v>
       </c>
       <c r="E555" s="24"/>
       <c r="F555" s="24" t="s">
-        <v>1031</v>
+        <v>1402</v>
       </c>
       <c r="G555" s="24" t="s">
-        <v>1032</v>
+        <v>1403</v>
       </c>
       <c r="H555" s="24" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>323</v>
+      </c>
+      <c r="I555" s="25"/>
       <c r="J555" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="556" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A556" s="13" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>339</v>
+      </c>
+      <c r="B556" s="33" t="s">
+        <v>10</v>
       </c>
       <c r="C556" s="28" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-        <v>Sirât *)</v>
+        <v>259</v>
+      </c>
+      <c r="D556" s="24" t="s">
+        <v>1418</v>
       </c>
       <c r="E556" s="24"/>
       <c r="F556" s="24" t="s">
-        <v>1612</v>
+        <v>1419</v>
       </c>
       <c r="G556" s="24" t="s">
-        <v>1613</v>
+        <v>1420</v>
       </c>
       <c r="H556" s="24" t="s">
-        <v>312</v>
-[...3 lines deleted...]
-      </c>
+        <v>323</v>
+      </c>
+      <c r="I556" s="25"/>
       <c r="J556" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="557" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A557" s="13" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>339</v>
+      </c>
+      <c r="B557" s="33" t="s">
+        <v>10</v>
       </c>
       <c r="C557" s="28" t="s">
-        <v>46</v>
+        <v>259</v>
       </c>
       <c r="D557" s="24" t="s">
-        <v>1655</v>
+        <v>1278</v>
       </c>
       <c r="E557" s="24"/>
       <c r="F557" s="24" t="s">
-        <v>1656</v>
+        <v>1279</v>
       </c>
       <c r="G557" s="24" t="s">
-        <v>1657</v>
+        <v>1280</v>
       </c>
       <c r="H557" s="24" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>323</v>
+      </c>
+      <c r="I557" s="25"/>
       <c r="J557" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="558" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A558" s="13" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>339</v>
+      </c>
+      <c r="B558" s="33" t="s">
+        <v>10</v>
       </c>
       <c r="C558" s="28" t="s">
-        <v>294</v>
-[...3 lines deleted...]
-        <v>La grazia *)</v>
+        <v>259</v>
+      </c>
+      <c r="D558" s="24" t="s">
+        <v>1393</v>
       </c>
       <c r="E558" s="24"/>
       <c r="F558" s="24" t="s">
-        <v>1582</v>
+        <v>1394</v>
       </c>
       <c r="G558" s="24" t="s">
-        <v>1583</v>
+        <v>1395</v>
       </c>
       <c r="H558" s="24" t="s">
-        <v>312</v>
-[...3 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="I558" s="25"/>
       <c r="J558" s="26" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
     </row>
     <row r="559" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A559" s="13" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>406</v>
+      </c>
+      <c r="B559" s="33" t="s">
+        <v>25</v>
       </c>
       <c r="C559" s="28" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>1667</v>
+        <v>14</v>
+      </c>
+      <c r="D559" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/piratesofthecaribbean2.html","The Pirates of the Caribbean: Dead Man's Chest *)")</f>
+        <v>The Pirates of the Caribbean: Dead Man's Chest *)</v>
       </c>
       <c r="E559" s="24"/>
       <c r="F559" s="24" t="s">
-        <v>1668</v>
+        <v>1421</v>
       </c>
       <c r="G559" s="24" t="s">
-        <v>1669</v>
+        <v>1422</v>
       </c>
       <c r="H559" s="24" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>329</v>
+      </c>
+      <c r="I559" s="25"/>
       <c r="J559" s="26" t="s">
-        <v>385</v>
-[...1031 lines deleted...]
-      <c r="C594" s="28" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="560" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A560" s="41"/>
+      <c r="B560" s="38"/>
+      <c r="C560" s="39" t="s">
         <v>330</v>
       </c>
-      <c r="D594" s="24" t="s">
-[...21 lines deleted...]
-      <c r="B595" s="30" t="s">
+      <c r="D560" s="40"/>
+      <c r="E560" s="40"/>
+      <c r="F560" s="11"/>
+      <c r="G560" s="14"/>
+      <c r="H560" s="14" t="s">
         <v>331</v>
       </c>
-      <c r="C595" s="28" t="s">
+      <c r="I560" s="12"/>
+      <c r="J560" s="12"/>
+    </row>
+    <row r="561" spans="1:10" s="15" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A561" s="41"/>
+      <c r="B561" s="38"/>
+      <c r="C561" s="39" t="s">
         <v>332</v>
       </c>
-      <c r="D595" s="24" t="s">
-[...21 lines deleted...]
-      <c r="B596" s="30" t="s">
+      <c r="D561" s="42"/>
+      <c r="E561" s="43" t="s">
         <v>333</v>
       </c>
-      <c r="C596" s="28" t="s">
+      <c r="F561" s="44"/>
+      <c r="G561" s="44"/>
+      <c r="H561" s="44" t="s">
         <v>334</v>
       </c>
-      <c r="D596" s="24" t="s">
-[...24 lines deleted...]
-      <c r="C597" s="28" t="s">
+      <c r="I561" s="45"/>
+      <c r="J561" s="45"/>
+    </row>
+    <row r="562" spans="1:10" s="15" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A562" s="41"/>
+      <c r="B562" s="38"/>
+      <c r="C562" s="46" t="s">
         <v>335</v>
       </c>
-      <c r="D597" s="24" t="s">
-[...21 lines deleted...]
-      <c r="B598" s="30" t="s">
+      <c r="D562" s="47"/>
+      <c r="E562" s="48" t="s">
         <v>336</v>
       </c>
-      <c r="C598" s="28" t="s">
+      <c r="F562" s="44"/>
+      <c r="G562" s="44"/>
+      <c r="H562" s="44"/>
+      <c r="I562" s="45"/>
+      <c r="J562" s="45"/>
+    </row>
+    <row r="563" spans="1:10" s="15" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A563" s="41"/>
+      <c r="B563" s="49" t="s">
         <v>337</v>
       </c>
-      <c r="D598" s="24" t="s">
-[...1940 lines deleted...]
-      <c r="J668" s="49"/>
+      <c r="C563" s="50"/>
+      <c r="D563" s="49"/>
+      <c r="E563" s="49"/>
+      <c r="F563" s="51"/>
+      <c r="G563" s="49"/>
+      <c r="H563" s="49"/>
+      <c r="I563" s="52"/>
+      <c r="J563" s="49"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A510:J591">
-    <sortCondition ref="C510"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A394:J502">
+    <sortCondition ref="C394"/>
   </sortState>
   <hyperlinks>
-    <hyperlink ref="H567" r:id="rId1" xr:uid="{3F023223-8D07-4A8E-821A-F4A3AF83C372}"/>
-[...20 lines deleted...]
-    <hyperlink ref="I40" r:id="rId22" xr:uid="{CFFC0188-2D64-494D-8A93-1EB764E34693}"/>
+    <hyperlink ref="H461" r:id="rId1" xr:uid="{29B84FBF-CC60-460A-A54C-56D27D9D6B4A}"/>
+    <hyperlink ref="I27" r:id="rId2" xr:uid="{8A50C24C-013C-48AE-B912-8E37AAB46D16}"/>
+    <hyperlink ref="I17" r:id="rId3" xr:uid="{0318D172-A234-42E2-86DA-D944B037256D}"/>
+    <hyperlink ref="I26" r:id="rId4" xr:uid="{92D58EE5-848E-4F5E-B036-01E9EF91BF8B}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.23622047244094491" right="0.15748031496062992" top="0.31496062992125984" bottom="0.43307086614173229" header="0.15748031496062992" footer="0.15748031496062992"/>
-  <pageSetup paperSize="9" scale="73" orientation="landscape" r:id="rId23"/>
+  <pageMargins left="0.23622047244094491" right="0.15748031496062992" top="0.23622047244094491" bottom="0.31496062992125984" header="0.15748031496062992" footer="0.15748031496062992"/>
+  <pageSetup paperSize="9" scale="73" orientation="landscape" r:id="rId5"/>
   <headerFooter>
-    <oddHeader>&amp;CSăptămîna 5 - 11 iun 2026</oddHeader>
+    <oddHeader>&amp;CSăptămîna 26 iun - 2 iul 2026</oddHeader>
     <oddFooter>&amp;L&amp;P/&amp;N</oddFooter>
   </headerFooter>
-  <drawing r:id="rId24"/>
+  <drawing r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>