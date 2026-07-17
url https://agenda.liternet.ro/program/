--- v1 (2026-06-26)
+++ v2 (2026-07-17)
@@ -8,4688 +8,4055 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://polpwc-my.sharepoint.com/personal/razvan_penescu_pwc_com/Documents/Documents/(No subject)/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="9" documentId="8_{D888DD29-DBBD-4D3C-AA0A-46BC68696697}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EB893461-2E97-43A6-8109-3AB240C65BAA}"/>
+  <xr:revisionPtr revIDLastSave="9" documentId="8_{05D11121-7803-4AB3-B04B-66FC84100DBA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EAC2FB45-3719-40D9-B765-D801C95682BE}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{ACDB46CB-C5CD-4E96-8343-DBC89C4C1C03}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{280A9D76-61D6-4D3C-A7E9-7B3D05D10038}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$7:$J$563</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$B$1:$J$563</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$7:$J$534</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$B$1:$J$534</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Sheet1!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D559" i="1" l="1"/>
-[...28 lines deleted...]
-  <c r="D498" i="1"/>
+  <c r="D506" i="1" l="1"/>
   <c r="D496" i="1"/>
   <c r="D495" i="1"/>
   <c r="D494" i="1"/>
+  <c r="D493" i="1"/>
+  <c r="D492" i="1"/>
+  <c r="D491" i="1"/>
+  <c r="D490" i="1"/>
   <c r="D489" i="1"/>
+  <c r="D488" i="1"/>
+  <c r="D487" i="1"/>
   <c r="D486" i="1"/>
+  <c r="D485" i="1"/>
   <c r="D484" i="1"/>
+  <c r="D483" i="1"/>
   <c r="D482" i="1"/>
+  <c r="D481" i="1"/>
   <c r="D480" i="1"/>
+  <c r="D479" i="1"/>
+  <c r="D478" i="1"/>
+  <c r="D477" i="1"/>
+  <c r="D476" i="1"/>
   <c r="D475" i="1"/>
+  <c r="D474" i="1"/>
+  <c r="D473" i="1"/>
+  <c r="D472" i="1"/>
+  <c r="D471" i="1"/>
   <c r="D470" i="1"/>
+  <c r="D469" i="1"/>
+  <c r="D468" i="1"/>
+  <c r="D467" i="1"/>
+  <c r="D466" i="1"/>
+  <c r="D465" i="1"/>
   <c r="D464" i="1"/>
+  <c r="D463" i="1"/>
   <c r="D462" i="1"/>
-  <c r="D457" i="1"/>
-[...1 lines deleted...]
-  <c r="D450" i="1"/>
+  <c r="D461" i="1"/>
+  <c r="D460" i="1"/>
+  <c r="D459" i="1"/>
+  <c r="D458" i="1"/>
   <c r="D449" i="1"/>
-  <c r="D447" i="1"/>
-  <c r="D445" i="1"/>
+  <c r="D448" i="1"/>
   <c r="D441" i="1"/>
-  <c r="D438" i="1"/>
-  <c r="D436" i="1"/>
+  <c r="D437" i="1"/>
   <c r="D435" i="1"/>
-  <c r="D434" i="1"/>
   <c r="D432" i="1"/>
   <c r="D431" i="1"/>
-  <c r="D429" i="1"/>
+  <c r="D430" i="1"/>
   <c r="D428" i="1"/>
-  <c r="D424" i="1"/>
-[...1 lines deleted...]
-  <c r="D422" i="1"/>
+  <c r="D426" i="1"/>
+  <c r="D425" i="1"/>
   <c r="D419" i="1"/>
-  <c r="D414" i="1"/>
+  <c r="D418" i="1"/>
+  <c r="D417" i="1"/>
   <c r="D410" i="1"/>
+  <c r="D408" i="1"/>
+  <c r="D407" i="1"/>
   <c r="D406" i="1"/>
-  <c r="D405" i="1"/>
-  <c r="D404" i="1"/>
   <c r="D403" i="1"/>
   <c r="D402" i="1"/>
+  <c r="D400" i="1"/>
   <c r="D399" i="1"/>
-  <c r="D397" i="1"/>
-  <c r="D391" i="1"/>
+  <c r="D396" i="1"/>
   <c r="D388" i="1"/>
-  <c r="D387" i="1"/>
   <c r="D386" i="1"/>
   <c r="D385" i="1"/>
+  <c r="D384" i="1"/>
   <c r="D383" i="1"/>
-  <c r="D382" i="1"/>
   <c r="D380" i="1"/>
+  <c r="D379" i="1"/>
+  <c r="D377" i="1"/>
   <c r="D373" i="1"/>
-  <c r="D371" i="1"/>
-[...2 lines deleted...]
-  <c r="D359" i="1"/>
+  <c r="D369" i="1"/>
+  <c r="D367" i="1"/>
+  <c r="D366" i="1"/>
   <c r="D358" i="1"/>
-  <c r="D357" i="1"/>
+  <c r="D356" i="1"/>
   <c r="D355" i="1"/>
   <c r="D354" i="1"/>
-  <c r="D351" i="1"/>
-  <c r="D347" i="1"/>
+  <c r="D353" i="1"/>
+  <c r="D348" i="1"/>
+  <c r="D345" i="1"/>
+  <c r="D344" i="1"/>
   <c r="D343" i="1"/>
   <c r="D341" i="1"/>
   <c r="D339" i="1"/>
-  <c r="D337" i="1"/>
-[...2 lines deleted...]
-  <c r="D326" i="1"/>
+  <c r="D338" i="1"/>
+  <c r="D333" i="1"/>
+  <c r="D328" i="1"/>
+  <c r="D327" i="1"/>
+  <c r="D324" i="1"/>
+  <c r="D320" i="1"/>
   <c r="D318" i="1"/>
-  <c r="D315" i="1"/>
   <c r="D313" i="1"/>
+  <c r="D312" i="1"/>
   <c r="D309" i="1"/>
-  <c r="D307" i="1"/>
-  <c r="D303" i="1"/>
+  <c r="D306" i="1"/>
+  <c r="D302" i="1"/>
+  <c r="D300" i="1"/>
+  <c r="D298" i="1"/>
   <c r="D295" i="1"/>
-  <c r="D294" i="1"/>
   <c r="D293" i="1"/>
-  <c r="D289" i="1"/>
+  <c r="D292" i="1"/>
   <c r="D288" i="1"/>
-  <c r="D285" i="1"/>
   <c r="D282" i="1"/>
-  <c r="D280" i="1"/>
+  <c r="D279" i="1"/>
   <c r="D278" i="1"/>
   <c r="D277" i="1"/>
+  <c r="D276" i="1"/>
+  <c r="D274" i="1"/>
   <c r="D272" i="1"/>
+  <c r="D271" i="1"/>
+  <c r="D270" i="1"/>
   <c r="D269" i="1"/>
-  <c r="D265" i="1"/>
+  <c r="D267" i="1"/>
+  <c r="D264" i="1"/>
   <c r="D262" i="1"/>
+  <c r="D261" i="1"/>
+  <c r="D259" i="1"/>
+  <c r="D258" i="1"/>
   <c r="D255" i="1"/>
-  <c r="D253" i="1"/>
   <c r="D252" i="1"/>
-  <c r="D249" i="1"/>
-[...8 lines deleted...]
-  <c r="D226" i="1"/>
+  <c r="D246" i="1"/>
+  <c r="D245" i="1"/>
+  <c r="D243" i="1"/>
+  <c r="D242" i="1"/>
+  <c r="D237" i="1"/>
+  <c r="D231" i="1"/>
+  <c r="D224" i="1"/>
+  <c r="D222" i="1"/>
+  <c r="D220" i="1"/>
+  <c r="D219" i="1"/>
   <c r="D218" i="1"/>
   <c r="D212" i="1"/>
-  <c r="D207" i="1"/>
-[...3 lines deleted...]
-  <c r="D194" i="1"/>
+  <c r="D211" i="1"/>
+  <c r="D204" i="1"/>
+  <c r="D193" i="1"/>
+  <c r="D192" i="1"/>
+  <c r="D190" i="1"/>
+  <c r="D188" i="1"/>
+  <c r="D187" i="1"/>
   <c r="D185" i="1"/>
-  <c r="D183" i="1"/>
-  <c r="D181" i="1"/>
   <c r="D179" i="1"/>
+  <c r="D178" i="1"/>
   <c r="D177" i="1"/>
   <c r="D174" i="1"/>
-  <c r="D172" i="1"/>
+  <c r="D164" i="1"/>
   <c r="D163" i="1"/>
-  <c r="D161" i="1"/>
+  <c r="D162" i="1"/>
   <c r="D160" i="1"/>
-  <c r="D159" i="1"/>
-[...1 lines deleted...]
-  <c r="D153" i="1"/>
+  <c r="D158" i="1"/>
+  <c r="D155" i="1"/>
   <c r="D151" i="1"/>
-  <c r="D150" i="1"/>
-[...3 lines deleted...]
-  <c r="D140" i="1"/>
+  <c r="D149" i="1"/>
+  <c r="D145" i="1"/>
+  <c r="D142" i="1"/>
+  <c r="D141" i="1"/>
+  <c r="D139" i="1"/>
+  <c r="D138" i="1"/>
+  <c r="D137" i="1"/>
   <c r="D136" i="1"/>
-  <c r="D135" i="1"/>
+  <c r="D134" i="1"/>
+  <c r="D131" i="1"/>
+  <c r="D130" i="1"/>
   <c r="D129" i="1"/>
+  <c r="D128" i="1"/>
   <c r="D122" i="1"/>
-  <c r="D120" i="1"/>
   <c r="D118" i="1"/>
-  <c r="D114" i="1"/>
-[...1 lines deleted...]
-  <c r="D110" i="1"/>
+  <c r="D117" i="1"/>
+  <c r="D115" i="1"/>
+  <c r="D112" i="1"/>
   <c r="D109" i="1"/>
-  <c r="D107" i="1"/>
   <c r="D106" i="1"/>
-  <c r="D102" i="1"/>
-[...8 lines deleted...]
-  <c r="D76" i="1"/>
+  <c r="D105" i="1"/>
+  <c r="D101" i="1"/>
+  <c r="D96" i="1"/>
+  <c r="D89" i="1"/>
+  <c r="D83" i="1"/>
+  <c r="D82" i="1"/>
+  <c r="D78" i="1"/>
+  <c r="D75" i="1"/>
+  <c r="D74" i="1"/>
+  <c r="D73" i="1"/>
+  <c r="D70" i="1"/>
   <c r="D68" i="1"/>
-  <c r="D65" i="1"/>
-  <c r="D64" i="1"/>
+  <c r="D62" i="1"/>
   <c r="D60" i="1"/>
+  <c r="D59" i="1"/>
   <c r="D57" i="1"/>
-  <c r="D54" i="1"/>
+  <c r="D55" i="1"/>
   <c r="D53" i="1"/>
   <c r="D52" i="1"/>
+  <c r="D51" i="1"/>
   <c r="D50" i="1"/>
-  <c r="D49" i="1"/>
-  <c r="D48" i="1"/>
   <c r="D47" i="1"/>
-  <c r="D46" i="1"/>
-[...5 lines deleted...]
-  <c r="D23" i="1"/>
+  <c r="D34" i="1"/>
+  <c r="D33" i="1"/>
+  <c r="D32" i="1"/>
   <c r="D22" i="1"/>
   <c r="D21" i="1"/>
-  <c r="D15" i="1"/>
-  <c r="D10" i="1"/>
+  <c r="D17" i="1"/>
+  <c r="D16" i="1"/>
+  <c r="D13" i="1"/>
+  <c r="D12" i="1"/>
+  <c r="D11" i="1"/>
   <c r="D9" i="1"/>
-  <c r="D8" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4429" uniqueCount="1445">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4122" uniqueCount="1235">
   <si>
     <t>Teatre, concerte</t>
   </si>
   <si>
     <t>Ziua</t>
   </si>
   <si>
     <t>Ora</t>
   </si>
   <si>
     <t>Nume</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Regizor</t>
   </si>
   <si>
     <t>Actori</t>
   </si>
   <si>
     <t>Loc desfăşurare</t>
   </si>
   <si>
     <t>Preţ</t>
   </si>
   <si>
     <t>Obs</t>
   </si>
   <si>
     <t>Vineri-Joi</t>
   </si>
   <si>
     <t>toată ziua</t>
   </si>
   <si>
     <t>gratuit</t>
   </si>
   <si>
+    <t>Joi 30 iul</t>
+  </si>
+  <si>
+    <t>19,30</t>
+  </si>
+  <si>
+    <t>Miercuri 12 aug</t>
+  </si>
+  <si>
+    <t>Marți</t>
+  </si>
+  <si>
+    <t>19,00</t>
+  </si>
+  <si>
+    <t>Miercuri</t>
+  </si>
+  <si>
+    <t>Marți 28 iul</t>
+  </si>
+  <si>
+    <t>Miercuri 29 iul</t>
+  </si>
+  <si>
+    <t>Sîmbătă</t>
+  </si>
+  <si>
+    <t>11,00</t>
+  </si>
+  <si>
+    <t>Duminică</t>
+  </si>
+  <si>
+    <t>Sîmbătă 25 iul</t>
+  </si>
+  <si>
+    <t>Duminică 26 iul</t>
+  </si>
+  <si>
+    <t>20,00</t>
+  </si>
+  <si>
+    <t>Vineri 31 iul</t>
+  </si>
+  <si>
+    <t>18,00;20,30</t>
+  </si>
+  <si>
+    <t>21,00</t>
+  </si>
+  <si>
     <t>Vineri</t>
   </si>
   <si>
-    <t>19,30</t>
-[...11 lines deleted...]
-    <t>Miercuri 15 iul</t>
+    <t>18,00</t>
+  </si>
+  <si>
+    <t>15,00</t>
+  </si>
+  <si>
+    <t>17,00</t>
   </si>
   <si>
     <t>Joi</t>
   </si>
   <si>
-    <t>Marți 21 iul</t>
-[...11 lines deleted...]
-    <t>Marți</t>
+    <t>18,30</t>
+  </si>
+  <si>
+    <t>14,30</t>
+  </si>
+  <si>
+    <t>opera</t>
+  </si>
+  <si>
+    <t>Dirijor / Regizor</t>
+  </si>
+  <si>
+    <t>Solişti</t>
+  </si>
+  <si>
+    <t>22,00</t>
+  </si>
+  <si>
+    <t>Concert Simona Delegeanu</t>
+  </si>
+  <si>
+    <t>Simona Delegeanu</t>
+  </si>
+  <si>
+    <t>unteatru - noul sediu (str Secerei 14)</t>
+  </si>
+  <si>
+    <t>55 lei</t>
+  </si>
+  <si>
+    <t>Concert Toulouse Lautrec</t>
+  </si>
+  <si>
+    <t>Toulouse Lautrec</t>
+  </si>
+  <si>
+    <t>77 lei</t>
+  </si>
+  <si>
+    <t>Luni 27 iul</t>
+  </si>
+  <si>
+    <t>Al.Ehtifal Project Live</t>
+  </si>
+  <si>
+    <t>Al.Ehtifal Project</t>
+  </si>
+  <si>
+    <t>Concert PB&amp;JAM</t>
+  </si>
+  <si>
+    <t>PB&amp;JAM</t>
+  </si>
+  <si>
+    <t>TV</t>
+  </si>
+  <si>
+    <t>Post TV</t>
+  </si>
+  <si>
+    <t>20,05</t>
+  </si>
+  <si>
+    <t>HBO 3</t>
+  </si>
+  <si>
+    <t>13,05</t>
+  </si>
+  <si>
+    <t>21,30</t>
+  </si>
+  <si>
+    <t>12,45</t>
+  </si>
+  <si>
+    <t>18,50</t>
+  </si>
+  <si>
+    <t>19,45</t>
+  </si>
+  <si>
+    <t>22,30</t>
+  </si>
+  <si>
+    <t>23,00</t>
+  </si>
+  <si>
+    <t>Boris Cremene (consilier în cadrul Ambasadei Republicii Moldova)</t>
+  </si>
+  <si>
+    <t>TVR 1</t>
   </si>
   <si>
     <t>Luni</t>
   </si>
   <si>
-    <t>20,00</t>
-[...164 lines deleted...]
-    <t>19,50</t>
+    <t>23,45</t>
+  </si>
+  <si>
+    <t>22,55</t>
+  </si>
+  <si>
+    <t>Cinemax 2</t>
+  </si>
+  <si>
+    <t>Vineri, Marți-Joi</t>
+  </si>
+  <si>
+    <t>20,55 / 22,55;04,35</t>
+  </si>
+  <si>
+    <t>HBO / HBO 3</t>
+  </si>
+  <si>
+    <t>21,25 / 23,30</t>
+  </si>
+  <si>
+    <t>23,25</t>
+  </si>
+  <si>
+    <t>20,30</t>
+  </si>
+  <si>
+    <t>19,05</t>
+  </si>
+  <si>
+    <t>22,00;03,40</t>
+  </si>
+  <si>
+    <t>23,00;04,45</t>
+  </si>
+  <si>
+    <t>21,00;02,45</t>
+  </si>
+  <si>
+    <t>Cinemax</t>
+  </si>
+  <si>
+    <t>HBO 2</t>
+  </si>
+  <si>
+    <t>22,40</t>
+  </si>
+  <si>
+    <t>18,25</t>
+  </si>
+  <si>
+    <t>23,55</t>
+  </si>
+  <si>
+    <t>Antena 1</t>
+  </si>
+  <si>
+    <t>Pro Cinema</t>
+  </si>
+  <si>
+    <t>Prima TV</t>
+  </si>
+  <si>
+    <t>Național TV</t>
+  </si>
+  <si>
+    <t>17,40</t>
+  </si>
+  <si>
+    <t>HBO</t>
+  </si>
+  <si>
+    <t>20,00;04,20</t>
+  </si>
+  <si>
+    <t>21,40</t>
+  </si>
+  <si>
+    <t>23,50</t>
+  </si>
+  <si>
+    <t>18,55</t>
+  </si>
+  <si>
+    <t>22,05</t>
+  </si>
+  <si>
+    <t>Film Now</t>
+  </si>
+  <si>
+    <t>Film Mania</t>
+  </si>
+  <si>
+    <t>FILM CAFE</t>
+  </si>
+  <si>
+    <t>Warner TV</t>
+  </si>
+  <si>
+    <t>Viasat Kino</t>
+  </si>
+  <si>
+    <t>17,30</t>
+  </si>
+  <si>
+    <t>17,55</t>
+  </si>
+  <si>
+    <t>19,40</t>
+  </si>
+  <si>
+    <t>23,05</t>
+  </si>
+  <si>
+    <t>AXN</t>
+  </si>
+  <si>
+    <t>18,15</t>
+  </si>
+  <si>
+    <t>Cinemaraton</t>
+  </si>
+  <si>
+    <t>19,55</t>
+  </si>
+  <si>
+    <t>21,45</t>
+  </si>
+  <si>
+    <t>23,40</t>
+  </si>
+  <si>
+    <t>20,00;00,05</t>
+  </si>
+  <si>
+    <t>16,15;01,15</t>
+  </si>
+  <si>
+    <t>PRO TV</t>
+  </si>
+  <si>
+    <t>TVR 2</t>
+  </si>
+  <si>
+    <t>16,30</t>
+  </si>
+  <si>
+    <t>09,25</t>
+  </si>
+  <si>
+    <t>11,45</t>
+  </si>
+  <si>
+    <t>17,50</t>
+  </si>
+  <si>
+    <t>09,00</t>
+  </si>
+  <si>
+    <t>13,30</t>
+  </si>
+  <si>
+    <t>15,15</t>
+  </si>
+  <si>
+    <t>18,20</t>
+  </si>
+  <si>
+    <t>20,30;04,45</t>
+  </si>
+  <si>
+    <t>22,35</t>
+  </si>
+  <si>
+    <t>13,55</t>
+  </si>
+  <si>
+    <t>15,35</t>
+  </si>
+  <si>
+    <t>17,10</t>
+  </si>
+  <si>
+    <t>18,40</t>
+  </si>
+  <si>
+    <t>09,10</t>
+  </si>
+  <si>
+    <t>12,20</t>
+  </si>
+  <si>
+    <t>10,40</t>
+  </si>
+  <si>
+    <t>10,25</t>
+  </si>
+  <si>
+    <t>13,20</t>
+  </si>
+  <si>
+    <t>17,20</t>
+  </si>
+  <si>
+    <t>21,55</t>
+  </si>
+  <si>
+    <t>09,15</t>
+  </si>
+  <si>
+    <t>15,30</t>
+  </si>
+  <si>
+    <t>AMC</t>
+  </si>
+  <si>
+    <t>11,20</t>
+  </si>
+  <si>
+    <t>14,50</t>
+  </si>
+  <si>
+    <t>16,35</t>
+  </si>
+  <si>
+    <t>10,10</t>
+  </si>
+  <si>
+    <t>13,35</t>
+  </si>
+  <si>
+    <t>11,10</t>
+  </si>
+  <si>
+    <t>14,45</t>
+  </si>
+  <si>
+    <t>CineWow</t>
+  </si>
+  <si>
+    <t>21,35</t>
+  </si>
+  <si>
+    <t>14,30;01,45</t>
+  </si>
+  <si>
+    <t>16,45</t>
+  </si>
+  <si>
+    <t>16,15</t>
+  </si>
+  <si>
+    <t>22,45</t>
+  </si>
+  <si>
+    <t>14,00</t>
+  </si>
+  <si>
+    <t>21,00;04,00</t>
+  </si>
+  <si>
+    <t>TVR Cultural</t>
+  </si>
+  <si>
+    <t>08,10</t>
+  </si>
+  <si>
+    <t>13,40</t>
+  </si>
+  <si>
+    <t>10,50</t>
+  </si>
+  <si>
+    <t>15,55</t>
+  </si>
+  <si>
+    <t>17,25</t>
+  </si>
+  <si>
+    <t>22,15</t>
+  </si>
+  <si>
+    <t>17,05</t>
+  </si>
+  <si>
+    <t>11,05</t>
+  </si>
+  <si>
+    <t>21,50</t>
+  </si>
+  <si>
+    <t>09,30</t>
+  </si>
+  <si>
+    <t>11,30</t>
+  </si>
+  <si>
+    <t>14,05</t>
+  </si>
+  <si>
+    <t>13,50</t>
+  </si>
+  <si>
+    <t>20,50</t>
+  </si>
+  <si>
+    <t>23,30</t>
+  </si>
+  <si>
+    <t>15,20</t>
+  </si>
+  <si>
+    <t>16,50</t>
+  </si>
+  <si>
+    <t>10,50;04,55</t>
   </si>
   <si>
     <t>12,50</t>
   </si>
   <si>
-    <t>22,55</t>
-[...14 lines deleted...]
-    <t>22,40</t>
+    <t>14,15</t>
+  </si>
+  <si>
+    <t>16,00</t>
+  </si>
+  <si>
+    <t>09,20</t>
+  </si>
+  <si>
+    <t>10,55</t>
+  </si>
+  <si>
+    <t>21,10</t>
+  </si>
+  <si>
+    <t>17,15</t>
+  </si>
+  <si>
+    <t>20,30;04,55</t>
+  </si>
+  <si>
+    <t>22,25</t>
+  </si>
+  <si>
+    <t>23,15</t>
+  </si>
+  <si>
+    <t>22,20</t>
+  </si>
+  <si>
+    <t>19,20</t>
+  </si>
+  <si>
+    <t>09,45</t>
+  </si>
+  <si>
+    <t>23,20</t>
+  </si>
+  <si>
+    <t>17,45</t>
+  </si>
+  <si>
+    <t>Ronin</t>
+  </si>
+  <si>
+    <t>22,50</t>
+  </si>
+  <si>
+    <t>18,45</t>
+  </si>
+  <si>
+    <t>23,35</t>
+  </si>
+  <si>
+    <t>20,10</t>
+  </si>
+  <si>
+    <t>19,25</t>
+  </si>
+  <si>
+    <t>19,35</t>
+  </si>
+  <si>
+    <t>20,00;01,30</t>
+  </si>
+  <si>
+    <t>22,00;02,35</t>
+  </si>
+  <si>
+    <t>18,05</t>
+  </si>
+  <si>
+    <t>18,10</t>
+  </si>
+  <si>
+    <t>20,35</t>
+  </si>
+  <si>
+    <t>12,30</t>
+  </si>
+  <si>
+    <t>cinema</t>
+  </si>
+  <si>
+    <t>Cinematograf</t>
+  </si>
+  <si>
+    <t>Cinemateca Eforie</t>
+  </si>
+  <si>
+    <t>10;15 lei</t>
+  </si>
+  <si>
+    <t>20,15</t>
+  </si>
+  <si>
+    <t>Vineri 24 iul</t>
+  </si>
+  <si>
+    <t>Cinemateca Union</t>
+  </si>
+  <si>
+    <t>15 lei</t>
+  </si>
+  <si>
+    <t>Duminică, Miercuri</t>
+  </si>
+  <si>
+    <t>Marți, Joi</t>
+  </si>
+  <si>
+    <t>Miercuri-Joi</t>
+  </si>
+  <si>
+    <t>diferite ore</t>
+  </si>
+  <si>
+    <t>Point (Str. Eremia Grigorescu 10)</t>
+  </si>
+  <si>
+    <t>16;32 lei</t>
+  </si>
+  <si>
+    <t>Scurtmetraje UNATC 1966 - 2000</t>
+  </si>
+  <si>
+    <t>https://arhiva.unatc.ro/filme-unatc/</t>
+  </si>
+  <si>
+    <t>Vineri, Marți</t>
+  </si>
+  <si>
+    <t>Muzeul Ţăranului Român</t>
+  </si>
+  <si>
+    <t>40 lei</t>
+  </si>
+  <si>
+    <t>21,15</t>
+  </si>
+  <si>
+    <t>Grădina Muzeului Ţăranului Român</t>
+  </si>
+  <si>
+    <t>16,40</t>
+  </si>
+  <si>
+    <t>19,15</t>
+  </si>
+  <si>
+    <t>19,10</t>
+  </si>
+  <si>
+    <t>15,50</t>
+  </si>
+  <si>
+    <t>Sîmbătă 1 aug</t>
+  </si>
+  <si>
+    <t>Duminică 2 aug</t>
+  </si>
+  <si>
+    <t>Vineri, Dum, Marți</t>
+  </si>
+  <si>
+    <t>Elvira Popescu</t>
+  </si>
+  <si>
+    <t>27 lei</t>
+  </si>
+  <si>
+    <t>Vineri, Duminică</t>
+  </si>
+  <si>
+    <t>13,00</t>
+  </si>
+  <si>
+    <t>Europa</t>
+  </si>
+  <si>
+    <t>20;30 lei</t>
+  </si>
+  <si>
+    <t>Hollywood Multiplex</t>
+  </si>
+  <si>
+    <t>13,45;21,30</t>
+  </si>
+  <si>
+    <t>18,30;21,15</t>
+  </si>
+  <si>
+    <t>11,15;16,15;21,30</t>
+  </si>
+  <si>
+    <t>19,15 (3D)</t>
+  </si>
+  <si>
+    <t>16,30;20,45</t>
+  </si>
+  <si>
+    <t>11,00;13,00;14,30;16,30;17,15;18,00;20,00;21,00</t>
+  </si>
+  <si>
+    <t>14,15;17,00</t>
+  </si>
+  <si>
+    <t>15,45;21,15</t>
+  </si>
+  <si>
+    <t>Vineri, Luni</t>
+  </si>
+  <si>
+    <t>Cinema City Cotroceni</t>
+  </si>
+  <si>
+    <t>11,10;13,15;15,20</t>
+  </si>
+  <si>
+    <t>11,00;13,05;22,45</t>
+  </si>
+  <si>
+    <t>19,35;22,40</t>
+  </si>
+  <si>
+    <t>16,40;20,20</t>
+  </si>
+  <si>
+    <t>15,20;20,10</t>
+  </si>
+  <si>
+    <t>Luni, Miercuri-Joi</t>
+  </si>
+  <si>
+    <t>17,00;20,20;21,40</t>
+  </si>
+  <si>
+    <t>19,50;22,15</t>
+  </si>
+  <si>
+    <t>Cinema City ParkLake</t>
+  </si>
+  <si>
+    <t>12,20;15,10;18,10;21,00</t>
+  </si>
+  <si>
+    <t>Cinema City Mega Mall</t>
+  </si>
+  <si>
+    <t>Vineri-Luni, Mi-Joi</t>
+  </si>
+  <si>
+    <t>13,40;22,10</t>
+  </si>
+  <si>
+    <t>15,15;18,10;21,00</t>
+  </si>
+  <si>
+    <t>Cinema City Sun Plaza</t>
+  </si>
+  <si>
+    <t>15,10;16,30</t>
+  </si>
+  <si>
+    <t>13,40;22,20</t>
+  </si>
+  <si>
+    <t>13,15;19,30;22,15</t>
+  </si>
+  <si>
+    <t>16,30;19,20;22,10</t>
+  </si>
+  <si>
+    <t>16,30;21,50</t>
+  </si>
+  <si>
+    <t>Cineplexx Baneasa</t>
   </si>
   <si>
     <t>Vineri, Luni-Joi</t>
   </si>
   <si>
-    <t>21,05</t>
-[...611 lines deleted...]
-    <t>14,15;20,30 (3D)</t>
+    <t>16,30;21,30</t>
+  </si>
+  <si>
+    <t>Movieplex Cinema</t>
+  </si>
+  <si>
+    <t>Sîmbătă-Duminică</t>
+  </si>
+  <si>
+    <t>14,15;16,30;21,30</t>
+  </si>
+  <si>
+    <t>17,40;19,50</t>
+  </si>
+  <si>
+    <t>11,10;13,20;18,10;20,15;22,20</t>
+  </si>
+  <si>
+    <t>11,10;13,20;15,30;17,40;22,10</t>
+  </si>
+  <si>
+    <t>Luni-Joi</t>
+  </si>
+  <si>
+    <t>17,40;19,50;22,00</t>
+  </si>
+  <si>
+    <t>CINEMAX Veranda</t>
+  </si>
+  <si>
+    <t>14,15;21,30</t>
+  </si>
+  <si>
+    <t>17,50;22,00</t>
+  </si>
+  <si>
+    <t>15,15;17,40;21,20</t>
+  </si>
+  <si>
+    <t>15,10;16,40;22,20</t>
+  </si>
+  <si>
+    <t>15,10;22,00</t>
+  </si>
+  <si>
+    <t>diferite malluri</t>
+  </si>
+  <si>
+    <t>16,20</t>
+  </si>
+  <si>
+    <t>16,30;19,10;21,50</t>
+  </si>
+  <si>
+    <t>Sîmbătă-Joi</t>
+  </si>
+  <si>
+    <t>Happy Cinema Colosseum</t>
+  </si>
+  <si>
+    <t>13,45;16,30;19,10;21,50</t>
+  </si>
+  <si>
+    <t>15,45;18,30;21,15</t>
+  </si>
+  <si>
+    <t>13,00;15,45;18,30;21,15</t>
+  </si>
+  <si>
+    <t>11,30;14,10;16,50;19,30;22,10</t>
+  </si>
+  <si>
+    <t>17,30;20,45</t>
+  </si>
+  <si>
+    <t>20,15;22,30</t>
   </si>
   <si>
     <t>Vineri-Marți</t>
   </si>
   <si>
-    <t>13,30;18,30</t>
-[...98 lines deleted...]
-    <t>Cineplexx Titan / Cineplexx Baneasa</t>
+    <t>19,50;22,00</t>
+  </si>
+  <si>
+    <t>11,45;20,30;22,45</t>
+  </si>
+  <si>
+    <t>18,45;21,00</t>
+  </si>
+  <si>
+    <t>12,00;18,45;21,00</t>
+  </si>
+  <si>
+    <t>12,10;14,30</t>
+  </si>
+  <si>
+    <t>17,00;19,20;21,45</t>
+  </si>
+  <si>
+    <t>12,50;22,00</t>
+  </si>
+  <si>
+    <t>seara</t>
   </si>
   <si>
     <t>+++++ = e păcat să-l rataţi // ++++ = merită văzut</t>
   </si>
   <si>
     <t xml:space="preserve">Pt conformitate: </t>
   </si>
   <si>
     <t>? = nu l-am văzut;citiţi cronicile să vedeţi dacă vă interesează</t>
   </si>
   <si>
     <t xml:space="preserve">Puteţi citi articolele săptămînii la adresa : </t>
   </si>
   <si>
     <t>Răzvan Penescu</t>
   </si>
   <si>
     <t>*) Link spre cronici pe LiterNet.ro</t>
   </si>
   <si>
     <t>https://atelier.liternet.ro</t>
   </si>
   <si>
     <t>Copyright © 2026, LiterNet</t>
   </si>
   <si>
     <t>?</t>
   </si>
   <si>
-    <t>26.06.2026 27.06.2026 28.06.2026 29.06.2026 30.06.2026 01.07.2026 02.07.2026</t>
-[...5 lines deleted...]
-    <t>A.P. Cehov</t>
+    <t>17.07.2026 18.07.2026 19.07.2026 20.07.2026 21.07.2026 22.07.2026 23.07.2026</t>
+  </si>
+  <si>
+    <t>Eugen Gyemant</t>
   </si>
   <si>
     <t>+++++</t>
   </si>
   <si>
-    <t>Vlad Sălbatecu</t>
-[...5 lines deleted...]
-    <t>Eduard Crucianu, Andrei Mărgineanu, Sara Pongrac, Andrei Pleșa</t>
+    <t>Avem imagini șocante - show total despre un caz mortal</t>
+  </si>
+  <si>
+    <t>Șerban Melnic, Cosmin Gaspar</t>
+  </si>
+  <si>
+    <t>Ana Monica Vîlcu, Șerban Melnic, Cosmin Gaspar</t>
+  </si>
+  <si>
+    <t>Ana Monica Vîlcu, Șerban Melnic, Cosmin Gaspar, Stella Cora, Cătălin Haiducescu</t>
   </si>
   <si>
     <t>Teatrul Apropo (Bd Dimitrie Pompeiu 8)</t>
   </si>
   <si>
     <t>77,4 lei</t>
   </si>
   <si>
-    <t>26.06.2026</t>
-[...53 lines deleted...]
-    <t>Liviu Cheloiu, George Constantinescu, Marin Grigore</t>
+    <t>30.07.2026</t>
+  </si>
+  <si>
+    <t>Șerban Melnic și Cosmin Gaspar</t>
+  </si>
+  <si>
+    <t>Ana Monica Vîlcu, Șerban Melnic și Cosmin Gaspar</t>
+  </si>
+  <si>
+    <t>12.08.2026</t>
+  </si>
+  <si>
+    <t>Oana Jindiceanu</t>
+  </si>
+  <si>
+    <t>Andreea Grămoșteanu și Alexandru Unguru</t>
   </si>
   <si>
     <t>Teatrul de Artă (Sf. Ștefan 21)</t>
   </si>
   <si>
     <t>75 lei</t>
   </si>
   <si>
-    <t>15.07.2026</t>
-[...22 lines deleted...]
-  <si>
     <t>21.07.2026</t>
   </si>
   <si>
     <t>Gardner McKay</t>
   </si>
   <si>
     <t>Claudiu Istodor</t>
   </si>
   <si>
     <t>Tudor Aaron Istodor, Alexandra Ioniță</t>
   </si>
   <si>
     <t>22.07.2026</t>
   </si>
   <si>
+    <t>Vasili Sigarev</t>
+  </si>
+  <si>
+    <t>Bogdan Budeș</t>
+  </si>
+  <si>
+    <t>Rareș Andrici, George Constantinescu, Mihaela Popa / Cristiana Luca</t>
+  </si>
+  <si>
+    <t>28.07.2026</t>
+  </si>
+  <si>
+    <t>Peștele Balon</t>
+  </si>
+  <si>
+    <t>Theo Herghelegiu după Alexandru Damian &amp; AI</t>
+  </si>
+  <si>
+    <t>Theo Herghelegiu</t>
+  </si>
+  <si>
+    <t>Demeter András, Mona Eftimiu, Carmen Anghel</t>
+  </si>
+  <si>
+    <t>29.07.2026</t>
+  </si>
+  <si>
     <t>American Buffalo</t>
   </si>
   <si>
     <t>David Mamet</t>
   </si>
   <si>
-    <t>Bogdan Budeș</t>
-[...1 lines deleted...]
-  <si>
     <t>Angel Popescu, George Constantinescu, Ștefan Iancu</t>
   </si>
   <si>
-    <t>30.07.2026</t>
-[...23 lines deleted...]
-    <t>Monica Davidescu, Aylin Cadîr, Ovidiu Cuncea Și Lari Giorgescu</t>
+    <t>Capra cu trei iezi (3+, 55 min)</t>
+  </si>
+  <si>
+    <t>Ion Creangă</t>
+  </si>
+  <si>
+    <t>Gabriel Apostol</t>
+  </si>
+  <si>
+    <t>Ioana Chelaru Popovici / Ilona Hrestic, Cristian Mitescu / Viorel Ionescu, Liliana Gavrilescu / Dora Dumitrescu, Mariana Zaharia / Roxana Vișan, Marin Fagu / Florin Mititelu.</t>
+  </si>
+  <si>
+    <t>Teatrul Țăndărică-Lahovari</t>
+  </si>
+  <si>
+    <t>30;35;40 lei</t>
+  </si>
+  <si>
+    <t>18.07.2026</t>
+  </si>
+  <si>
+    <t>Munchhausen, baronul poznaș</t>
+  </si>
+  <si>
+    <t>adaptare de Dan Tudor</t>
+  </si>
+  <si>
+    <t>Dan Tudor</t>
+  </si>
+  <si>
+    <t>Ioan Brancu, Gabriel Apostol, Mihai Dumitrescu, Alina Teianu-Cocioran, Mona Toncu, George Simian, Ștefan Craiu</t>
+  </si>
+  <si>
+    <t>19.07.2026</t>
+  </si>
+  <si>
+    <t>Punguța cu doi bani</t>
+  </si>
+  <si>
+    <t>Decebal Marin</t>
+  </si>
+  <si>
+    <t>Daniel Stanciu / Gabriel Apostol, Ioana Chelaru Popovici / Eugenia Barbu, Liliana Gavrilescu / Grațiela Ene, Mihai Dumitrescu / Florin Mititelu, Dora Ortelecan Dumitrescu / Alina Teianu</t>
+  </si>
+  <si>
+    <t>25.07.2026</t>
+  </si>
+  <si>
+    <t>Pinocchio</t>
+  </si>
+  <si>
+    <t>Carlo Collodi</t>
+  </si>
+  <si>
+    <t>Cristian Pepino</t>
+  </si>
+  <si>
+    <t>Liliana Gavrilescu, Daniel Stanciu, Mihai Dumitrescu / Ioan Brancu, Cristina Țane, Roxana Vişan / Ana Maria Bălescu, Daniela Ruxandra Mihai</t>
+  </si>
+  <si>
+    <t>26.07.2026</t>
+  </si>
+  <si>
+    <t>Tracy Letts</t>
+  </si>
+  <si>
+    <t>Vlad Bălan</t>
+  </si>
+  <si>
+    <t>Corina Moise, Vlad Ionuț Popescu, Florina Gleznea, Alexandru Pavel</t>
+  </si>
+  <si>
+    <t>109 lei</t>
+  </si>
+  <si>
+    <t>Mihaela Michailov, Eugen Gyemant</t>
+  </si>
+  <si>
+    <t>Cătălin Vîlcu, Alexia Maria Mocănescu, Mălina Andreescu, Victoria Ecaterina Moraru, Cătălina Frunză, Sidonia Doica  / Bianca Archip, Sevi Stan, Robert Brage / Teodora Moscal</t>
+  </si>
+  <si>
+    <t>66 lei</t>
+  </si>
+  <si>
+    <t>după F.M. Dostoievski</t>
+  </si>
+  <si>
+    <t>Ionuț Iftimiciuc</t>
+  </si>
+  <si>
+    <t>Nicholas Bohor, Alex Vlad, Ioana Nichita</t>
   </si>
   <si>
     <t>Teatrul Național - Sala Atelier</t>
   </si>
   <si>
-    <t>50 lei</t>
-[...500 lines deleted...]
-    <t>50;90;150;200 lei</t>
+    <t>88;99 lei</t>
+  </si>
+  <si>
+    <t>31.07.2026</t>
+  </si>
+  <si>
+    <t>17.07.2026</t>
+  </si>
+  <si>
+    <t>23.07.2026</t>
+  </si>
+  <si>
+    <t>27.07.2026</t>
   </si>
   <si>
     <t>Alan Ball</t>
   </si>
   <si>
     <t>Anna Paquin, Chris Bauer, Nelsan Ellis, Stephen Moyer, Sam Trammell, Ryan Kwanten, Rutina Wesley</t>
   </si>
   <si>
     <t>++++1/2</t>
   </si>
   <si>
     <t>Julia (sezon 1)</t>
   </si>
   <si>
     <t>Daniel Goldfarb</t>
   </si>
   <si>
     <t>Sarah Lancashire, Howie Breslau, David Hyde Pierce, Bebe Neuwirth</t>
   </si>
   <si>
-    <t>Julie zwijgt / Julie Keeps Quiet</t>
-[...14 lines deleted...]
-    <t>Jana Nagyova, Jiri Labus, Vladimir Mensik, Stella Zazvorkova, Vladimir Dlouhy</t>
+    <t>Life, Larry and the Pursuit of Unhappiness: an Almost History of America (miniserie)</t>
+  </si>
+  <si>
+    <t>Jeff Schaffer</t>
+  </si>
+  <si>
+    <t>Larry David, Bill Hader, Kathryn Hahn, Jon Hamm, Sean Hayes, Jerry Seinfeld, Chris Parnell</t>
+  </si>
+  <si>
+    <t>Tokyo Vice (sezon 1)</t>
+  </si>
+  <si>
+    <t>Josef Kubota Wladyka</t>
+  </si>
+  <si>
+    <t>Ansel Elgort, Ken Watanabe, Rachel Keller, Hideaki Itō, Show Kasamatsu, Ella Rumpf, Rinko Kikuchi, Tomohisa Yamashita</t>
   </si>
   <si>
     <t>The Other Bennet Sister (serial)</t>
   </si>
   <si>
     <t>Jennifer Sheridan, Asim Abbasi</t>
   </si>
   <si>
     <t>Ella Bruccoleri, Ruth Jones, Richard E. Grant, Maddie Close, Poppy Gilbert, Grace Hogg-Robinson, Molly Wright, Indira Varma, Richard Coyle, Dónal Finn, Laurie Davidson</t>
   </si>
   <si>
-    <t>Dope Girls (serial)</t>
-[...16 lines deleted...]
-  <si>
     <t>Garantat 100%</t>
   </si>
   <si>
     <t>Cătălin Ştefănescu</t>
   </si>
   <si>
-    <t>26.06.2026 29.06.2026 30.06.2026 01.07.2026 02.07.2026</t>
-[...44 lines deleted...]
-    <t>Charlie Sheen, Lloyd Bridges, Valeria Golino, Rowan Atkinson</t>
+    <t>20.07.2026</t>
+  </si>
+  <si>
+    <t>It: Welcome to Derry (serial)</t>
+  </si>
+  <si>
+    <t>Andy Muschietti</t>
+  </si>
+  <si>
+    <t>Taylour Paige, Jovan Adepo, Blake Cameron James, Chris Chalk, James Remar, Stephen Rider, Madeleine Stowe, Rudy Mancuso, Bill Skarsgård</t>
+  </si>
+  <si>
+    <t>The Tower (mini-serie, sezon 2, 4 episoade)</t>
+  </si>
+  <si>
+    <t>Jim Loach</t>
+  </si>
+  <si>
+    <t>Gemma Whelan, Jimmy Akingbola, Tahirah Sharif, Emmett J. Scanlan, Nabil Elouahabi, Nick Holder, Lola Elsokari, Karl Davies, Ben Stoddard</t>
+  </si>
+  <si>
+    <t>The White Lotus (sezon I)</t>
+  </si>
+  <si>
+    <t>Mike White</t>
+  </si>
+  <si>
+    <t>Murray Bartlett, Connie Britton, Jennifer Coolidge, Alexandra Daddario, Fred Hechinger, Jake Lacy, Brittany O'Grady, Natasha Rothwell, Sydney Sweeney, Steve Zahn, Molly Shannon, Lukas Gage, Kekoa Scott Kekumano, Jon Gries, Alec Merlino</t>
+  </si>
+  <si>
+    <t>17.07.2026 21.07.2026 22.07.2026 23.07.2026</t>
+  </si>
+  <si>
+    <t>Fargo (sezonul 4, 2 episoade)</t>
+  </si>
+  <si>
+    <t>Noah Hawley, Dana Gonzales, Dearbhla Walsh, Sylvain White</t>
+  </si>
+  <si>
+    <t>Chris Rock, Jessie Buckley, Jason Schwartzman, Ben Whishaw, Jack Huston</t>
+  </si>
+  <si>
+    <t>Porzadny czlowiek / Un bărbat decent (serial)</t>
+  </si>
+  <si>
+    <t>Aleksandra Terpinska</t>
+  </si>
+  <si>
+    <t>Jerzy Skolimowski, Agnieszka Zulewska, Krzysztof Czeczot, Maria Maj, Jan Englert, Marek Kalita, Magdalena Czerwinska, Michal Czernecki</t>
+  </si>
+  <si>
+    <t>Blue Moon</t>
+  </si>
+  <si>
+    <t>Richard Linklater</t>
+  </si>
+  <si>
+    <t>Ethan Hawke, Margaret Qualley, Bobby Cannavale, Andrew Scott, Jonah Lees, Simon Delaney, Cillian Sullivan, Patrick Kennedy, John Doran, Anne Brogan, David Rawle</t>
+  </si>
+  <si>
+    <t>The Three Musketeers</t>
+  </si>
+  <si>
+    <t>Stephen Herek</t>
+  </si>
+  <si>
+    <t>Charlie Sheen, Kiefer Sutherland, Oliver Platt</t>
+  </si>
+  <si>
+    <t>Dumb and Dumber To</t>
+  </si>
+  <si>
+    <t>Bobby &amp; Peter Farrelly</t>
+  </si>
+  <si>
+    <t>Jim Carrey, Jeff Daniels, Laurie Holden, Kathleen Turner</t>
+  </si>
+  <si>
+    <t>Liceenii</t>
+  </si>
+  <si>
+    <t>Nicolae Corjos</t>
+  </si>
+  <si>
+    <t>Ştefan Bănică Jr, Oana Sîrbu, Mihai Constantin</t>
+  </si>
+  <si>
+    <t>Actorul și sălbaticii</t>
+  </si>
+  <si>
+    <t>Manole Marcus</t>
+  </si>
+  <si>
+    <t>Toma Caragiu, Mircea Albulescu, Margareta Pogonat, Ion Besoiu, Mircea Diaconu, Marin Moraru, Ovidiu Iuliu Moldovan, Zephi Alşec, George Paul Avram, Carmen Petrescu, Maria Chira</t>
+  </si>
+  <si>
+    <t>The Bleeder</t>
+  </si>
+  <si>
+    <t>Philippe Falardeau</t>
+  </si>
+  <si>
+    <t>Ron Perlman, Liev Schreiber, Elisabeth Moss, Jim Gaffigan, Naomi Watts, Michael Rapaport</t>
+  </si>
+  <si>
+    <t>Christopher Nolan</t>
+  </si>
+  <si>
+    <t>Christian Bale, Michael Caine, Liam Neeson, Katie Holmes</t>
   </si>
   <si>
     <t>++++</t>
   </si>
   <si>
-    <t>Flight of the Phoenix</t>
-[...5 lines deleted...]
-    <t>Dennis Quaid, Tyrese, Giovanni Ribisi</t>
+    <t>A Quiet Place: Day One</t>
+  </si>
+  <si>
+    <t>Michael Sarnoski</t>
+  </si>
+  <si>
+    <t>Lupita Nyong'o, Joseph Quinn, Djimon Hounsou, Alex Wolff, Elijah Ungvary, Cain Aiden</t>
+  </si>
+  <si>
+    <t>Nope</t>
+  </si>
+  <si>
+    <t>Jordan Peele</t>
+  </si>
+  <si>
+    <t>Keke Palmer, Barbie Ferreira, Daniel Kaluuya, Michael Wincott, Steven Yeun, Keith David</t>
+  </si>
+  <si>
+    <t>David Fincher</t>
+  </si>
+  <si>
+    <t>Ben Affleck, Missi Pyle, Rosamund Pike, Neil Patrick Harris, Tyler Perry, Kim Dickens, Casey Wilson</t>
+  </si>
+  <si>
+    <t>DJ Ahmet</t>
+  </si>
+  <si>
+    <t>Georgi M. Unkovski</t>
+  </si>
+  <si>
+    <t>Arif Jakup, Agush Agushev, Aksel Mehmet, Adem Karaga, Bereda Reshit, Branko Beninov</t>
+  </si>
+  <si>
+    <t>Joshua Oppenheimer</t>
+  </si>
+  <si>
+    <t>Tilda Swinton, Michael Shannon, Bronagh Gallagher, George MacKay, Lennie James, Tim McInnerny</t>
+  </si>
+  <si>
+    <t>The Little Things</t>
+  </si>
+  <si>
+    <t>John Lee Hancock</t>
+  </si>
+  <si>
+    <t>Denzel Washington, Jared Leto, Rami Malek, Sofia Vassilieva, Jason James Richter, Glenn Morshower</t>
+  </si>
+  <si>
+    <t>Guillermo Del Toro</t>
+  </si>
+  <si>
+    <t>Ron Perlman, Selma Blair, John Hurt</t>
+  </si>
+  <si>
+    <t>Cliffhanger</t>
+  </si>
+  <si>
+    <t>Renny Harlin</t>
+  </si>
+  <si>
+    <t>Sylvester Stallone, John Lithgow, Michael Rooker, Janine Turner, Rex Linn, Caroline Goodall</t>
+  </si>
+  <si>
+    <t>Quentin Tarantino</t>
+  </si>
+  <si>
+    <t>Uma Thurman, David Carradine, Daryl Hannah, Michael Madsen</t>
+  </si>
+  <si>
+    <t>Richard Jewell</t>
+  </si>
+  <si>
+    <t>Clint Eastwood</t>
+  </si>
+  <si>
+    <t>Olivia Wilde, Sam Rockwell, Paul Walter Hauser, Jon Hamm, Kathy Bates, Wayne Duvall</t>
+  </si>
+  <si>
+    <t>Spider-Man: Homecoming</t>
+  </si>
+  <si>
+    <t>Jon Watts</t>
+  </si>
+  <si>
+    <t>Tom Holland, Michael Keaton, Robert Downey Jr., Marisa Tomei</t>
+  </si>
+  <si>
+    <t>Sofia Coppola</t>
+  </si>
+  <si>
+    <t>James Woods, Kathleen Turner, Kirsten Dunst</t>
+  </si>
+  <si>
+    <t>The Art of the Steal</t>
+  </si>
+  <si>
+    <t>Jonathan Sobol</t>
+  </si>
+  <si>
+    <t>Kurt Russell, Matt Dillon, Jay Baruchel, Kenneth Welsh, Chris Diamantopoulos, Katheryn Winnick, Jason Jones</t>
+  </si>
+  <si>
+    <t>Bright Star</t>
+  </si>
+  <si>
+    <t>Jane Campion</t>
+  </si>
+  <si>
+    <t>Ben Whishaw, Abbie Cornish, Thomas Brodie-Sangster, Kerry Fox, Antonia Campbell-Hughes, Paul Schneider</t>
+  </si>
+  <si>
+    <t>Cheung Gong 7 hou / CJ7</t>
+  </si>
+  <si>
+    <t>Stephen Chow</t>
+  </si>
+  <si>
+    <t>Stephen Chow, Jiao Xu, Lei Huang, Kitty Zhang Yuqi, Chi Chung Lam, Shing-Cheung Lee</t>
+  </si>
+  <si>
+    <t>Fionn Whitehead, Tom Glynn-Carney, Jack Lowden, Harry Styles, Aneurin Barnard, James D'Arcy, Barry Keoghan, Kenneth Branagh, Cillian Murphy, Mark Rylance, Tom Hardy, Bobby Lockwood</t>
+  </si>
+  <si>
+    <t>Big Nothing</t>
+  </si>
+  <si>
+    <t>Jean-Baptiste Andrea</t>
+  </si>
+  <si>
+    <t>David Schwimmer, Simon Pegg, Alice Eve, Mimi Rogers, Natascha McElhone</t>
+  </si>
+  <si>
+    <t>Ethan Coen, Joel Coen</t>
+  </si>
+  <si>
+    <t>Josh Brolin, George Clooney, Alden Ehrenreich, Ralph Fiennes, Scarlett Johansson, Tilda Swinton, Frances McDormand, Channing Tatum, Jonah Hill</t>
+  </si>
+  <si>
+    <t>Whip It!</t>
+  </si>
+  <si>
+    <t>Drew Barrymore</t>
+  </si>
+  <si>
+    <t>Ellen Page, Marcia Gay Harden, Drew Barrymore, Eulala Scheel, Jimmy Fallon, Juliette Lewis, Landon Pigg</t>
+  </si>
+  <si>
+    <t>Les immortelles</t>
+  </si>
+  <si>
+    <t>Caroline Deruas-Garrel</t>
+  </si>
+  <si>
+    <t>Emmanuelle Béart, Léna Garrel, Louiza Aura, Vahina Giocante, Gérard Watkins, Jenna Thiam</t>
+  </si>
+  <si>
+    <t>La gioia</t>
+  </si>
+  <si>
+    <t>Nicolangelo Gelormini</t>
+  </si>
+  <si>
+    <t>Valeria Golino, Jasmine Trinca, Saul Nanni, Francesco Colella, Giovanni Bissaca, Betty Pedrazzi</t>
+  </si>
+  <si>
+    <t>David Yates</t>
+  </si>
+  <si>
+    <t>Daniel Radcliffe, Emma Watson, Rupert Grint, Alan Rickman, Ralph Fiennes, Helena Bonham Carter, Bill Nighy, Richard Griffiths, Julie Walters</t>
+  </si>
+  <si>
+    <t>Guy Ritchie</t>
+  </si>
+  <si>
+    <t>Robert Downey Jr., Jude Law, Jared Harris, Noomi Rapace</t>
+  </si>
+  <si>
+    <t>Cucoana Chiriţa</t>
+  </si>
+  <si>
+    <t>Mircea Drăgan</t>
+  </si>
+  <si>
+    <t>Draga Olteanu-Matei, Jean Constantin</t>
+  </si>
+  <si>
+    <t>Haiducii</t>
+  </si>
+  <si>
+    <t>Dinu Cocea</t>
+  </si>
+  <si>
+    <t>Toma Caragiu, Marga Barbu, Ion Besoiu</t>
+  </si>
+  <si>
+    <t>Lucian Pintilie</t>
+  </si>
+  <si>
+    <t>Maia Morgenstern, Răzvan Vasilescu, Victor Rebengiuc, Dorel Vişan, Gheorghe Visu, Dan Condurache, Alexandru Matei, Ionel Mihăilescu, Marcel Iureş</t>
+  </si>
+  <si>
+    <t>Gabriel Achim</t>
+  </si>
+  <si>
+    <t>Bogdan Dumitrache, Anca Androne, Luiza Gherghinescu, Rolando Matsangos, Silvana Mihai, Gheorghe Ifrim</t>
+  </si>
+  <si>
+    <t>Woody Allen</t>
+  </si>
+  <si>
+    <t>Woody Allen, Dan Aykroyd, Helen Hunt</t>
+  </si>
+  <si>
+    <t>What Women Want</t>
+  </si>
+  <si>
+    <t>Nancy Meyers</t>
+  </si>
+  <si>
+    <t>Mel Gibson, Helen Hunt, Marisa Tomei, Lauren Holly, Mark Feuerstein, Alan Alda</t>
+  </si>
+  <si>
+    <t>Encanto</t>
+  </si>
+  <si>
+    <t>Jared Bush</t>
+  </si>
+  <si>
+    <t>voci: Stephanie Beatriz, Diane Guerrero, Wilmer Valderrama, Angie Cepeda, Rhenzy Feliz, John Leguizamo</t>
+  </si>
+  <si>
+    <t>Mihai Mincan</t>
+  </si>
+  <si>
+    <t>Soliman Cruz, Niko Becker, Alexandre Nguyen, Bartholome Guingona, Olivier Chen, Olivier Ho Hio Heen</t>
+  </si>
+  <si>
+    <t>Robot &amp; Frank</t>
+  </si>
+  <si>
+    <t>Jake Schreier</t>
+  </si>
+  <si>
+    <t>Frank Langella, Susan Sarandon, James Marsden, Liv Tyler, Jeremy Strong, Peter Sarsgaard, Dario Barosso</t>
+  </si>
+  <si>
+    <t>Frank Oz</t>
+  </si>
+  <si>
+    <t>Edward Norton, Robert De Niro, Marlon Brando</t>
+  </si>
+  <si>
+    <t>David Mirkin</t>
+  </si>
+  <si>
+    <t>Sigourney Weaver, Gene Hackman, Ray Liotta</t>
+  </si>
+  <si>
+    <t>Et Dieu... créa la femme</t>
+  </si>
+  <si>
+    <t>Roger Vadim</t>
+  </si>
+  <si>
+    <t>Brigitte Bardot, Jean-Louis Trintignant, Curd Jürgens, Roger Vadim, Jean Lefebvre, Isabelle Corey</t>
+  </si>
+  <si>
+    <t>Invitation to a Gunfighter</t>
+  </si>
+  <si>
+    <t>Richard Wilson</t>
+  </si>
+  <si>
+    <t>Yul Brynner, George Segal, Janice Rule, Pat Hingle, William Hickey, Strother Martin</t>
+  </si>
+  <si>
+    <t>Superman</t>
+  </si>
+  <si>
+    <t>James Gunn</t>
+  </si>
+  <si>
+    <t>David Corenswet, Rachel Brosnahan, Nicholas Hoult, Edi Gathegi, Anthony Carrigan, Nathan Fillion, Isabela Merced</t>
+  </si>
+  <si>
+    <t>Gareth Edwards</t>
+  </si>
+  <si>
+    <t>John David Washington, Gemma Chan, Ken Watanabe, Sturgill Simpson, Allison Janney, Madeleine Yuna Voyles</t>
+  </si>
+  <si>
+    <t>Saipan</t>
+  </si>
+  <si>
+    <t>Lisa Barros D'Sa</t>
+  </si>
+  <si>
+    <t>Eanna Hardwicke, Stephen Watson, Steve Coogan, Peter McDonald, Alice Lowe, Jamie Beamish</t>
+  </si>
+  <si>
+    <t>Nightmare Alley</t>
+  </si>
+  <si>
+    <t>Guillermo del Toro</t>
+  </si>
+  <si>
+    <t>Bradley Cooper, Cate Blanchett, Rooney Mara, Willem Dafoe, Toni Collette, Romina Power</t>
+  </si>
+  <si>
+    <t>Wildcat</t>
+  </si>
+  <si>
+    <t>Ethan Hawke</t>
+  </si>
+  <si>
+    <t>Maya Hawke, Liam Neeson, Laura Linney, Steve Zahn, Vincent D'Onofrio, Alessandro Nivola</t>
+  </si>
+  <si>
+    <t>The Grinch</t>
+  </si>
+  <si>
+    <t>Yarrow Cheney</t>
+  </si>
+  <si>
+    <t>voci: Benedict Cumberbatch, Rashida Jones, Tristan O'Hare, Scarlett Estevez, Angela Lansbury, Pharrell Williams</t>
+  </si>
+  <si>
+    <t>Bryan Singer</t>
+  </si>
+  <si>
+    <t>Rami Malek, Lucy Boynton, Tom Hollander, Gwilym Lee, Mike Myers, Joseph Mazzello, Ben Hardy</t>
+  </si>
+  <si>
+    <t>The Fall Guy</t>
+  </si>
+  <si>
+    <t>David Leitch</t>
+  </si>
+  <si>
+    <t>Aaron Taylor-Johnson, Ryan Gosling, Emily Blunt, Teresa Palmer, Winston Duke, Hannah Waddingham</t>
+  </si>
+  <si>
+    <t>The Accountant</t>
+  </si>
+  <si>
+    <t>Gavin O'Connor</t>
+  </si>
+  <si>
+    <t>Ben Affleck, Anna Kendrick, J.K. Simmons, Jeffrey Tambor, John Lithgow, Alison Wright, Cynthia Addai-Robinson</t>
+  </si>
+  <si>
+    <t>The Best Christmas Pageant Ever</t>
+  </si>
+  <si>
+    <t>Dallas Jenkins</t>
+  </si>
+  <si>
+    <t>Judy Greer, Lauren Graham, Elizabeth Tabish, Kirk B.R. Woller, Stephanie Sy, Pete Holmes</t>
+  </si>
+  <si>
+    <t>Sarah Bernhardt, la divine</t>
+  </si>
+  <si>
+    <t>Guillaume Nicloux</t>
+  </si>
+  <si>
+    <t>Amira Casar, Sandrine Kiberlain, Laurent Lafitte, Sacha Guitry, Laurent Stocker, Grégoire Leprince-Ringuet</t>
+  </si>
+  <si>
+    <t>Kung Fu Panda 4</t>
+  </si>
+  <si>
+    <t>Mike Mitchell, Stephanie Stine</t>
+  </si>
+  <si>
+    <t>voci: Jack Black, Jackie Chan, Dustin Hoffman, Bryan Cranston, Awkwafina, Viola Davis</t>
+  </si>
+  <si>
+    <t>Fantastic Mr. Fox</t>
+  </si>
+  <si>
+    <t>Wes Anderson</t>
+  </si>
+  <si>
+    <t>voci: Meryl Streep, George Clooney, Jason Schwartzman, Bill Murray, Wallace Wolodarsky, Michael Gambon, Willem Dafoe</t>
+  </si>
+  <si>
+    <t>Gints Zilbalodis</t>
+  </si>
+  <si>
+    <t>Matthew McConaughey, Anne Hathaway, Jessica Chastain, Wes Bentley, Casey Affleck, Michael Caine, Matt Damon</t>
+  </si>
+  <si>
+    <t>The Boys in the Boat</t>
+  </si>
+  <si>
+    <t>George Clooney</t>
+  </si>
+  <si>
+    <t>Joel Edgerton, Courtney Henggeler, Hadley Robinson, Chris Diamantopoulos, Callum Turner, Chris Wilson</t>
+  </si>
+  <si>
+    <t>Last Night in Soho</t>
+  </si>
+  <si>
+    <t>Edgar Wright</t>
+  </si>
+  <si>
+    <t>Anya Taylor-Joy, Thomasin McKenzie, Diana Rigg, Terence Stamp, Matt Smith, Rita Tushingham</t>
+  </si>
+  <si>
+    <t>The Last Castle</t>
+  </si>
+  <si>
+    <t>Rod Laurie</t>
+  </si>
+  <si>
+    <t>Robert Redford, James Gandolfini, Mark Ruffalo</t>
+  </si>
+  <si>
+    <t>Django</t>
+  </si>
+  <si>
+    <t>Sergio Corbucci</t>
+  </si>
+  <si>
+    <t>Franco Nero, Loredana Nusciak, Jose Bodalo, Eduardo Fajardo, Luciano Rossi, Remo De Angelis</t>
+  </si>
+  <si>
+    <t>Brett Ratner</t>
+  </si>
+  <si>
+    <t>Anthony Hopkins, Edward Norton, Ralph Fiennes, Harvey Keitel, Emily Watson</t>
+  </si>
+  <si>
+    <t>Wolfgang Petersen</t>
+  </si>
+  <si>
+    <t>Clint Eastwood, John Malkovich, Rene Russo, Dylan McDermott</t>
+  </si>
+  <si>
+    <t>Total Recall</t>
+  </si>
+  <si>
+    <t>Len Wiseman</t>
+  </si>
+  <si>
+    <t>Colin Farrell, Kate Beckinsale, Jessica Biel, Bryan Cranston, Bill Nighy, John Cho, Bokeem Woodbine</t>
+  </si>
+  <si>
+    <t>James Mangold</t>
+  </si>
+  <si>
+    <t>Robert de Niro, Sylvester Stallone</t>
+  </si>
+  <si>
+    <t>Doug Ellin</t>
+  </si>
+  <si>
+    <t>Kevin Connolly, Adrian Grenier, Kevin Dillon, Deby Mazar, Jerry Ferrara</t>
+  </si>
+  <si>
+    <t>Message in a Bottle</t>
+  </si>
+  <si>
+    <t>Luis Mandoki</t>
+  </si>
+  <si>
+    <t>Kevin Costner, Robin Wright-Penn, Paul Newman, John Savage, Illeana Douglas, Robbie Coltrane</t>
+  </si>
+  <si>
+    <t>Grumpier Old Men</t>
+  </si>
+  <si>
+    <t>Donald Petrie</t>
+  </si>
+  <si>
+    <t>Jack Lemmon, Walter Mathau, Sophia Loren</t>
+  </si>
+  <si>
+    <t>A Perfect World</t>
+  </si>
+  <si>
+    <t>Kevin Costner, Clint Eastwood</t>
+  </si>
+  <si>
+    <t>Sean Penn, Tim Robbins, Kevin Bacon, Laurence Fishburne, Marcia Gay Harden, Laura Linney</t>
+  </si>
+  <si>
+    <t>Spider-Man</t>
+  </si>
+  <si>
+    <t>Sam Raimi</t>
+  </si>
+  <si>
+    <t>Tobey Maguire, Kirsten Dunst, Willem Dafoe, James Franco</t>
+  </si>
+  <si>
+    <t>Tobey Maguire, Kirsten Dunst, James Franco, Topher Grace</t>
+  </si>
+  <si>
+    <t>David Soren</t>
+  </si>
+  <si>
+    <t>voci: Ryan Reynolds, Paul Giamatti, Michael Pena, Luis Guzmán, Richard Jenkins, Ken Jeong, Michelle Rodriguez</t>
+  </si>
+  <si>
+    <t>Steven Antin</t>
+  </si>
+  <si>
+    <t>Cher, Christina Aguilera, Kristen Bell, Cam Gigandet, Alan Cumming</t>
+  </si>
+  <si>
+    <t>Yip Man 3</t>
+  </si>
+  <si>
+    <t>Wilson Yip</t>
+  </si>
+  <si>
+    <t>Donnie Yen, Patrick Tam, Jin Zhang, Lynn Hung, Mike Tyson, Kent Cheng, Kwok-Kwan Chan</t>
+  </si>
+  <si>
+    <t>William Friedkin</t>
+  </si>
+  <si>
+    <t>Tommy Lee Jones, Benicio del Toro</t>
+  </si>
+  <si>
+    <t>Andrew Niccol</t>
+  </si>
+  <si>
+    <t>Justin Timberlake, Amanda Seyfried, Cillian Murphy, Shyloh Oostwald, Johnny Galecki, Olivia Wilde</t>
+  </si>
+  <si>
+    <t>Late Bloomers</t>
+  </si>
+  <si>
+    <t>Lisa Steen</t>
+  </si>
+  <si>
+    <t>Karen Gillan, Malgorzata Zajaczkowska, Loni Ackerman, Danielle Alonzo, Talia Balsam, Kevin Nealon</t>
+  </si>
+  <si>
+    <t>Keyke mahboobe man / My Favourite Cake</t>
+  </si>
+  <si>
+    <t>Maryam Moqadam</t>
+  </si>
+  <si>
+    <t>Lili Farhadpour, Esmaeel Mehrabi, Mohammad Heidari, Melika Pazouki</t>
+  </si>
+  <si>
+    <t>October Sky</t>
+  </si>
+  <si>
+    <t>Joe Johnston</t>
+  </si>
+  <si>
+    <t>Jake Gyllenhaal, Laura Dern, Chris Cooper, William Lee Scott, Natalie Canerday</t>
+  </si>
+  <si>
+    <t>Od marca do mája / March to May</t>
+  </si>
+  <si>
+    <t>Martin Pavol Repka</t>
+  </si>
+  <si>
+    <t>Zuzana Fialová, Jozef Abafi, Natalia Fasankova</t>
+  </si>
+  <si>
+    <t>Familiar Touch</t>
+  </si>
+  <si>
+    <t>Sarah Friedland</t>
+  </si>
+  <si>
+    <t>H. Jon Benjamin, Kathleen Chalfant, Mike G., London Garcia, Alison Martin, Katelyn Nacon</t>
+  </si>
+  <si>
+    <t>Chloé Zhao</t>
+  </si>
+  <si>
+    <t>Frances McDormand, David Strathairn, Linda May, Swankie</t>
+  </si>
+  <si>
+    <t>Alfonso Cuarón</t>
+  </si>
+  <si>
+    <t>Sandra Bullock, George Clooney, Ed Harris, Basher Savage</t>
+  </si>
+  <si>
+    <t>Alexandra Gulea</t>
+  </si>
+  <si>
+    <t>Maria Cuzmin, Emilia Dobrin, Alexandra Gulea, Vava Ștefănescu</t>
+  </si>
+  <si>
+    <t>Haiducii lui Şaptecai</t>
+  </si>
+  <si>
+    <t>Marga Barbu, Toma Caragiu, Constantin Codrescu, Aimee Iacobescu</t>
+  </si>
+  <si>
+    <t>Zestrea domniţei Ralu</t>
+  </si>
+  <si>
+    <t>Marga Barbu, Toma Caragiu, Ioana Ciomârtan, Constantin Codrescu</t>
+  </si>
+  <si>
+    <t>Săptămîna nebunilor</t>
+  </si>
+  <si>
+    <t>Marga Barbu, Toma Caragiu, George Constantin, Ernest Maftei</t>
+  </si>
+  <si>
+    <t>Colierul de turcoaze</t>
+  </si>
+  <si>
+    <t>Gheorghe Vitanidis</t>
+  </si>
+  <si>
+    <t>Florin Piersic, Marga Barbu, Ion Besoiu, Olga Delia Mateescu, Marina Procopie, Alexandru Repan</t>
+  </si>
+  <si>
+    <t>Moon Hotel Kabul</t>
+  </si>
+  <si>
+    <t>Anca Damian</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Florin Piersic Jr., Ofelia Popii, Alexandru Nagy, Rodica Negrea, Adrian Titieni </t>
+  </si>
+  <si>
+    <t>Radu Gabrea</t>
+  </si>
+  <si>
+    <t>Florin Piersic Jr., Claudiu Bleonţ, Răzvan Vasilescu, Colin Buzoianu, Marcel Iureş, Udo Schenk</t>
+  </si>
+  <si>
+    <t>Dincolo de barieră</t>
+  </si>
+  <si>
+    <t>Francisc Munteanu</t>
+  </si>
+  <si>
+    <t>Ion Dichiseanu, Irina Ionescu, Leni Pinţea, Silviu Stănculescu, Mircea Constantinescu, Fărâmiţă Lambru, Ştefan Bănică, Anna Széles</t>
+  </si>
+  <si>
+    <t>Nae Caranfil</t>
+  </si>
+  <si>
+    <t>Laurenţiu Bănescu, Maria Obretin, Teodor Corban, Simona Arsu, András Demeter, Maria Obretin, Radu Bânzaru, Lia Sinchevici, Ovidiu Niculescu</t>
+  </si>
+  <si>
+    <t>Nathalie Bonnifay, George Alexandru, Marius Stănescu, Valentin Teodosiu, Marius Florea</t>
+  </si>
+  <si>
+    <t>Craii de Curtea Veche</t>
+  </si>
+  <si>
+    <t>Mircea Veroiu</t>
+  </si>
+  <si>
+    <t>Mircea Albulescu, Ovidiu Iuliu Moldovan</t>
+  </si>
+  <si>
+    <t>Morning Glory</t>
+  </si>
+  <si>
+    <t>Roger Michell</t>
+  </si>
+  <si>
+    <t>Rachel McAdams, Harrison Ford, Diane Keaton, Patrick Wilson</t>
+  </si>
+  <si>
+    <t>Last Vegas</t>
+  </si>
+  <si>
+    <t>Jon Turteltaub</t>
+  </si>
+  <si>
+    <t>Robert De Niro, Morgan Freeman, Michael Douglas, Kevin Kline, Mary Steenburgen, Romany Malco, Joanna Gleason</t>
+  </si>
+  <si>
+    <t>Ovidiu-Iuliu Moldovan, Leopoldina Bălănuţă, Dorel Vişan, Ion Vâlcu, Costel Constantin, Mircea Diaconu, Valeria Sitaru, Mircea Albulescu, Radu Gheorghe, Dinu Manolache</t>
+  </si>
+  <si>
+    <t>La prima notte di quiete / Indian Summer</t>
+  </si>
+  <si>
+    <t>Valerio Zurlini</t>
+  </si>
+  <si>
+    <t>Alain Delon, Sonia Petrova, Lea Massari, Giancarlo Giannini, Renato Salvatori, Alida Valli, Adalberto Maria Merli</t>
+  </si>
+  <si>
+    <t>Le gendarme se marie</t>
+  </si>
+  <si>
+    <t>Jean Girault</t>
+  </si>
+  <si>
+    <t>Louis de Funès, Michel Galabru, Claude Gensac, Jean Lefebvre, Geneviève Grad</t>
+  </si>
+  <si>
+    <t>Split</t>
+  </si>
+  <si>
+    <t>M. Night Shyamalan</t>
+  </si>
+  <si>
+    <t>James McAvoy, Anya Taylor-Joy, Haley Lu Richardson</t>
+  </si>
+  <si>
+    <t>Yôkihi</t>
+  </si>
+  <si>
+    <t>Kenji Mizoguchi</t>
+  </si>
+  <si>
+    <t>So Yamamura, Sachiko Murase, Machiko Kyô, Haruko Sugimura, Eitaro Ozawa, Isao Yamagata</t>
+  </si>
+  <si>
+    <t>Timothée Chalamet, Elle Fanning, Boyd Holbrook, Edward Norton, Monica Barbaro, Dan Fogler, Norbert Leo Butz, Eriko Hatsune, Big Bill Morganfield, Will Harrison, Scoot McNairy</t>
+  </si>
+  <si>
+    <t>Peter Farrelly</t>
+  </si>
+  <si>
+    <t>Viggo Mortensen, Mahershala Ali, Linda Cardellini, Dimeter Marinov, Mike Hatton, Iqbal Theba, Sebastian Maniscalco, P.J. Byrne</t>
+  </si>
+  <si>
+    <t>Paddington in Peru</t>
+  </si>
+  <si>
+    <t>Dougal Wilson</t>
+  </si>
+  <si>
+    <t>voci: Olivia Colman, Emily Mortimer, Antonio Banderas, Imelda Staunton, Ben Whishaw, Hugh Grant</t>
+  </si>
+  <si>
+    <t>Emerald Fennell</t>
+  </si>
+  <si>
+    <t>Margot Robbie, Jacob Elordi, Hong Chau, Shazad Latif, Alison Oliver, Owen Cooper</t>
+  </si>
+  <si>
+    <t>The Holdovers</t>
+  </si>
+  <si>
+    <t>Alexander Payne</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Paul Giamatti, Da'Vine Joy Randolph, Dominic Sessa, Carrie Preston, Brady Hepner, Ian Dolley, Jim Kaplan, Michael Provost </t>
+  </si>
+  <si>
+    <t>The Last Duel</t>
+  </si>
+  <si>
+    <t>Ridley Scott</t>
+  </si>
+  <si>
+    <t>Matt Damon, Jodie Comer, Ben Affleck, Marton Csokas, Adam Driver, Nathaniel Parker</t>
+  </si>
+  <si>
+    <t>EO</t>
+  </si>
+  <si>
+    <t>Jerzy Skolimowski</t>
+  </si>
+  <si>
+    <t>Sandra Drzymalska, Isabelle Huppert, Lorenzo Zurzolo, Mateusz Kosciukiewicz, Lolita Chammah, Waldemar Barwinski</t>
+  </si>
+  <si>
+    <t>Cash for Gold</t>
+  </si>
+  <si>
+    <t>Robert Enriquez</t>
+  </si>
+  <si>
+    <t>Deborah Puette, Farshad Farahat, JoBeth Williams, Jeff Kober, Lesley Fera, David Sullivan</t>
+  </si>
+  <si>
+    <t>Jimmy Hayward, Steve Martino</t>
+  </si>
+  <si>
+    <t>voci: Jim Carrey, Steve Carell, Carol Burnett, Will Arnett, Seth Rogen</t>
+  </si>
+  <si>
+    <t>A Big Bold Beautiful Journey</t>
+  </si>
+  <si>
+    <t>Kogonada</t>
+  </si>
+  <si>
+    <t>Margot Robbie, Colin Farrell, Kevin Kline, Phoebe Waller-Bridge, Sarah Gadon, Billy Magnussen, Lily Rabe</t>
+  </si>
+  <si>
+    <t>The Accountant 2</t>
+  </si>
+  <si>
+    <t>P.S. I Love You</t>
+  </si>
+  <si>
+    <t>Richard LaGravenese</t>
+  </si>
+  <si>
+    <t>Hilary Swank, Gerard Butler, Lisa Kudrow, Gina Gershon, James Marsters, Kathy Bates, Harry Connick Jr.</t>
+  </si>
+  <si>
+    <t>The Book of Life</t>
+  </si>
+  <si>
+    <t>Jorge R. Gutierrez</t>
+  </si>
+  <si>
+    <t>voci: Zoe Saldana, Diego Luna, Channing Tatum, Ron Perlman, Christina Applegate</t>
+  </si>
+  <si>
+    <t>Rupert Wyatt</t>
+  </si>
+  <si>
+    <t>James Franco, Freida Pinto, John Lithgow, Brian Cox, Andy Serkis</t>
+  </si>
+  <si>
+    <t>Andy Garcia</t>
+  </si>
+  <si>
+    <t>Andy Garcia, Ines Sastre, Dustin Hoffman, Bill Murray</t>
+  </si>
+  <si>
+    <t>A Beautiful Day in the Neighborhood</t>
+  </si>
+  <si>
+    <t>Marielle Heller</t>
+  </si>
+  <si>
+    <t>Tom Hanks, Chris Cooper, Christine Lahti, Matthew Rhys, Tammy Blanchard, Enrico Colantoni</t>
+  </si>
+  <si>
+    <t>Tony Scott</t>
+  </si>
+  <si>
+    <t>Tom Cruise, Kelly McGillis, Tim Robbins, Val Kilmer</t>
+  </si>
+  <si>
+    <t>Starsky &amp; Hutch</t>
+  </si>
+  <si>
+    <t>Todd Phillips</t>
+  </si>
+  <si>
+    <t>Ben Stiller, Owen Wilson, Juliette Lewis</t>
+  </si>
+  <si>
+    <t>The Man with the Iron Fists</t>
+  </si>
+  <si>
+    <t>RZA</t>
+  </si>
+  <si>
+    <t>Russell Crowe, Lucy Liu, RZA, Jamie Chung, Dave Bautista, Zhu Zhu, Osric Chau</t>
+  </si>
+  <si>
+    <t>Ingrid Goes West</t>
+  </si>
+  <si>
+    <t>Matt Spicer</t>
+  </si>
+  <si>
+    <t>Aubrey Plaza, Elizabeth Olsen, O'Shea Jackson Jr., Wyatt Russell, Billy Magnussen, Pom Klementieff, Meredith Hagner</t>
+  </si>
+  <si>
+    <t>Jonathan Lynn</t>
+  </si>
+  <si>
+    <t>Bruce Willis, Matthew Perry, Amanda Peet, Michael Clarke Duncan, Natasha Henstridge, Rosanna Arquette</t>
+  </si>
+  <si>
+    <t>John McTiernan</t>
+  </si>
+  <si>
+    <t>John Travolta, Samuel L. Jackson</t>
+  </si>
+  <si>
+    <t>Les rivieres pourpres</t>
+  </si>
+  <si>
+    <t>Mathieu Kassovitz</t>
+  </si>
+  <si>
+    <t>Jean Reno, Vincent Cassel</t>
+  </si>
+  <si>
+    <t>Escape from Alcatraz</t>
+  </si>
+  <si>
+    <t>Don Siegel</t>
+  </si>
+  <si>
+    <t>Clint Eastwood, Fred Ward</t>
+  </si>
+  <si>
+    <t>Just Mercy</t>
+  </si>
+  <si>
+    <t>Destin Cretton</t>
+  </si>
+  <si>
+    <t>Michael B. Jordan, Jamie Foxx, Brie Larson, Charlie Pye Jr., Tim Blake Nelson, Rafe Spall</t>
+  </si>
+  <si>
+    <t>Richard Loncraine</t>
+  </si>
+  <si>
+    <t>Harrison Ford, Paul Bettany, Virginia Madsen, Mary Lynn Rajskub</t>
+  </si>
+  <si>
+    <t>Wyatt Earp</t>
+  </si>
+  <si>
+    <t>Lawrence Kasdan</t>
+  </si>
+  <si>
+    <t>Kevin Costner, Gene Hackman</t>
+  </si>
+  <si>
+    <t>Tobey Maguire, Kristen Dunst, Alfred Molina</t>
+  </si>
+  <si>
+    <t>The Wind in the Willows</t>
+  </si>
+  <si>
+    <t>Terry Jones</t>
+  </si>
+  <si>
+    <t>Steve Coogan, Eric Idle, Terry Jones</t>
+  </si>
+  <si>
+    <t>Spike Jonze</t>
+  </si>
+  <si>
+    <t xml:space="preserve">John Cusack, Cameron Diaz, Ned Bellamy, Eric Weinstein, Madison Lanc, Octavia Spencer, John Malkovich </t>
+  </si>
+  <si>
+    <t>Danny Boyle</t>
+  </si>
+  <si>
+    <t>Michael Fassbender, Kate Winslet, Seth Rogen, Sarah Snook, Katherine Waterston, Jeff Daniels, Vanessa Rossi</t>
+  </si>
+  <si>
+    <t>Papurika / Paprika</t>
+  </si>
+  <si>
+    <t>Satoshi Kon</t>
+  </si>
+  <si>
+    <t>voci: Hayashibara Megumi, Furuya Tôru, Kôichi Yamadera, Hori Katsunosuke, Toru Emori</t>
+  </si>
+  <si>
+    <t>Barry Sonnenfeld</t>
+  </si>
+  <si>
+    <t>Tommy Lee Jones, Will Smith, Lara Flynn Boyle</t>
+  </si>
+  <si>
+    <t>Steven Spielberg</t>
+  </si>
+  <si>
+    <t>Henry Thomas, Dee Wallace, Drew Barrymoore, Peter Coyote, Robert MacNaughton</t>
+  </si>
+  <si>
+    <t>Tarsem Singh</t>
+  </si>
+  <si>
+    <t>Catinca Untaru, Lee Pace, Justine Waddell</t>
+  </si>
+  <si>
+    <t>Alemania</t>
+  </si>
+  <si>
+    <t>María Zanetti</t>
+  </si>
+  <si>
+    <t>Miranda de la Serna, Vicky Peña, Romina Pinto, Walter Jakob, María Ucedo, Juan Pablo Miller</t>
+  </si>
+  <si>
+    <t>Qui brille au combat</t>
+  </si>
+  <si>
+    <t>Joséphine Japy</t>
+  </si>
+  <si>
+    <t>Mélanie Laurent, Pierre-Yves Cardinal, Anne Loiret, Félix Kysyl, Jean-Marc Desmond, Thomas Gioria</t>
+  </si>
+  <si>
+    <t>Reign Over Me</t>
+  </si>
+  <si>
+    <t>Mike Binder</t>
+  </si>
+  <si>
+    <t>Adam Sandler, Don Cheadle, Liv Tyler, Jada Pinkett Smith</t>
+  </si>
+  <si>
+    <t>Peter Segal</t>
+  </si>
+  <si>
+    <t>Jack Nicholson, Adam Sandler, Marisa Tomei</t>
+  </si>
+  <si>
+    <t>Tootsie</t>
+  </si>
+  <si>
+    <t>Sydney Pollack</t>
+  </si>
+  <si>
+    <t>Dustin Hoffman, Jessica Lange, Teri Garr</t>
+  </si>
+  <si>
+    <t>Le choix du pianiste</t>
+  </si>
+  <si>
+    <t>Jacques Otmezguine</t>
+  </si>
+  <si>
+    <t>Oscar Lesage, Pia Lagrange, Andréa Ferréol, Philippe Torreton, Laurence Côte, Zoé Adjani</t>
+  </si>
+  <si>
+    <t>Damien Chazelle</t>
+  </si>
+  <si>
+    <t>Miles Teller, J.K. Simmons, Melissa Benoist, Tyler Kimball, Austin Stowell, Paul Reiser, Kofi Siriboe</t>
   </si>
   <si>
     <t>The Patriot</t>
   </si>
   <si>
     <t>Ronald Emmerich</t>
   </si>
   <si>
     <t>Mel Gibson, Chris Cooper, Heath Ledger, Jason Isaacs, Joely Richardson, Tchéky Karyo, René Auberjonois, Tom Wilkinson</t>
   </si>
   <si>
-    <t>Steven Spielberg</t>
-[...116 lines deleted...]
-    <t>Oana Pellea, Răzvan Vasilescu</t>
+    <t>Elixirul tinereții</t>
+  </si>
+  <si>
+    <t>Gheorghe Naghi</t>
+  </si>
+  <si>
+    <t>Florin Piersic, Stela Popescu, Anna Széles, Melania Cârje, Marin Moraru, Ștefan Mihăilescu-Brăila</t>
+  </si>
+  <si>
+    <t>Şapte băieţi şi o ştrengăriţă</t>
+  </si>
+  <si>
+    <t>Bernard Borderie</t>
+  </si>
+  <si>
+    <t>Jean Marais, Marilu Tolo, Sydney Chaplin, Florin Piersic</t>
+  </si>
+  <si>
+    <t>Les fêtes galantes</t>
+  </si>
+  <si>
+    <t>René Clair</t>
+  </si>
+  <si>
+    <t>Jean-Pierre Cassel, Philippe Avron, Marie Dubois, Dem Rădulescu, Melania Cârje, Grigore Vasiliu-Birlic</t>
+  </si>
+  <si>
+    <t>Întoarcerea lui Vodă Lăpușneanu</t>
+  </si>
+  <si>
+    <t>Malvina Urşianu</t>
+  </si>
+  <si>
+    <t>George Motoi, Silvia Popovici, Cornel Coman, Valeriu Paraschiv</t>
+  </si>
+  <si>
+    <t>Nicolae Mărgineanu</t>
+  </si>
+  <si>
+    <t>Radu Botar, Ioan Andrei Ionescu, Richard Bovnoczki, Radu Bânzaru, Maria Ploae, Cristian Iacob, Mircea Andreescu, Ovidiu Crișan, Remus Mărgineanu, Bogdan Nechifor, Csaba Ciugulitu</t>
+  </si>
+  <si>
+    <t>Să mori rănit din dragoste de viaţă</t>
+  </si>
+  <si>
+    <t>Gheorghe Visu, Claudiu Bleonţ, Marcel Iureş, Tora Vasilescu</t>
+  </si>
+  <si>
+    <t>Femeia în roşu</t>
+  </si>
+  <si>
+    <t>Elena Albu, Olga Tudorache, Dragoș Pîslaru, Cătălina Mustață, Răzvan Popa, Radu Amzulescu, Ovidiu Iuliu Moldovan</t>
+  </si>
+  <si>
+    <t>Cristi Puiu</t>
+  </si>
+  <si>
+    <t>Mimi Brănescu, Dana Dogaru, Sorin Medeleni, Ana Ciontea, Judith State, Marin Grigore, Rolando Matsangos, Cătălina Moga, Ilona Brezoianu, Mirela Apostu, Eugenia Bosânceanu, Tatiana Iekel</t>
+  </si>
+  <si>
+    <t>Peter Jackson</t>
+  </si>
+  <si>
+    <t>Martin Freeman, Ian McKellen, Richard Armitage, Andy Serkis, Hugo Weaving, Elijah Wood, Cate Blanchett</t>
+  </si>
+  <si>
+    <t>Roofman</t>
+  </si>
+  <si>
+    <t>Derek Cianfrance</t>
+  </si>
+  <si>
+    <t>Channing Tatum, Kirsten Dunst, Juno Temple, Ben Mendelsohn, Peter Dinklage, Melonie Diaz</t>
+  </si>
+  <si>
+    <t>Juan Carlos Fresnadillo</t>
+  </si>
+  <si>
+    <t>Robert Carlyle, Rose Byrne, Jeremy Renner, Amanda Walker, Shahid Ahmed, Harold Perrineau, Catherine McCormack</t>
+  </si>
+  <si>
+    <t>Matt Reeves</t>
+  </si>
+  <si>
+    <t>Andy Serkis, Gary Oldman, Judy Greer, Jason Clarke, Toby Kebbell, Kevin Rankin, Kirk Acevedo, Keri Russell, Kodi Smit-McPhee</t>
+  </si>
+  <si>
+    <t>Torrente, el brazo tonto de la ley / Torrente: Mâna bleagă a legii</t>
+  </si>
+  <si>
+    <t>Santiago Segura</t>
+  </si>
+  <si>
+    <t>Santiago Segura, Javier Cámara, Neus Asensi, Tony Leblanc, Darío Paso, Chus Lampreave, Antonio de la Torre</t>
+  </si>
+  <si>
+    <t>Seven Years in Tibet</t>
+  </si>
+  <si>
+    <t>Jean-Jacques Annaud</t>
+  </si>
+  <si>
+    <t>Brad Pitt, David Thewlis</t>
+  </si>
+  <si>
+    <t>Mr. Church</t>
+  </si>
+  <si>
+    <t>Bruce Beresford</t>
+  </si>
+  <si>
+    <t>Eddie Murphy, Britt Robertson, Natascha McElhone, Lucy Fry, Xavier Samuel, Mckenna Grace</t>
+  </si>
+  <si>
+    <t>A League of Their Own</t>
+  </si>
+  <si>
+    <t>Penny Marshall</t>
+  </si>
+  <si>
+    <t>Geena Davis, Tom Hanks, Madonna</t>
+  </si>
+  <si>
+    <t>Leaving Las Vegas</t>
+  </si>
+  <si>
+    <t>Mike Figgis</t>
+  </si>
+  <si>
+    <t>Nicholas Cage, Elisabeth Shue, Julian Sands</t>
+  </si>
+  <si>
+    <t>The Ghost and the Darkness</t>
+  </si>
+  <si>
+    <t>Stephen Hopkins</t>
+  </si>
+  <si>
+    <t>Val Kilmer, Michael Douglas, Tom Wilkinson, John Kani, Bernard Hill, Brian McCardie</t>
+  </si>
+  <si>
+    <t>Meng long guojiang / Way of the Dragon</t>
+  </si>
+  <si>
+    <t>Bruce Lee</t>
+  </si>
+  <si>
+    <t>Bruce Lee, Chuck Norris, Biao Yuen, Ching-Ying Lam, Ping-Ao Wei, Nora Miao</t>
+  </si>
+  <si>
+    <t>Wie man normal ist und die Merkwürdigkeiten der anderen Welt / How to Be Normal and the Oddness of the Other World</t>
+  </si>
+  <si>
+    <t>Florian Pochlatko</t>
+  </si>
+  <si>
+    <t>Luisa-Céline Gaffron, Elke Winkens, Cornelius Obonya, Paul Matic, Oliver Rosskopf</t>
+  </si>
+  <si>
+    <t>Harold Remis</t>
+  </si>
+  <si>
+    <t>Bill Murray, Andie McDowell, Chris Elliott, Stephen Tobolovsky</t>
+  </si>
+  <si>
+    <t>Alejandro González Inárritu</t>
+  </si>
+  <si>
+    <t>Leonardo DiCaprio, Tom Hardy, Domhnall Gleeson, Will Poulter, Paul Anderson, Lukas Haas, Brendan Fletcher</t>
+  </si>
+  <si>
+    <t>Living</t>
+  </si>
+  <si>
+    <t>Oliver Hermanus</t>
+  </si>
+  <si>
+    <t>Bill Nighy, Aimee Lou Wood, Alex Sharp, Tom Burke</t>
+  </si>
+  <si>
+    <t>Our Kind of Traitor</t>
+  </si>
+  <si>
+    <t>Susanna White</t>
+  </si>
+  <si>
+    <t>Ewan McGregor, Stellan Skarsgård, Naomie Harris, Damian Lewis, Jeremy Northam, Alicia von Rittberg</t>
+  </si>
+  <si>
+    <t>Tony Kaye</t>
+  </si>
+  <si>
+    <t>Edward Norton, Edward Furlong, Beverly D'Angeloo, Jennifer Lien</t>
+  </si>
+  <si>
+    <t>La seconda vita</t>
+  </si>
+  <si>
+    <t>Vito Palmieri</t>
+  </si>
+  <si>
+    <t>Marianna Fontana, Giovanni Anzaldo, Lorenzo Gioielli, Nicola Rignanese, Demetra Avincola, Cristiana Raggi</t>
+  </si>
+  <si>
+    <t>Martin Freeman, Ian McKellen, Benedict Cumberbatch, Richard Armitage, Ken Stott, Orlando Bloom, Jed Brophy, Stephen Hunter</t>
+  </si>
+  <si>
+    <t>Mielensäpahoittajan rakkaustarina / Long Good Thursday</t>
+  </si>
+  <si>
+    <t>Mika Kaurismäki</t>
+  </si>
+  <si>
+    <t>Heikki Kinnunen, Jaana Saarinen, Iikka Forss, Ville Tiihonen</t>
+  </si>
+  <si>
+    <t>Paul Thomas Anderson</t>
+  </si>
+  <si>
+    <t>Leonardo DiCaprio, Benicio Del Toro, Sean Penn, Regina Hall, Teyana Taylor, Wood Harris, Chase Infiniti</t>
+  </si>
+  <si>
+    <t>War for the Planet of the Apes</t>
+  </si>
+  <si>
+    <t>Toby Kebbell, Andy Serkis, Judy Greer, Woody Harrelson, Steve Zahn, Sara Canning</t>
+  </si>
+  <si>
+    <t>This Is The End</t>
+  </si>
+  <si>
+    <t>Seth Rogen, Evan Goldberg</t>
+  </si>
+  <si>
+    <t>Emma Watson, James Franco, Paul Rudd, Seth Rogen, Jonah Hill, Jason Segel, Michael Cera</t>
+  </si>
+  <si>
+    <t>Shazam!</t>
+  </si>
+  <si>
+    <t>David F. Sandberg</t>
+  </si>
+  <si>
+    <t>Zachary Levi, Djimon Hounsou, Mark Strong, Jack Grazer, Asher Angel, Dwayne Johnson</t>
+  </si>
+  <si>
+    <t>Simon Curtis</t>
+  </si>
+  <si>
+    <t>Hugh Bonneville, Elizabeth McGovern, Maggie Smith, Michelle Dockery, Laura Carmichael, Jim Carter, Phyllis Logan</t>
+  </si>
+  <si>
+    <t>Joe Carnahan</t>
+  </si>
+  <si>
+    <t>Ben Affleck, Jason Bateman, Ray Liotta, Andy Garcia, Chris Pine, Alicia Keys</t>
+  </si>
+  <si>
+    <t>Resurrection</t>
+  </si>
+  <si>
+    <t>Daniel Petrie</t>
+  </si>
+  <si>
+    <t>Ellen Burstyn, Sam Shephard, Richard Farnsworth</t>
+  </si>
+  <si>
+    <t>Benicio del Toro, Brad Pitt, Alan Ford, Vinnie Jones</t>
+  </si>
+  <si>
+    <t>Gavin Hood</t>
+  </si>
+  <si>
+    <t>Omar Metwally, Reese Witherspoon, Aramis Knight, Rosie Malek-Yonan, Jake Gyllenhaal, Meryl Streep</t>
+  </si>
+  <si>
+    <t>Jake Gyllenhaal, Mark Ruffalo, Anthony Edwards, Robert Downey Jr., Brian Cox</t>
+  </si>
+  <si>
+    <t>John Frankheimer</t>
+  </si>
+  <si>
+    <t>Robert de Niro, Jean Reno, Natasha McElhone, Stellan Skarsgard</t>
+  </si>
+  <si>
+    <t>Shuchi Talati</t>
+  </si>
+  <si>
+    <t>Preeti Panigrahi, Kani Kusutri, Kesav Binoy Kiron, Kajol Chugh, Nandini Verma, Jitin Gulati</t>
+  </si>
+  <si>
+    <t>Nueve reinas</t>
+  </si>
+  <si>
+    <t>Fabian Bielinski</t>
+  </si>
+  <si>
+    <t>Gaston Pauls, Ricardo Darin, Leticia Bredice</t>
+  </si>
+  <si>
+    <t>Enduring Love</t>
+  </si>
+  <si>
+    <t>Daniel Craig, Samantha Morton, Bill Nighy, Ben Whishaw, Helen McCrory, Rhys Ifans</t>
+  </si>
+  <si>
+    <t>Kenneth Lonergan</t>
+  </si>
+  <si>
+    <t>Casey Affleck, Michelle Williams, Kyle Chandler, Gretchen Mol, Lucas Hedges, Tate Donovan</t>
+  </si>
+  <si>
+    <t>If Beale Street Could Talk</t>
+  </si>
+  <si>
+    <t>Barry Jenkins</t>
+  </si>
+  <si>
+    <t>KiKi Layne, Stephan James, Regina King, Colman Domingo, Teyonah Parris, Michael Beach, Dave Franco, Diego Luna, Pedro Pascal, Ed Skrein, Brian Tyree Henry</t>
+  </si>
+  <si>
+    <t>Bring Them Down</t>
+  </si>
+  <si>
+    <t>Chris Andrews</t>
+  </si>
+  <si>
+    <t>Christopher Abbott, Barry Keoghan, Colm Meaney, Nora-Jane Noone, Conor MacNeill, Susan Lynch</t>
+  </si>
+  <si>
+    <t>Russell Crowe, Joaquin Phoenix, Connie Nielsen</t>
+  </si>
+  <si>
+    <t>Free State of Jones</t>
+  </si>
+  <si>
+    <t>Gary Ross</t>
+  </si>
+  <si>
+    <t>Matthew McConaughey, Mahershala Ali, Keri Russell, Jacob Lofland, Gugu Mbatha-Raw, Lara Grice</t>
+  </si>
+  <si>
+    <t>Jacques Audiard</t>
+  </si>
+  <si>
+    <t>Joaquin Phoenix, John C. Reilly, Jake Gyllenhaal, Riz Ahmed, Rutger Hauer, Carol Kane</t>
+  </si>
+  <si>
+    <t>Nightbitch</t>
+  </si>
+  <si>
+    <t>Amy Adams, Scoot McNairy, Jessica Harper, Zoe Chao, Kerry O'Malley, Ella Thomas</t>
+  </si>
+  <si>
+    <t>Four Letters of Love</t>
+  </si>
+  <si>
+    <t>Polly Steele</t>
+  </si>
+  <si>
+    <t>Pierce Brosnan, Helena Bonham Carter, Gabriel Byrne, Dónal Finn, Pat Shortt, Olwen Fouere</t>
+  </si>
+  <si>
+    <t>Solitary Man</t>
+  </si>
+  <si>
+    <t>Brian Koppelman, David Levien</t>
+  </si>
+  <si>
+    <t>Michael Douglas, Susan Sarandon, Jesse Eisenberg, Jenna Fischer, Danny DeVito, Brooklyn Decker</t>
+  </si>
+  <si>
+    <t>Gerard Krawczyk</t>
+  </si>
+  <si>
+    <t>Samy Naceri, Bernard Farcy</t>
+  </si>
+  <si>
+    <t>Peter Weir</t>
+  </si>
+  <si>
+    <t>Jeff Bridges, Isabella Rossellini, Rosie Perez, Tom Hulce, John Turturro</t>
+  </si>
+  <si>
+    <t>Claude Berri</t>
+  </si>
+  <si>
+    <t>Audrey Tautou, Guillaume Canet, Laurent Stocker, Francoise Bertin, Alain Sachs, Firmine Richard</t>
+  </si>
+  <si>
+    <t>Edward Zwick</t>
+  </si>
+  <si>
+    <t>Jake Gyllenhaal, Anne Hathaway, Josh Gad, Oliver Platt, Judy Greer</t>
+  </si>
+  <si>
+    <t>Sausage Party</t>
+  </si>
+  <si>
+    <t>Conrad Vernon, Greg Tiernan</t>
+  </si>
+  <si>
+    <t>voci: Paul Rudd, James Franco, Kristen Wiig, Seth Rogen, Salma Hayek, Edward Norton, Jonah Hill</t>
+  </si>
+  <si>
+    <t>Christophe Barratier</t>
+  </si>
+  <si>
+    <t>Gerard Jugnot, Francois Berleand, Maxence Perrin</t>
+  </si>
+  <si>
+    <t>Poly koritsistiko onoma to Patty / Patty Is Such a Girly Name</t>
+  </si>
+  <si>
+    <t>Giorgos Georgopoulos</t>
+  </si>
+  <si>
+    <t>Vangelis Mourikis, Maria Kallimani, Tasos Nousias, Yannis Economides, Youla Boudali, Filippa Kaye</t>
+  </si>
+  <si>
+    <t>After Party</t>
+  </si>
+  <si>
+    <t>Vojtech Strakaty</t>
+  </si>
+  <si>
+    <t>Eliska Hanusová, Jitka Schneiderová, Jan Zadrazil, Monika Zoubkov, Ondrej VolejnÃ­k, Daniel Kadlec</t>
+  </si>
+  <si>
+    <t>Air Mata Buaya / Crocodile Tears</t>
+  </si>
+  <si>
+    <t>Tumpal Tampubolon</t>
+  </si>
+  <si>
+    <t>Yusuf Mahardika, Marissa Anita, Zulfa Maharani, Agnes Naomi, Muhammad Khan, Almanzo Konoralma</t>
+  </si>
+  <si>
+    <t>Jane Fonda, Peter McEnery, Michel Picoli</t>
+  </si>
+  <si>
+    <t>La infiltrada</t>
+  </si>
+  <si>
+    <t>Arantxa Echevarría</t>
+  </si>
+  <si>
+    <t>Carolina Yuste, Luis Tosar, Iñigo Gastesi, Diego Anido, Nausicaa Bonn, Ana Obregon</t>
+  </si>
+  <si>
+    <t>Ştefan cel Mare - Vaslui 1475</t>
+  </si>
+  <si>
+    <t>Gheorghe Cozorici, Violeta Andrei, Marcel Anghelescu, Geo Barton, Dina Cocea</t>
+  </si>
+  <si>
+    <t>Frédéric Schulz-Richard, Agathe Bosch, Diana Sakalauskaité, Marina Palii, Ugo Broussot, István Téglás, Judith State, Edith Alibec, Sorin Dobrin</t>
+  </si>
+  <si>
+    <t>Andy Tennant</t>
+  </si>
+  <si>
+    <t>Will Smith, Eva Mendes, Kevin James, Amber Valletta</t>
+  </si>
+  <si>
+    <t>Emmanuel Courcol</t>
+  </si>
+  <si>
+    <t>Benjamin Lavernhe, Pierre Lottin, Sarah Suco, Anne Loiret, Ludmila Mikaël, Jacques Bonnaffé</t>
+  </si>
+  <si>
+    <t>Pianoforte</t>
+  </si>
+  <si>
+    <t>Jakub Piatek</t>
+  </si>
+  <si>
+    <t>Leonora Armellini, Alexander Gadjiev, Hyuk Lee, Marcin Wieczorek, Eva Gevorgyan, Hao Rao</t>
+  </si>
+  <si>
+    <t>Rob Marshall</t>
+  </si>
+  <si>
+    <t>Suzuka Ohgo, Togo Igawa, Mako, Samantha Futerman</t>
+  </si>
+  <si>
+    <t>+++1/2</t>
+  </si>
+  <si>
+    <t>A Million Ways to Die in the West</t>
+  </si>
+  <si>
+    <t>Seth MacFarlane</t>
+  </si>
+  <si>
+    <t>Seth MacFarlane, Amanda Seyfried, Charlize Theron, Liam Neeson, Neil Patrick Harris, Sarah Silverman, Giovanni Ribisi</t>
+  </si>
+  <si>
+    <t>The Outrun</t>
+  </si>
+  <si>
+    <t>Nora Fingscheidt</t>
+  </si>
+  <si>
+    <t>Saoirse Ronan, Saskia Reeves, Stephen Dillane, Lauren Lyle, Paapa Essiedu, Nabil Elouahabi</t>
+  </si>
+  <si>
+    <t>The Paperboy</t>
+  </si>
+  <si>
+    <t>Lee Daniels</t>
+  </si>
+  <si>
+    <t>Zac Efron, John Cusack, Nicole Kidman, Matthew McConaughey, Scott Glenn</t>
+  </si>
+  <si>
+    <t>Dogfight</t>
+  </si>
+  <si>
+    <t>Nancy Savoca</t>
+  </si>
+  <si>
+    <t>River Phoenix, Lili Taylor, Richard Panebianco, Art Cahn, Julian Schembri, Holly Near</t>
+  </si>
+  <si>
+    <t>Sphere</t>
+  </si>
+  <si>
+    <t>Barry Levinson</t>
+  </si>
+  <si>
+    <t>Dustin Hoffman, Sharon Stone, Samuel L Jackson</t>
+  </si>
+  <si>
+    <t>Oliver Stone</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Woody Harrelson, Juliette Lewis, Tom Sizemore, Tommy Lee Jones, Robert Downey, Jr. </t>
+  </si>
+  <si>
+    <t>Steve McQueen</t>
+  </si>
+  <si>
+    <t>Chiwetel Ejiofor, Michael Fassbender, Brad Pitt, Dwight Henry, Dickie Gravois, Bryan Batt, Ashley Dyke</t>
+  </si>
+  <si>
+    <t>Rose Byrne, Cliff Curtis, Chris Evans, Troy Garity, Cillian Murphy</t>
+  </si>
+  <si>
+    <t>Bibo Bergeron, Vicky Jenson</t>
+  </si>
+  <si>
+    <t>voci: Robert de Niro, Angelina Jolie</t>
+  </si>
+  <si>
+    <t>Adam Brooks</t>
+  </si>
+  <si>
+    <t>Ryan Reynolds, Abigail Breslin, Rachel Weisz, Elizabeth Banks, Isla Fisher, Kevin Kline</t>
+  </si>
+  <si>
+    <t>Eastern Promises</t>
+  </si>
+  <si>
+    <t>David Cronenberg</t>
+  </si>
+  <si>
+    <t>Naomi Watts, Jerzy Skolimowski, Viggo Mortensen, Josef Altin, Mina E. Mina, Aleksander Mikic, Sarah-Jeanne Labrosse, Badi Uzzaman, Vincent Cassel, Armin Mueller-Stahl</t>
+  </si>
+  <si>
+    <t>Ford v Ferrari / The Grand Challenge: Le Mans '66</t>
+  </si>
+  <si>
+    <t>Christian Bale, Matt Damon, Josh Lucas, Jon Bernthal, Remo Girone, Ian Harding</t>
+  </si>
+  <si>
+    <t>The Candidate</t>
+  </si>
+  <si>
+    <t>Michael Ritchie</t>
+  </si>
+  <si>
+    <t>Robert Redford, Peter Boyle, Don Porter, Peter Fearey, Ken Cory, George Meyer</t>
+  </si>
+  <si>
+    <t>Quitter la nuit</t>
+  </si>
+  <si>
+    <t>Delphine Girard</t>
+  </si>
+  <si>
+    <t>Selma Alaoui, Veerle Baetens, Anne Dorval, David Scarpuzza, Astrid Whettnall, Tatiana Rojo</t>
+  </si>
+  <si>
+    <t>Soul on Fire</t>
+  </si>
+  <si>
+    <t>Sean McNamara</t>
+  </si>
+  <si>
+    <t>Joel Courtney, John Corbett, William H. Macy, Stephanie Szostak, DeVon Franklin, Erik Aude</t>
+  </si>
+  <si>
+    <t>The Deep</t>
+  </si>
+  <si>
+    <t>Peter Yates</t>
+  </si>
+  <si>
+    <t>Robert Shaw, Jacqueline Bisset, Nick Nolte</t>
+  </si>
+  <si>
+    <t>La belle et la bête</t>
+  </si>
+  <si>
+    <t>Christophe Gans</t>
+  </si>
+  <si>
+    <t>Vincent Cassel, Léa Seydoux, André Dussollier, Eduardo Noriega, Yvonne Catterfeld, Mickey Hardt</t>
+  </si>
+  <si>
+    <t>Chicken Run</t>
+  </si>
+  <si>
+    <t>Peter Lord &amp; Nick Park</t>
+  </si>
+  <si>
+    <t>voci: Mel Gibson, Miranda Richardson</t>
+  </si>
+  <si>
+    <t>Tony Gilroy</t>
+  </si>
+  <si>
+    <t>Jeremy Renner, Rachel Weisz, Edward Norton, Joan Allen, Donna Murphy, Scott Glenn, Albert Finney</t>
+  </si>
+  <si>
+    <t>Il corpo</t>
+  </si>
+  <si>
+    <t>Vincenzo Alfieri</t>
+  </si>
+  <si>
+    <t>Claudia Gerini, Daniela Glasgow, Giuseppe Battiston, Andrea Sartoretti, Anna Terio, Amanda Campana</t>
+  </si>
+  <si>
+    <t>Tom McGrath</t>
+  </si>
+  <si>
+    <t>voci: Will Ferrell, Brad Pitt, Tina Fey, Jonah Hill, David Cross, Justin Theroux, Ben Stiller</t>
+  </si>
+  <si>
+    <t>Saul Dibb</t>
+  </si>
+  <si>
+    <t>Keira Knightley, Ralph Fiennes, Charlotte Rampling, Hayley Atwell</t>
+  </si>
+  <si>
+    <t>Elysium</t>
+  </si>
+  <si>
+    <t>Neill Blomkamp</t>
+  </si>
+  <si>
+    <t>Matt Damon, Jodie Foster, Sharlto Copley, Diego Luna, Adrian Holmes, Emma Tremblay, Josh Blacker</t>
+  </si>
+  <si>
+    <t>Robert Rodriguez</t>
+  </si>
+  <si>
+    <t>Johnny Deep, Antonio Banderas, Selma Hayek, Eva Mendes, Mickey Rourke, Danny Trejo</t>
+  </si>
+  <si>
+    <t>Michelangelo Antonioni</t>
+  </si>
+  <si>
+    <t>Daria Halprin, Mark Frechette</t>
+  </si>
+  <si>
+    <t>Cristopher Nolan</t>
+  </si>
+  <si>
+    <t>Christian Bale, Heath Ledger, Aaron Eckhart, Michael Caine, Maggie Gyllenhaal, Gary Oldman, Morgan Freeman</t>
+  </si>
+  <si>
+    <t>Dracula</t>
+  </si>
+  <si>
+    <t>Radu Jude</t>
+  </si>
+  <si>
+    <t>Adonis Tanța, Oana Maria Zaharia, Șerban Pavlu, Gabriel Spahiu, Alexandru Dabija, Nicodim Ungureanu</t>
+  </si>
+  <si>
+    <t>Miracle on 34th Street</t>
+  </si>
+  <si>
+    <t>George Seaton</t>
+  </si>
+  <si>
+    <t>Natalie Wood, Maureen O'Hara</t>
+  </si>
+  <si>
+    <t>Taxi Driver</t>
+  </si>
+  <si>
+    <t>Martin Scorsese</t>
+  </si>
+  <si>
+    <t>Robert De Niro, Jodie Foster, Cybill Shepherd, Harvey Keitel, Peter Boyle, Albert Brooks, Leonard Harris</t>
+  </si>
+  <si>
+    <t>Daniel Day-Lewis, Winona Ryder, Michelle Pfeiffer</t>
+  </si>
+  <si>
+    <t>Harrison Ford, Rutger Hauer, Sean Young, Edward James Olmos</t>
+  </si>
+  <si>
+    <t>Leonardo DiCaprio, Marion Cotillard, Joseph Gordon-Levitt, Ellen Page, Tom Hardy, Ken Watanabe, Dileep Rao, Cillian Murphy, Tom Berenger</t>
+  </si>
+  <si>
+    <t>Susan Sarandon, Geena Davis</t>
+  </si>
+  <si>
+    <t>Zorba grecul</t>
+  </si>
+  <si>
+    <t>Michael Cacoyannis</t>
+  </si>
+  <si>
+    <t>Anthony Quinn, Alan Bates, Irene Papas</t>
+  </si>
+  <si>
+    <t>24.07.2026</t>
+  </si>
+  <si>
+    <t>My Own Private Idaho</t>
+  </si>
+  <si>
+    <t>Gus Van Sant</t>
+  </si>
+  <si>
+    <t>Keanu Reeves, River Phoenix, James Russo</t>
+  </si>
+  <si>
+    <t>Gone with the Wind</t>
+  </si>
+  <si>
+    <t>Victor Fleming</t>
+  </si>
+  <si>
+    <t>Vivian Leigh, Clark Gable, Thomas Mitchell, Barbara O'Neil, Evelyn Keyes, Ann Rutherford, George Reeves</t>
+  </si>
+  <si>
+    <t>Who's Afraid of Virginia Woolf?</t>
+  </si>
+  <si>
+    <t>Mike Nichols</t>
+  </si>
+  <si>
+    <t>Elizabeth Taylor, Richard Burton, George Segal, Sandy Dennis</t>
+  </si>
+  <si>
+    <t>Il gattopardo / Ghepardul</t>
+  </si>
+  <si>
+    <t>Luchino Visconti</t>
+  </si>
+  <si>
+    <t>Burt Lancaster, Alain Delon, Claudia Cardinale</t>
+  </si>
+  <si>
+    <t>Edward Norton, Brad Pitt, MeatLoaf, Helena Bonham Carter, Jared Leto</t>
+  </si>
+  <si>
+    <t>Bonnie and Clyde</t>
+  </si>
+  <si>
+    <t>Arthur Penn</t>
+  </si>
+  <si>
+    <t>Faye Dunaway, Warren Beatty, Gene Hackman, Michael J. Pollard, Estelle Parsons, Denver Pyle, Gene Wilder</t>
+  </si>
+  <si>
+    <t>Before Sunrise</t>
+  </si>
+  <si>
+    <t>Ethan Hawke, Julie Delpy</t>
+  </si>
+  <si>
+    <t>Cat on a Hot Tin Roof</t>
+  </si>
+  <si>
+    <t>Richard Brooks</t>
+  </si>
+  <si>
+    <t>Elizabeth Taylor, Paul Newman, Burl Ives, Judith Anderson, Jack Carson, Madeleine Sherwood</t>
+  </si>
+  <si>
+    <t>Rebel Without a Cause</t>
+  </si>
+  <si>
+    <t>Nicholas Ray</t>
+  </si>
+  <si>
+    <t>James Dean, Natalie Wood</t>
+  </si>
+  <si>
+    <t>The Way We Were</t>
+  </si>
+  <si>
+    <t>Barbra Streisand, Robert Redford, Bradford Dillman</t>
+  </si>
+  <si>
+    <t>Irina Petrescu, Dan Nuţu, Graziela Albini, Eugenia Popovici, Constantin Cojocaru</t>
+  </si>
+  <si>
+    <t>Yume / Dreams</t>
+  </si>
+  <si>
+    <t>Akira Kurosawa</t>
+  </si>
+  <si>
+    <t>Akira Terao, Mitsuko Baisho, Mieko Harada</t>
+  </si>
+  <si>
+    <t>THX 1138</t>
+  </si>
+  <si>
+    <t>George Lucas</t>
+  </si>
+  <si>
+    <t>Robert Duvall, Donald Pleasance, Don Pedro Colley</t>
+  </si>
+  <si>
+    <t>Franz</t>
+  </si>
+  <si>
+    <t>Agnieszka Holland</t>
+  </si>
+  <si>
+    <t>Idan Weiss, Peter Kurth, Jenovéfa Boková, Ivan Trojan, Sandra Korzeniak, Vladimír Javorský</t>
+  </si>
+  <si>
+    <t>Her Private Hell</t>
+  </si>
+  <si>
+    <t>Nicolas Winding Refn</t>
+  </si>
+  <si>
+    <t>Sophie Thatcher, Charles Melton, Havana Rose Liu, Kristine Froseth, Shioli Kutsuna, Aoi Yamada, Dougray Scott, Diego Calva, Hidetoshi Nishijima</t>
+  </si>
+  <si>
+    <t>Akinola Davies</t>
+  </si>
+  <si>
+    <t>Sope Dirisu, Godwin Chiemerie Egbo, Chibuike Marvelous Egbo, Efòn Wini, Adesina McCoy Babalola, Lawrence Chu, Uzoamaka Power</t>
+  </si>
+  <si>
+    <t>Leonora im Morgenlicht / Leonora in the Morning Light</t>
+  </si>
+  <si>
+    <t>Thorsten Klein, Lena Vurma</t>
+  </si>
+  <si>
+    <t>Olivia Vinall, Alexander Scheer, Ryan Gage, Cassandra Ciangherotti, István Teglas, Catalin Jugravu</t>
+  </si>
+  <si>
+    <t>Den sidste viking / The Last Viking</t>
+  </si>
+  <si>
+    <t>Anders Thomas Jensen</t>
+  </si>
+  <si>
+    <t>Mads Mikkelsen, Nikolaj Lie Kaas, Sofie Gråbøl, Lars Ranthe, Nicolas Bro, Anette Støvelbæk</t>
+  </si>
+  <si>
+    <t>19.07.2026 22.07.2026</t>
+  </si>
+  <si>
+    <t>The Odyssey</t>
+  </si>
+  <si>
+    <t>Matt Damon, Tom Holland, Anne Hathaway, Zendaya, Lupita Nyong'o, Robert Pattinson, Charlize Theron</t>
+  </si>
+  <si>
+    <t>21.07.2026 23.07.2026</t>
+  </si>
+  <si>
+    <t>Tudor Cristian Jurgiu</t>
+  </si>
+  <si>
+    <t>Denisa Vrajă, Vlad Furtună, Mara Diaconu Ducica, Sofia Vasiliu, Steliana Bălăcianu, Sorin Tofan</t>
+  </si>
+  <si>
+    <t>Maria Popistașu, Alex Baciu</t>
+  </si>
+  <si>
+    <t>Maria Popistașu, Nicoleta Hâncu, Victoria Răileanu, Ionel Mihăilescu, Lucreția Mândric, Ioana Blaj</t>
+  </si>
+  <si>
+    <t>22.07.2026 23.07.2026</t>
+  </si>
+  <si>
+    <t>Ilinca Manolache, Ovidiu Pîrșan, Dorina Lazăr, László Miske, Nina Hoss, Uwe Boll, Katia Pascariu, Șerban Pavlu, Nicodim Ungureanu, Ioana Iacob, Claudia Ieremia, Zita Moldovan, Rodica Negrea, Adina Cristescu, Sofia Nicolaescu</t>
   </si>
   <si>
     <t>Călin Netzer</t>
   </si>
   <si>
     <t>Luminiţa Gheorghiu, Bogdan Dumitrache, Nataşa Raab, Ilinca Goia, Florin Zamfirescu, Cerasela Iosifescu, Mimi Brănescu, Vlad Ivanov</t>
   </si>
   <si>
-    <t>Roşcovanul</t>
-[...419 lines deleted...]
-    <t>Brad Pitt, Mireille Enos, Matthew Fox, Daniella Kertesz, James Badge Dale</t>
+    <t>17.07.2026 21.07.2026</t>
+  </si>
+  <si>
+    <t>(500) Days of Summer</t>
+  </si>
+  <si>
+    <t>Marc Webb</t>
+  </si>
+  <si>
+    <t>Zooey Deschanel, Joseph Gordon-Levitt, Chloe Moretz, Matthew Gray Gubler, Geoffrey Arend</t>
+  </si>
+  <si>
+    <t>Paolo Sorrentino</t>
+  </si>
+  <si>
+    <t>Toni Servillo, Anna Ferzetti, Orlando Cinque, Massimo Venturiello, Milvia Marigliano, Francesco Martino</t>
+  </si>
+  <si>
+    <t>Milos Forman</t>
+  </si>
+  <si>
+    <t>F. Murray-Abraham, Tom Hulce, Elizabeth Berridge, Roy Dotrice</t>
+  </si>
+  <si>
+    <t>Eojjeolsuga eobsda / No Other Choice</t>
+  </si>
+  <si>
+    <t>Park Chan-wook</t>
+  </si>
+  <si>
+    <t>Byung-hun Lee, Ye-jin Son, Yeon-suk Ahn, Hye-ran Yeom, Hee-soon Park, Seung-won Cha, Sung-min Lee</t>
+  </si>
+  <si>
+    <t>Adrian Lyne</t>
+  </si>
+  <si>
+    <t>Jeremy Irons, Dominique Swain, Melanie Griffith</t>
+  </si>
+  <si>
+    <t>Where the Crawdads Sing</t>
+  </si>
+  <si>
+    <t>Olivia Newman</t>
+  </si>
+  <si>
+    <t>Daisy Edgar-Jones, Garret Dillahunt, David Strathairn, Ahna O'Reilly, Billy Slaughter, Harris Dickinson, Taylor John Smith, Michael Hyatt, Sterling Macer, Jr.</t>
+  </si>
+  <si>
+    <t>Tuner</t>
+  </si>
+  <si>
+    <t>Daniel Roher</t>
+  </si>
+  <si>
+    <t>Leo Woodal, Dustin Hoffman, Havana Rose Liu, Lior Raz, Tovah Feldshuh, Jean Reno</t>
+  </si>
+  <si>
+    <t>László Nemes</t>
+  </si>
+  <si>
+    <t>Andrea Waskovics, Grégory Gadebois, Hermina Fátyol, Bojtorján Barabas, Sándor Zsótér, Judit Schell, Elíz Szabó</t>
+  </si>
+  <si>
+    <t>Dead Poets Society</t>
+  </si>
+  <si>
+    <t>Robin Williams, Ethan Hawke, Robert Sean Leonard</t>
+  </si>
+  <si>
+    <t>Eva Libertad</t>
+  </si>
+  <si>
+    <t>Elena Irureta, Álvaro Cervantes, Joaquín Notario, Miriam Garlo, Oti Manzano, Agustín Mateo</t>
+  </si>
+  <si>
+    <t>Queer</t>
+  </si>
+  <si>
+    <t>Luca Guadagnino</t>
+  </si>
+  <si>
+    <t>Daniel Craig, Drew Starkey, Jason Schwartzman, Henrique Zaga, Lesley Manville</t>
+  </si>
+  <si>
+    <t>A Streetcar Named Desire</t>
+  </si>
+  <si>
+    <t>Elia Kazan</t>
+  </si>
+  <si>
+    <t>Vivien Leigh, Marlon Brando, Kim Hunter, Karl Malden</t>
+  </si>
+  <si>
+    <t>It</t>
+  </si>
+  <si>
+    <t>Bill Skarsgård, Jaeden Lieberher, Finn Wolfhard</t>
+  </si>
+  <si>
+    <t>++</t>
+  </si>
+  <si>
+    <t>Yoshitoshi Shinomiya</t>
+  </si>
+  <si>
+    <t>voci: Riku Hagiwara, Kotone Furukawa, Miyu Irino, Takashi Okabe</t>
+  </si>
+  <si>
+    <t>Charlotte Wells</t>
+  </si>
+  <si>
+    <t>Paul Mescal, Frankie Corio, Celia Rowlson-Hall</t>
+  </si>
+  <si>
+    <t>Bernardo Bertolucci</t>
+  </si>
+  <si>
+    <t>Michael Pitt, Eva Green, Louis Garrel, Robin Renucci</t>
+  </si>
+  <si>
+    <t>Jonathan Dayton, Valerie Faris</t>
+  </si>
+  <si>
+    <t>Abigail Breslin, Greg Kinnear, Paul Dano, Alan Arkin, Toni Collette, Steve Carell</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nick Cassavetes </t>
+  </si>
+  <si>
+    <t>Rachel McAdams, Ryan Gosling, James Marsden, Kevin Connolly, Joan Allen, James Garner, Sam Shepard, Gena Rowlands, Traci Dinwiddie, Paul Johansson, Matthew Barry, David Thornton</t>
+  </si>
+  <si>
+    <t>Hachiko: A Dog's Story</t>
+  </si>
+  <si>
+    <t>Lasse Hallström</t>
+  </si>
+  <si>
+    <t>Richard Gere, Sarah Roemer, Joan Allen, Jason Alexander</t>
+  </si>
+  <si>
+    <t>Splendor in the Grass</t>
+  </si>
+  <si>
+    <t>Nathalie Wood, Warren Beatty</t>
+  </si>
+  <si>
+    <t>Call Me By Your Name</t>
+  </si>
+  <si>
+    <t>Armie Hammer, Timothée Chalamet, Michael Stuhlbarg</t>
+  </si>
+  <si>
+    <t>01.08.2026</t>
+  </si>
+  <si>
+    <t>Othello</t>
+  </si>
+  <si>
+    <t>Oliver Parker</t>
+  </si>
+  <si>
+    <t>Laurence Fishburne, Irene Jacob, Kenneth Branagh, Nathaniel Parker, Michael Maloney</t>
+  </si>
+  <si>
+    <t>02.08.2026</t>
+  </si>
+  <si>
+    <t>17.07.2026 19.07.2026 21.07.2026</t>
+  </si>
+  <si>
+    <t>Dolce far niente</t>
+  </si>
+  <si>
+    <t>Francois Cluzet, Isabella Ferrari, Giancarlo Giannini</t>
+  </si>
+  <si>
+    <t>17.07.2026 19.07.2026</t>
+  </si>
+  <si>
+    <t>Andreea Cristina Borțun</t>
+  </si>
+  <si>
+    <t>Mihaela Subțirică, Vasile Pavel, Eliza Bercu, Iulian Postelnicu, Ștefan Costea, Nicu Mihoc</t>
+  </si>
+  <si>
+    <t>Brancusi : les métamorphoses de la sculpture</t>
+  </si>
+  <si>
+    <t>Alain Fleischer</t>
+  </si>
+  <si>
+    <t>Christian Gozon</t>
+  </si>
+  <si>
+    <t>Hana Jušić</t>
+  </si>
+  <si>
+    <t>Manuela Martelli, Ana Marija Veselčić, Filip Durić, Mauro Ercegović Gracin, Nikša Butijer, Bogdan Farcaș, Vinko Kraljevic</t>
+  </si>
+  <si>
+    <t>Ana Dumitrașcu, Vincent Macaigne, Mélanie Thierry, Louen Bouteiller, Marie Rivière, Ilinca Manolache, Liliana Ghiță</t>
+  </si>
+  <si>
+    <t>Igor Cobileanski</t>
+  </si>
+  <si>
+    <t>Daniela Nane, Theodor Șoptelea, Andrei Aradits, Ada Lupu, Gheorghe Visu, Sergiu Costache, Petronela Grigorescu, Ionuț Cornilă, Vlad Brumaru, Gabriel Costin, Silviu Mircescu</t>
+  </si>
+  <si>
+    <t>Le chant des forêts</t>
+  </si>
+  <si>
+    <t>Vincent Munier</t>
+  </si>
+  <si>
+    <t>Vincent Munier, Michel Munier, Simon Munier</t>
+  </si>
+  <si>
+    <t>Andrei Epure</t>
+  </si>
+  <si>
+    <t>Cosmina Stratan, Elina Löwensohn, Ozana Oancea, Mihaela Sîrbu, Silviu Debu, Gabriel Spahiu</t>
+  </si>
+  <si>
+    <t>Alauda Ruiz de Azúa</t>
+  </si>
+  <si>
+    <t>Patricia López Arnaiz, Miguel Garcés, Juan Minujin, Mabel Rivera, Blanca Soroa, Nagore Aranburu</t>
+  </si>
+  <si>
+    <t>The Wizard of Oz</t>
+  </si>
+  <si>
+    <t>Judy Garland, Frank Morgan, Clara Blandick, Ray Bolger, Bert Lahr, Jack Haley</t>
+  </si>
+  <si>
+    <t>Stanley Kubrick</t>
+  </si>
+  <si>
+    <t>Keir Dullea, Garry Lockwood, William Sylvester</t>
+  </si>
+  <si>
+    <t>Hayao Miyazaki</t>
+  </si>
+  <si>
+    <t>voci: Rumi Hiiragi, Miyu Irino, Mari Natsuki, Takeshi Naito, Yasuko Sawaguchi, Tsunehiko Kamijō, Takehiko Ono, Bunta Sugawara</t>
+  </si>
+  <si>
+    <t>Wim Wenders</t>
+  </si>
+  <si>
+    <t>Harry Dean Stanton, Nastassja Kinski, Dean Stockwell</t>
+  </si>
+  <si>
+    <t>Cillian Murphy, Emily Blunt, Matt Damon, Robert Downey Jr, Florence Pugh, Josh Hartnett, Casey Affleck, Rami Malek, Kenneth Branagh</t>
+  </si>
+  <si>
+    <t>Memento</t>
+  </si>
+  <si>
+    <t>Guy Pearce, Carrie-Anne Moss, Joe Pantoliano, Mark Boone Junior</t>
+  </si>
+  <si>
+    <t>Hugh Jackman, Christian Bale, Michael Caine, Scarlett Johansson, Piper Perabo, Rebecca Hall, David Bowie</t>
+  </si>
+  <si>
+    <t>Curry Barker</t>
+  </si>
+  <si>
+    <t>Michael Johnston, Inde Navarrette, Cooper Tomlinson, Megan Lawless, Andy Richter, Darin Toonder</t>
+  </si>
+  <si>
+    <t>Disclosure Day</t>
+  </si>
+  <si>
+    <t>Josh O'Connor, Emily Blunt, Colman Domingo, Colin Firth, Eve Hewson, Wyatt Russell</t>
+  </si>
+  <si>
+    <t>In the Grey</t>
+  </si>
+  <si>
+    <t>Jake Gyllenhaal, Eiza González, Henry Cavill, Rosamund Pike, Fisher Stevens, Kristofer Hivju</t>
+  </si>
+  <si>
+    <t>Minions &amp; Monsters</t>
+  </si>
+  <si>
+    <t>Pierre Coffin, Patrick Delage</t>
+  </si>
+  <si>
+    <t>voci: Zoey Deutch, Bobby Moynihan, Allison Janney</t>
+  </si>
+  <si>
+    <t>The Invite</t>
+  </si>
+  <si>
+    <t>Olivia Wilde</t>
+  </si>
+  <si>
+    <t>Seth Rogen, Edward Norton, Olivia Wilde, Penélope Cruz, Mel Powell, Skip Howland</t>
+  </si>
+  <si>
+    <t>Michael</t>
   </si>
   <si>
     <t>Antoine Fuqua</t>
   </si>
   <si>
-    <t>Bruce Willis, Monica Belluci</t>
-[...1772 lines deleted...]
-    <t>Jean-Pierre Leaud, Albert Remy, Claire Maurier, Jeanne Moreau</t>
+    <t>Colman Domingo, Jaafar Jackson, Juliano Valdi, Kat Graham, Miles Teller, Nia Long</t>
+  </si>
+  <si>
+    <t>The Devil Wears Prada 2</t>
+  </si>
+  <si>
+    <t>David Frankel</t>
+  </si>
+  <si>
+    <t>Meryl Streep, Anne Hathaway, Emily Blunt, Stanley Tucci, Lucy Liu, Lady Gaga, Justin Theroux, Kenneth Branagh</t>
+  </si>
+  <si>
+    <t>17.07.2026 20.07.2026</t>
+  </si>
+  <si>
+    <t>20.07.2026 22.07.2026 23.07.2026</t>
+  </si>
+  <si>
+    <t>17.07.2026 18.07.2026 19.07.2026 20.07.2026 22.07.2026 23.07.2026</t>
+  </si>
+  <si>
+    <t>17.07.2026 20.07.2026 21.07.2026 22.07.2026 23.07.2026</t>
+  </si>
+  <si>
+    <t>18.07.2026 19.07.2026</t>
+  </si>
+  <si>
+    <t>20.07.2026 21.07.2026 22.07.2026 23.07.2026</t>
   </si>
   <si>
     <t>Kane Parsons</t>
   </si>
   <si>
     <t>Chiwetel Ejiofor, Renate Reinsve, Mark Duplass, Finn Bennett, Lukita Maxwell, Avan Jogia, Chelah Horsdal</t>
   </si>
   <si>
-    <t>Disclosure Day</t>
-[...11 lines deleted...]
-    <t>Jake Gyllenhaal, Eiza González, Henry Cavill, Rosamund Pike, Fisher Stevens, Kristofer Hivju</t>
+    <t>18.07.2026 19.07.2026 20.07.2026 21.07.2026 22.07.2026 23.07.2026</t>
   </si>
   <si>
     <t>Toy Story 5</t>
   </si>
   <si>
     <t>Andrew Stanton</t>
   </si>
   <si>
     <t>voci: Tom Hanks, Greta Lee, Tim Allen, Ernie Hudson, Joan Cusack, Keanu Reeves</t>
   </si>
   <si>
-    <t>Minions &amp; Monsters</t>
-[...62 lines deleted...]
-    <t>voci: Jon Hamm, Bobby Moynihan, Piper Curda, Meryl Streep, Dave Franco, Kathy Najimy</t>
+    <t>17.07.2026 18.07.2026 19.07.2026 20.07.2026 21.07.2026</t>
   </si>
   <si>
     <t>Star Wars: The Mandalorian and Grogu</t>
   </si>
   <si>
     <t>Jon Favreau</t>
   </si>
   <si>
     <t>Pedro Pascal, Sigourney Weaver, Martin Scorsese, Jeremy Allen White, Jonny Coyne, Hemky Madera</t>
   </si>
   <si>
-    <t>Gore Verbinski</t>
-[...29 lines deleted...]
-    <t>00,40 (duminică spre luni)</t>
+    <t>00,15 (vineri spre sîmbătă)</t>
+  </si>
+  <si>
+    <t>00,25 (vineri spre sîmbătă)</t>
+  </si>
+  <si>
+    <t>00,25 (sîmbătă spre duminică)</t>
+  </si>
+  <si>
+    <t>00,45 (sîmbătă spre duminică)</t>
+  </si>
+  <si>
+    <t>00,50 (sîmbătă spre duminică)</t>
+  </si>
+  <si>
+    <t>00,30 (duminică spre luni)</t>
   </si>
   <si>
     <t>00,45 (duminică spre luni)</t>
   </si>
   <si>
-    <t>00,25 (luni spre marți)</t>
-[...17 lines deleted...]
-    <t>00,15 (miercuri spre joi)</t>
+    <t>00,55 (duminică spre luni)</t>
+  </si>
+  <si>
+    <t>00,15 (luni spre marți)</t>
+  </si>
+  <si>
+    <t>00,10 (marți spre miercuri)</t>
+  </si>
+  <si>
+    <t>00,45 (marți spre miercuri)</t>
+  </si>
+  <si>
+    <t>00,50 (marți spre miercuri)</t>
+  </si>
+  <si>
+    <t>00,25 (miercuri spre joi)</t>
+  </si>
+  <si>
+    <t>00,30 (miercuri spre joi)</t>
   </si>
   <si>
     <t>00,40 (miercuri spre joi)</t>
   </si>
   <si>
+    <t>00,50 (miercuri spre joi)</t>
+  </si>
+  <si>
     <t>00,05 (joi spre vineri)</t>
   </si>
   <si>
-    <t>00,30 (joi spre vineri)</t>
-[...5 lines deleted...]
-    <t>01,05 (miercuri spre joi)</t>
+    <t>00,15 (joi spre vineri)</t>
+  </si>
+  <si>
+    <t>01,05 (sîmbătă spre duminică)</t>
+  </si>
+  <si>
+    <t>01,10 (sîmbătă spre duminică)</t>
+  </si>
+  <si>
+    <t>01,00 (duminică spre luni)</t>
+  </si>
+  <si>
+    <t>01,10 (duminică spre luni)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\.mm\.yyyy"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <u/>
       <sz val="9"/>
       <color indexed="12"/>
-      <name val="Times New Roman"/>
-[...5 lines deleted...]
-      <color theme="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="16"/>
       <name val="Times New Roman"/>
@@ -4963,53 +4330,53 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="double">
         <color indexed="64"/>
       </right>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
@@ -5055,199 +4422,193 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="11" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="10" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="12" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="11" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="13" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="12" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
-    <cellStyle name="Hyperlink 2" xfId="2" xr:uid="{FD3A10FB-CF65-4D72-AE3E-3D77D66E8C51}"/>
+    <cellStyle name="Hyperlink 2" xfId="2" xr:uid="{8B4206F5-6E05-4187-B22A-2D2CCB4BBCCA}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="3" xr:uid="{ED86DE5A-B4BF-4EB5-81D3-310528A9B16E}"/>
+    <cellStyle name="Normal 2" xfId="3" xr:uid="{DDB0DC1E-C4BB-4634-B50A-1BFCBF2F24F8}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editura.liternet.ro/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editura.liternet.ro/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liternet.ro/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atelier.liternet.ro/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agenda.liternet.ro/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agenda.liternet.ro/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liternet.ro/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6798739" cy="180975"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9ABE14A6-5349-409E-876A-187385B09E29}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F74F0FB8-E961-49E0-917E-5D6819E6CF2A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="415925" y="723900"/>
           <a:ext cx="6798739" cy="180975"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="E3DEC1"/>
         </a:solidFill>
         <a:ln w="12700">
           <a:solidFill>
             <a:srgbClr val="CAC08A"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
@@ -5270,73 +4631,73 @@
             <a:t>Teatru, Dans</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1584960</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>723900</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="3" name="Group 21">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70B33474-9286-4175-826C-F1E9170E5074}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00F9EC4B-9C0F-4E5E-A3AE-11C7A9FAC3A4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4971629" y="473901"/>
-          <a:ext cx="2054449" cy="189978"/>
+          <a:off x="4797002" y="449792"/>
+          <a:ext cx="2001731" cy="179916"/>
           <a:chOff x="488" y="44"/>
           <a:chExt cx="133" cy="19"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="4" name="Text Box 22">
             <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBADBF58-0BCC-04D3-B54B-CC9B2790D255}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A4F8CBC-3D61-5947-3EE9-AA9AD2078687}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="510" y="44"/>
             <a:ext cx="111" cy="19"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="CAC08A"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="443D20"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
@@ -5345,141 +4706,141 @@
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0">
               <a:defRPr sz="1000"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="800" b="1" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="800000"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana"/>
               </a:rPr>
               <a:t>Atelier LiterNet</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="5" name="Text Box 23">
             <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2" tgtFrame="_parent"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1862713-8FD4-D1DF-161C-059BFB780149}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D322685-9ABD-5FF3-37C1-760E372D0A37}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="488" y="44"/>
             <a:ext cx="21" cy="19"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="443D20"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="443D20"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </xdr:spPr>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>289560</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>60960</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1540463" cy="299647"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Object 1" hidden="1">
           <a:extLst>
             <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
               <a14:compatExt xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" spid="_x0000_s16385"/>
             </a:ext>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B48C766-3CB5-47DE-8B89-D866500F21AD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{565D48B5-98FD-48E2-91C0-E825C8BE90A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="289560" y="60960"/>
           <a:ext cx="1540463" cy="299647"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>289560</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>60960</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1540463" cy="299647"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3C6EAA0-C734-49C7-86EB-F4549435DE1F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76A7B5A6-D77D-450D-B53C-976CFE12FA8E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="289560" y="60960"/>
           <a:ext cx="1540463" cy="299647"/>
         </a:xfrm>
@@ -5488,73 +4849,73 @@
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:absoluteAnchor>
     <xdr:pos x="291046" y="458612"/>
     <xdr:ext cx="1967183" cy="173911"/>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="8" name="Group 12">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2" tgtFrame="_parent"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B1D7705-574A-4E08-9869-3751DE96B892}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CC5C8E7-86D5-4061-A503-4F317C790318}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="291046" y="458612"/>
           <a:ext cx="1967183" cy="173911"/>
           <a:chOff x="1" y="45"/>
           <a:chExt cx="198" cy="19"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="9" name="Text Box 13">
             <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D945C08C-223A-1CDF-575D-D7558B6C7F58}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B52D551-FE13-4582-DB9B-DD9DDAE07781}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="21" y="45"/>
             <a:ext cx="178" cy="19"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="CAC08A"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="443D20"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
@@ -5563,114 +4924,114 @@
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0">
               <a:defRPr sz="1000"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="800" b="1" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="800000"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana"/>
               </a:rPr>
               <a:t>LiterNet - Portalul cultural</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="10" name="Text Box 14">
             <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2" tgtFrame="_parent"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA465738-A9B4-7391-747D-EE2ACB19A66B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{328CCC62-8934-DE8F-42B8-FE8314511202}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1" y="45"/>
             <a:ext cx="19" cy="19"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="443D20"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="443D20"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </xdr:spPr>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
   <xdr:absoluteAnchor>
     <xdr:pos x="2279074" y="458612"/>
     <xdr:ext cx="1401226" cy="173911"/>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="11" name="Group 15">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5" tgtFrame="_parent"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5D471BD-B567-4947-96C6-91BD68D31229}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B5D0F0C-A190-4CA5-8189-CF398FAE0DE1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="2279074" y="458612"/>
           <a:ext cx="1401226" cy="173911"/>
           <a:chOff x="199" y="45"/>
           <a:chExt cx="139" cy="19"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="12" name="Text Box 16">
             <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId6"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1692BB4D-2476-D93A-4DBD-FD28ED43D97D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6F088C9-E55A-0CF3-EA53-F1460FEEA672}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="219" y="45"/>
             <a:ext cx="119" cy="19"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="CAC08A"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="443D20"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
@@ -5679,114 +5040,114 @@
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0">
               <a:defRPr sz="1000"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="vi-VN" sz="800" b="1" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="800000"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana"/>
               </a:rPr>
               <a:t>Agenda culturală</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="13" name="Text Box 17">
             <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2" tgtFrame="_parent"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD97DF38-2D56-A2DD-643E-4A03BCBFFBC2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2A1798C-063B-F946-8C5A-EE9CCF3BF5EC}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="199" y="45"/>
             <a:ext cx="19" cy="19"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="443D20"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="443D20"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </xdr:spPr>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
   <xdr:absoluteAnchor>
     <xdr:pos x="3701151" y="458612"/>
     <xdr:ext cx="1199949" cy="173911"/>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="14" name="Group 18">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7" tgtFrame="_parent"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BECF7B02-0EFA-4494-82FA-77A6E8CD6D3A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7585413-3874-4251-9F35-AAB5ABC96C29}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="3701151" y="458612"/>
           <a:ext cx="1199949" cy="173911"/>
           <a:chOff x="338" y="45"/>
           <a:chExt cx="112" cy="19"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="15" name="Text Box 19">
             <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE21F67C-8D5D-1EC8-4071-1B2BC19E75C7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A662E4CE-0691-C047-EB62-737693837D68}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="358" y="45"/>
             <a:ext cx="92" cy="19"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="CAC08A"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="443D20"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
@@ -5795,101 +5156,101 @@
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0">
               <a:defRPr sz="1000"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="800" b="1" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="800000"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana"/>
               </a:rPr>
               <a:t>Editura LiterNet</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="16" name="Text Box 20">
             <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2" tgtFrame="_parent"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99E7D9B1-A8C3-D3D6-0416-3A6989EF77C5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79316501-609F-9D8D-CB36-A65C3C2A01A0}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="338" y="45"/>
             <a:ext cx="19" cy="19"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="443D20"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="443D20"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </xdr:spPr>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>4410</xdr:colOff>
-      <xdr:row>70</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>44098</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>798155</xdr:colOff>
-      <xdr:row>70</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>225073</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="17" name="Text Box 33">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EC0B673-BD9A-4B89-BD03-74B89F8FBF0C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E459737-DA1C-4E9F-8084-100E15DA2843}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="391760" y="39020398"/>
           <a:ext cx="7746995" cy="180975"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="E3DEC1"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="CAC08A"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
@@ -5898,60 +5259,60 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36000" tIns="0" rIns="0" bIns="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="vi-VN" sz="800" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="800000"/>
               </a:solidFill>
               <a:latin typeface="Verdana"/>
             </a:rPr>
             <a:t>Operă, operetă, concerte</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>388055</xdr:colOff>
-      <xdr:row>77</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>26459</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6813991" cy="209550"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="18" name="Text Box 26">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A806A24E-084F-4511-A130-3DD054D6BDE4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{466392E2-BABA-4B2F-A2E1-74BE8C64DF42}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="388055" y="54223709"/>
           <a:ext cx="6813991" cy="209550"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="E3DEC1"/>
         </a:solidFill>
         <a:ln w="12700">
           <a:solidFill>
             <a:srgbClr val="CAC08A"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
@@ -5960,60 +5321,60 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="800" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="800000"/>
               </a:solidFill>
               <a:latin typeface="Verdana"/>
             </a:rPr>
             <a:t>TV</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>8820</xdr:colOff>
-      <xdr:row>392</xdr:row>
+      <xdr:row>324</xdr:row>
       <xdr:rowOff>44098</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="8263301" cy="168070"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="19" name="Text Box 27">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDB22F03-62A5-4998-A001-1FF670E119BB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4371E27D-1C83-40D6-AD37-03265B6CA1ED}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="396170" y="108590998"/>
           <a:ext cx="8263301" cy="168070"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="E3DEC1"/>
         </a:solidFill>
         <a:ln w="12700">
           <a:solidFill>
             <a:srgbClr val="CAC08A"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
@@ -6022,60 +5383,60 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="800" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="800000"/>
               </a:solidFill>
               <a:latin typeface="Verdana"/>
             </a:rPr>
             <a:t>Cinematografe</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>559</xdr:row>
+      <xdr:row>530</xdr:row>
       <xdr:rowOff>35278</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1059180" cy="200025"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="20" name="Text Box 30">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2397EF0C-5F81-4556-8E99-1D70938004D0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89932834-06FB-46EC-8FD9-AF2872DD93B9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="387350" y="172425078"/>
           <a:ext cx="1059180" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="E3DEC1"/>
         </a:solidFill>
         <a:ln w="12700">
           <a:solidFill>
             <a:srgbClr val="CAC08A"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
@@ -6399,63 +5760,63 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSdv9BsRv3h-_4yMF3-E0jh7fkwWjY9DxdcIIq7EiQz3oGP4tA/viewform" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSdOXkvHSh5swx0FGj3ySFDjf5TTa8wXwbXsw-pN2F9ShfItcw/viewform" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arhiva.unatc.ro/filme-unatc/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSdv9BsRv3h-_4yMF3-E0jh7fkwWjY9DxdcIIq7EiQz3oGP4tA/viewform" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arhiva.unatc.ro/filme-unatc/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CE96C4FC-BF77-4BD4-841F-B3523A0A06AE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C2EF73D4-AD67-4D47-8856-E81B5D87C02E}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:J563"/>
+  <dimension ref="A1:J534"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="11.5" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.7265625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="4" style="1" customWidth="1"/>
     <col min="2" max="2" width="16.453125" style="1" customWidth="1"/>
     <col min="3" max="3" width="25.54296875" style="2" customWidth="1"/>
     <col min="4" max="4" width="41" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.54296875" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.453125" style="1" customWidth="1"/>
     <col min="7" max="7" width="31" style="1" customWidth="1"/>
     <col min="8" max="8" width="21.453125" style="11" customWidth="1"/>
     <col min="9" max="9" width="16.81640625" style="3" customWidth="1"/>
     <col min="10" max="10" width="7.453125" style="3" customWidth="1"/>
     <col min="11" max="16384" width="9.1796875" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="5"/>
       <c r="C3" s="6"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
@@ -6472,16197 +5833,15256 @@
         <v>0</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="11"/>
       <c r="E5" s="11"/>
       <c r="F5" s="11"/>
       <c r="G5" s="11"/>
       <c r="H5" s="11"/>
       <c r="I5" s="12"/>
       <c r="J5" s="12"/>
     </row>
     <row r="6" spans="1:10" s="15" customFormat="1" ht="8.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A6" s="13"/>
       <c r="B6" s="16"/>
       <c r="C6" s="10"/>
       <c r="D6" s="11"/>
       <c r="E6" s="11"/>
       <c r="F6" s="11"/>
       <c r="G6" s="11"/>
       <c r="H6" s="11"/>
       <c r="I6" s="12"/>
       <c r="J6" s="12"/>
     </row>
     <row r="7" spans="1:10" s="23" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A7" s="13"/>
-      <c r="B7" s="58" t="s">
+      <c r="B7" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="59" t="s">
+      <c r="C7" s="57" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="20" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="20" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="20" t="s">
         <v>6</v>
       </c>
       <c r="H7" s="20" t="s">
         <v>7</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="60" t="s">
+      <c r="J7" s="58" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="10.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A8" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B8" s="59" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" s="61" t="s">
+        <v>346</v>
+      </c>
+      <c r="E8" s="61" t="s">
+        <v>347</v>
+      </c>
+      <c r="F8" s="61" t="s">
         <v>348</v>
       </c>
-      <c r="B8" s="61" t="s">
-[...25 lines deleted...]
-        <v>338</v>
+      <c r="G8" s="61" t="s">
+        <v>349</v>
+      </c>
+      <c r="H8" s="61" t="s">
+        <v>350</v>
+      </c>
+      <c r="I8" s="62" t="s">
+        <v>351</v>
+      </c>
+      <c r="J8" s="63" t="s">
+        <v>311</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="13" t="s">
-        <v>348</v>
-[...27 lines deleted...]
-        <v>338</v>
+        <v>352</v>
+      </c>
+      <c r="B9" s="51" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" s="53" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/bugbalan.html","Bug *)")</f>
+        <v>Bug *)</v>
+      </c>
+      <c r="E9" s="53" t="s">
+        <v>367</v>
+      </c>
+      <c r="F9" s="53" t="s">
+        <v>368</v>
+      </c>
+      <c r="G9" s="53" t="s">
+        <v>369</v>
+      </c>
+      <c r="H9" s="53" t="s">
+        <v>43</v>
+      </c>
+      <c r="I9" s="54" t="s">
+        <v>370</v>
+      </c>
+      <c r="J9" s="55" t="s">
+        <v>311</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="13" t="s">
-        <v>348</v>
+        <v>357</v>
       </c>
       <c r="B10" s="27" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="C10" s="28" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-        <v>white noise *)</v>
+        <v>22</v>
+      </c>
+      <c r="D10" s="24" t="s">
+        <v>353</v>
       </c>
       <c r="E10" s="24" t="s">
-        <v>343</v>
+        <v>354</v>
       </c>
       <c r="F10" s="24" t="s">
-        <v>344</v>
+        <v>355</v>
       </c>
       <c r="G10" s="24" t="s">
-        <v>345</v>
+        <v>356</v>
       </c>
       <c r="H10" s="24" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-        <v>347</v>
+        <v>350</v>
+      </c>
+      <c r="I10" s="30" t="s">
+        <v>351</v>
       </c>
       <c r="J10" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="13" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="B11" s="27" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C11" s="28" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>446</v>
+        <v>26</v>
+      </c>
+      <c r="D11" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/bugbalan.html","Bug *)")</f>
+        <v>Bug *)</v>
       </c>
       <c r="E11" s="24" t="s">
-        <v>447</v>
+        <v>367</v>
       </c>
       <c r="F11" s="24" t="s">
-        <v>447</v>
+        <v>368</v>
       </c>
       <c r="G11" s="24" t="s">
-        <v>448</v>
+        <v>369</v>
       </c>
       <c r="H11" s="24" t="s">
-        <v>444</v>
+        <v>43</v>
       </c>
       <c r="I11" s="29" t="s">
-        <v>445</v>
+        <v>370</v>
       </c>
       <c r="J11" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="13" t="s">
-        <v>352</v>
+        <v>329</v>
       </c>
       <c r="B12" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C12" s="28" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>457</v>
+        <v>17</v>
+      </c>
+      <c r="D12" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/fetitadindebara.html","Fetița din debara *)")</f>
+        <v>Fetița din debara *)</v>
       </c>
       <c r="E12" s="24" t="s">
-        <v>458</v>
+        <v>325</v>
       </c>
       <c r="F12" s="24" t="s">
-        <v>459</v>
+        <v>326</v>
       </c>
       <c r="G12" s="24" t="s">
-        <v>460</v>
+        <v>325</v>
       </c>
       <c r="H12" s="24" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>327</v>
+      </c>
+      <c r="I12" s="29" t="s">
+        <v>328</v>
       </c>
       <c r="J12" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="B13" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C13" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/voyeur.html","Voyeur *)")</f>
+        <v>Voyeur *)</v>
+      </c>
+      <c r="E13" s="24" t="s">
+        <v>330</v>
+      </c>
+      <c r="F13" s="24" t="s">
+        <v>331</v>
+      </c>
+      <c r="G13" s="24" t="s">
+        <v>332</v>
+      </c>
+      <c r="H13" s="24" t="s">
+        <v>327</v>
+      </c>
+      <c r="I13" s="29" t="s">
+        <v>328</v>
+      </c>
+      <c r="J13" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="13" t="s">
+        <v>361</v>
+      </c>
+      <c r="B14" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D14" s="24" t="s">
+        <v>358</v>
+      </c>
+      <c r="E14" s="24" t="s">
+        <v>347</v>
+      </c>
+      <c r="F14" s="24" t="s">
+        <v>359</v>
+      </c>
+      <c r="G14" s="24" t="s">
+        <v>360</v>
+      </c>
+      <c r="H14" s="24" t="s">
+        <v>350</v>
+      </c>
+      <c r="I14" s="30" t="s">
+        <v>351</v>
+      </c>
+      <c r="J14" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="B15" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="24" t="s">
+        <v>362</v>
+      </c>
+      <c r="E15" s="24" t="s">
+        <v>363</v>
+      </c>
+      <c r="F15" s="24" t="s">
+        <v>364</v>
+      </c>
+      <c r="G15" s="24" t="s">
+        <v>365</v>
+      </c>
+      <c r="H15" s="24" t="s">
+        <v>350</v>
+      </c>
+      <c r="I15" s="30" t="s">
+        <v>351</v>
+      </c>
+      <c r="J15" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="13" t="s">
+        <v>337</v>
+      </c>
+      <c r="B16" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D16" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/durerifantoma.html","Dureri fantomă *)")</f>
+        <v>Dureri fantomă *)</v>
+      </c>
+      <c r="E16" s="24" t="s">
+        <v>334</v>
+      </c>
+      <c r="F16" s="24" t="s">
+        <v>335</v>
+      </c>
+      <c r="G16" s="24" t="s">
+        <v>336</v>
+      </c>
+      <c r="H16" s="24" t="s">
+        <v>327</v>
+      </c>
+      <c r="I16" s="30" t="s">
+        <v>328</v>
+      </c>
+      <c r="J16" s="26" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="13" t="s">
+        <v>337</v>
+      </c>
+      <c r="B17" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/controverse1961cumvaplace.html","Controverse.1961.Cum vă place? *)")</f>
+        <v>Controverse.1961.Cum vă place? *)</v>
+      </c>
+      <c r="E17" s="24" t="s">
+        <v>371</v>
+      </c>
+      <c r="F17" s="24" t="s">
+        <v>313</v>
+      </c>
+      <c r="G17" s="24" t="s">
+        <v>372</v>
+      </c>
+      <c r="H17" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="I17" s="29" t="s">
+        <v>373</v>
+      </c>
+      <c r="J17" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="13" t="s">
+        <v>342</v>
+      </c>
+      <c r="B18" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" s="24" t="s">
+        <v>338</v>
+      </c>
+      <c r="E18" s="24" t="s">
+        <v>339</v>
+      </c>
+      <c r="F18" s="24" t="s">
+        <v>340</v>
+      </c>
+      <c r="G18" s="24" t="s">
+        <v>341</v>
+      </c>
+      <c r="H18" s="24" t="s">
+        <v>327</v>
+      </c>
+      <c r="I18" s="30" t="s">
+        <v>328</v>
+      </c>
+      <c r="J18" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="13" t="s">
+        <v>321</v>
+      </c>
+      <c r="B19" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D19" s="24" t="s">
+        <v>343</v>
+      </c>
+      <c r="E19" s="24" t="s">
+        <v>344</v>
+      </c>
+      <c r="F19" s="24" t="s">
+        <v>335</v>
+      </c>
+      <c r="G19" s="24" t="s">
+        <v>345</v>
+      </c>
+      <c r="H19" s="24" t="s">
+        <v>327</v>
+      </c>
+      <c r="I19" s="29" t="s">
+        <v>328</v>
+      </c>
+      <c r="J19" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="13" t="s">
+        <v>321</v>
+      </c>
+      <c r="B20" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D20" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="E20" s="24" t="s">
+        <v>316</v>
+      </c>
+      <c r="F20" s="24" t="s">
+        <v>317</v>
+      </c>
+      <c r="G20" s="24" t="s">
+        <v>318</v>
+      </c>
+      <c r="H20" s="24" t="s">
+        <v>319</v>
+      </c>
+      <c r="I20" s="29" t="s">
+        <v>320</v>
+      </c>
+      <c r="J20" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="13" t="s">
+        <v>379</v>
+      </c>
+      <c r="B21" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/raskolnikov.html","Raskolnikov (după Crimă și pedeapsă) *)")</f>
+        <v>Raskolnikov (după Crimă și pedeapsă) *)</v>
+      </c>
+      <c r="E21" s="24" t="s">
+        <v>374</v>
+      </c>
+      <c r="F21" s="24" t="s">
+        <v>375</v>
+      </c>
+      <c r="G21" s="24" t="s">
+        <v>376</v>
+      </c>
+      <c r="H21" s="24" t="s">
+        <v>377</v>
+      </c>
+      <c r="I21" s="29" t="s">
+        <v>378</v>
+      </c>
+      <c r="J21" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="13" t="s">
+        <v>324</v>
+      </c>
+      <c r="B22" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D22" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/cazultundrea.html","Cazul Țundrea *)")</f>
+        <v>Cazul Țundrea *)</v>
+      </c>
+      <c r="E22" s="24" t="s">
+        <v>322</v>
+      </c>
+      <c r="F22" s="24" t="s">
+        <v>323</v>
+      </c>
+      <c r="G22" s="24" t="s">
+        <v>323</v>
+      </c>
+      <c r="H22" s="24" t="s">
+        <v>319</v>
+      </c>
+      <c r="I22" s="29" t="s">
+        <v>320</v>
+      </c>
+      <c r="J22" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="21" customHeight="1" collapsed="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="32" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23" s="33"/>
+      <c r="H23" s="1"/>
+    </row>
+    <row r="24" spans="1:10" s="23" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="13"/>
+      <c r="B24" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="C24" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="D24" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="E24" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="F24" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="G24" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="H24" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="I24" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="J24" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="10.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B13" s="27" t="s">
-[...8 lines deleted...]
-      <c r="E13" s="24">
+      <c r="B25" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="C25" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="D25" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="E25" s="24">
         <v>0</v>
       </c>
-      <c r="F13" s="24" t="s">
-[...157 lines deleted...]
-      <c r="E18" s="24">
+      <c r="F25" s="24">
         <v>0</v>
       </c>
-      <c r="F18" s="24" t="s">
-[...229 lines deleted...]
-      </c>
       <c r="G25" s="24" t="s">
-        <v>432</v>
+        <v>42</v>
       </c>
       <c r="H25" s="24" t="s">
-        <v>428</v>
+        <v>43</v>
       </c>
       <c r="I25" s="29" t="s">
-        <v>429</v>
+        <v>44</v>
       </c>
       <c r="J25" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="13" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="B26" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="C26" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="D26" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E26" s="24">
+        <v>0</v>
+      </c>
+      <c r="F26" s="24">
+        <v>0</v>
+      </c>
+      <c r="G26" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="H26" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="I26" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="J26" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="13" t="s">
+        <v>382</v>
+      </c>
+      <c r="B27" s="27" t="s">
+        <v>48</v>
+      </c>
+      <c r="C27" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="D27" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E27" s="24">
+        <v>0</v>
+      </c>
+      <c r="F27" s="24">
+        <v>0</v>
+      </c>
+      <c r="G27" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H27" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="I27" s="29" t="s">
+        <v>44</v>
+      </c>
+      <c r="J27" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="13" t="s">
+        <v>337</v>
+      </c>
+      <c r="B28" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C28" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="D28" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="E28" s="24">
+        <v>0</v>
+      </c>
+      <c r="F28" s="24">
+        <v>0</v>
+      </c>
+      <c r="G28" s="24" t="s">
+        <v>52</v>
+      </c>
+      <c r="H28" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="I28" s="29" t="s">
+        <v>44</v>
+      </c>
+      <c r="J28" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="21.75" customHeight="1" collapsed="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="32" t="s">
+        <v>53</v>
+      </c>
+      <c r="H29" s="1"/>
+    </row>
+    <row r="30" spans="1:10" s="23" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="13"/>
+      <c r="B30" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="C30" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="D30" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="E30" s="19"/>
+      <c r="F30" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="G30" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="H30" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="I30" s="34"/>
+      <c r="J30" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="11" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B31" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C31" s="28" t="s">
+        <v>101</v>
+      </c>
+      <c r="D31" s="24" t="s">
+        <v>469</v>
+      </c>
+      <c r="E31" s="24"/>
+      <c r="F31" s="24" t="s">
+        <v>470</v>
+      </c>
+      <c r="G31" s="24" t="s">
+        <v>471</v>
+      </c>
+      <c r="H31" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="I31" s="25"/>
+      <c r="J31" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B32" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C32" s="28" t="s">
+        <v>89</v>
+      </c>
+      <c r="D32" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/batmanbegins.html","Batman Begins *)")</f>
+        <v>Batman Begins *)</v>
+      </c>
+      <c r="E32" s="24"/>
+      <c r="F32" s="24" t="s">
+        <v>435</v>
+      </c>
+      <c r="G32" s="24" t="s">
+        <v>436</v>
+      </c>
+      <c r="H32" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="I32" s="25"/>
+      <c r="J32" s="26" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B33" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" s="28" t="s">
+        <v>89</v>
+      </c>
+      <c r="D33" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/hellboy.html","Hellboy *)")</f>
+        <v>Hellboy *)</v>
+      </c>
+      <c r="E33" s="24"/>
+      <c r="F33" s="24" t="s">
+        <v>454</v>
+      </c>
+      <c r="G33" s="24" t="s">
+        <v>455</v>
+      </c>
+      <c r="H33" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="I33" s="25"/>
+      <c r="J33" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B34" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C34" s="28" t="s">
+        <v>102</v>
+      </c>
+      <c r="D34" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/hailcaesar.html","Hail, Caesar! *)")</f>
+        <v>Hail, Caesar! *)</v>
+      </c>
+      <c r="E34" s="24"/>
+      <c r="F34" s="24" t="s">
+        <v>482</v>
+      </c>
+      <c r="G34" s="24" t="s">
+        <v>483</v>
+      </c>
+      <c r="H34" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="I34" s="25"/>
+      <c r="J34" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C35" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="D35" s="24" t="s">
+        <v>464</v>
+      </c>
+      <c r="E35" s="24"/>
+      <c r="F35" s="24" t="s">
+        <v>465</v>
+      </c>
+      <c r="G35" s="24" t="s">
+        <v>466</v>
+      </c>
+      <c r="H35" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="I35" s="25"/>
+      <c r="J35" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B36" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C36" s="28" t="s">
+        <v>106</v>
+      </c>
+      <c r="D36" s="24" t="s">
+        <v>497</v>
+      </c>
+      <c r="E36" s="24"/>
+      <c r="F36" s="24" t="s">
+        <v>498</v>
+      </c>
+      <c r="G36" s="24" t="s">
+        <v>499</v>
+      </c>
+      <c r="H36" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="I36" s="25"/>
+      <c r="J36" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B37" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C37" s="28" t="s">
+        <v>83</v>
+      </c>
+      <c r="D37" s="24" t="s">
+        <v>417</v>
+      </c>
+      <c r="E37" s="24"/>
+      <c r="F37" s="24" t="s">
+        <v>418</v>
+      </c>
+      <c r="G37" s="24" t="s">
+        <v>419</v>
+      </c>
+      <c r="H37" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="I37" s="25"/>
+      <c r="J37" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B38" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C38" s="28" t="s">
+        <v>94</v>
+      </c>
+      <c r="D38" s="24" t="s">
+        <v>446</v>
+      </c>
+      <c r="E38" s="24"/>
+      <c r="F38" s="24" t="s">
+        <v>447</v>
+      </c>
+      <c r="G38" s="24" t="s">
+        <v>448</v>
+      </c>
+      <c r="H38" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="I38" s="25"/>
+      <c r="J38" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B39" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C39" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="C26" s="28" t="s">
-[...40 lines deleted...]
-      <c r="F27" s="24" t="s">
+      <c r="D39" s="24" t="s">
         <v>472</v>
       </c>
-      <c r="G27" s="24" t="s">
+      <c r="E39" s="24"/>
+      <c r="F39" s="24" t="s">
         <v>473</v>
       </c>
-      <c r="H27" s="24" t="s">
+      <c r="G39" s="24" t="s">
         <v>474</v>
       </c>
-      <c r="I27" s="32" t="s">
-[...383 lines deleted...]
-      </c>
       <c r="H39" s="24" t="s">
-        <v>362</v>
-[...3 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I39" s="25"/>
       <c r="J39" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="13" t="s">
-        <v>439</v>
+        <v>380</v>
       </c>
       <c r="B40" s="27" t="s">
         <v>30</v>
       </c>
       <c r="C40" s="28" t="s">
-        <v>29</v>
+        <v>103</v>
       </c>
       <c r="D40" s="24" t="s">
-        <v>521</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="E40" s="24"/>
       <c r="F40" s="24" t="s">
-        <v>523</v>
+        <v>485</v>
       </c>
       <c r="G40" s="24" t="s">
-        <v>524</v>
+        <v>486</v>
       </c>
       <c r="H40" s="24" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I40" s="25"/>
       <c r="J40" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="13" t="s">
-        <v>439</v>
+        <v>380</v>
       </c>
       <c r="B41" s="27" t="s">
         <v>30</v>
       </c>
       <c r="C41" s="28" t="s">
-        <v>16</v>
+        <v>108</v>
       </c>
       <c r="D41" s="24" t="s">
-        <v>433</v>
-[...3 lines deleted...]
-      </c>
+        <v>500</v>
+      </c>
+      <c r="E41" s="24"/>
       <c r="F41" s="24" t="s">
-        <v>435</v>
+        <v>501</v>
       </c>
       <c r="G41" s="24" t="s">
-        <v>436</v>
+        <v>502</v>
       </c>
       <c r="H41" s="24" t="s">
-        <v>437</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="I41" s="25"/>
       <c r="J41" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="13" t="s">
-        <v>439</v>
+        <v>380</v>
       </c>
       <c r="B42" s="27" t="s">
         <v>30</v>
       </c>
       <c r="C42" s="28" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="D42" s="24" t="s">
+        <v>426</v>
+      </c>
+      <c r="E42" s="24"/>
+      <c r="F42" s="24" t="s">
+        <v>427</v>
+      </c>
+      <c r="G42" s="24" t="s">
+        <v>428</v>
+      </c>
+      <c r="H42" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="I42" s="25"/>
+      <c r="J42" s="26" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B43" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C43" s="28" t="s">
+        <v>91</v>
+      </c>
+      <c r="D43" s="24" t="s">
+        <v>438</v>
+      </c>
+      <c r="E43" s="24"/>
+      <c r="F43" s="24" t="s">
+        <v>439</v>
+      </c>
+      <c r="G43" s="24" t="s">
+        <v>440</v>
+      </c>
+      <c r="H43" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="I43" s="25"/>
+      <c r="J43" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="13" t="s">
+        <v>410</v>
+      </c>
+      <c r="B44" s="27" t="s">
+        <v>70</v>
+      </c>
+      <c r="C44" s="28" t="s">
+        <v>55</v>
+      </c>
+      <c r="D44" s="24" t="s">
+        <v>407</v>
+      </c>
+      <c r="E44" s="24"/>
+      <c r="F44" s="24" t="s">
+        <v>408</v>
+      </c>
+      <c r="G44" s="24" t="s">
+        <v>409</v>
+      </c>
+      <c r="H44" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="I44" s="25"/>
+      <c r="J44" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B45" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C45" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="D45" s="24" t="s">
+        <v>432</v>
+      </c>
+      <c r="E45" s="24"/>
+      <c r="F45" s="24" t="s">
+        <v>433</v>
+      </c>
+      <c r="G45" s="24" t="s">
+        <v>434</v>
+      </c>
+      <c r="H45" s="24" t="s">
+        <v>88</v>
+      </c>
+      <c r="I45" s="25"/>
+      <c r="J45" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B46" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C46" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="D46" s="24" t="s">
+        <v>475</v>
+      </c>
+      <c r="E46" s="24"/>
+      <c r="F46" s="24" t="s">
+        <v>476</v>
+      </c>
+      <c r="G46" s="24" t="s">
+        <v>477</v>
+      </c>
+      <c r="H46" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="I46" s="25"/>
+      <c r="J46" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B47" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C47" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="D47" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/harrypotter7.html","Harry Potter and the Deathly Hallows: Part I *)")</f>
+        <v>Harry Potter and the Deathly Hallows: Part I *)</v>
+      </c>
+      <c r="E47" s="24"/>
+      <c r="F47" s="24" t="s">
+        <v>493</v>
+      </c>
+      <c r="G47" s="24" t="s">
         <v>494</v>
       </c>
-      <c r="E42" s="24" t="s">
+      <c r="H47" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="I47" s="25"/>
+      <c r="J47" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B48" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C48" s="28" t="s">
+        <v>58</v>
+      </c>
+      <c r="D48" s="24" t="s">
+        <v>487</v>
+      </c>
+      <c r="E48" s="24"/>
+      <c r="F48" s="24" t="s">
+        <v>488</v>
+      </c>
+      <c r="G48" s="24" t="s">
+        <v>489</v>
+      </c>
+      <c r="H48" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="I48" s="25"/>
+      <c r="J48" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B49" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C49" s="28" t="s">
+        <v>92</v>
+      </c>
+      <c r="D49" s="24" t="s">
+        <v>441</v>
+      </c>
+      <c r="E49" s="24"/>
+      <c r="F49" s="24" t="s">
+        <v>442</v>
+      </c>
+      <c r="G49" s="24" t="s">
+        <v>443</v>
+      </c>
+      <c r="H49" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="I49" s="25"/>
+      <c r="J49" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B50" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C50" s="28" t="s">
+        <v>109</v>
+      </c>
+      <c r="D50" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/balanta.html","Balanţa *)")</f>
+        <v>Balanţa *)</v>
+      </c>
+      <c r="E50" s="24"/>
+      <c r="F50" s="24" t="s">
+        <v>503</v>
+      </c>
+      <c r="G50" s="24" t="s">
+        <v>504</v>
+      </c>
+      <c r="H50" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="I50" s="25"/>
+      <c r="J50" s="26" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B51" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C51" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="D51" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/trueblood.html","True Blood (sezonul 4, 6 episoade) *)")</f>
+        <v>True Blood (sezonul 4, 6 episoade) *)</v>
+      </c>
+      <c r="E51" s="24"/>
+      <c r="F51" s="24" t="s">
+        <v>383</v>
+      </c>
+      <c r="G51" s="24" t="s">
+        <v>384</v>
+      </c>
+      <c r="H51" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="I51" s="25"/>
+      <c r="J51" s="26" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B52" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C52" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="D52" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/killbill2.html","Kill Bill: Vol 2 *)")</f>
+        <v>Kill Bill: Vol 2 *)</v>
+      </c>
+      <c r="E52" s="24"/>
+      <c r="F52" s="24" t="s">
+        <v>459</v>
+      </c>
+      <c r="G52" s="24" t="s">
+        <v>460</v>
+      </c>
+      <c r="H52" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="I52" s="25"/>
+      <c r="J52" s="26" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B53" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C53" s="28" t="s">
+        <v>95</v>
+      </c>
+      <c r="D53" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/end.html","The End *)")</f>
+        <v>The End *)</v>
+      </c>
+      <c r="E53" s="24"/>
+      <c r="F53" s="24" t="s">
+        <v>449</v>
+      </c>
+      <c r="G53" s="24" t="s">
+        <v>450</v>
+      </c>
+      <c r="H53" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="I53" s="25"/>
+      <c r="J53" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B54" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C54" s="28" t="s">
+        <v>62</v>
+      </c>
+      <c r="D54" s="24" t="s">
+        <v>423</v>
+      </c>
+      <c r="E54" s="24"/>
+      <c r="F54" s="24" t="s">
+        <v>424</v>
+      </c>
+      <c r="G54" s="24" t="s">
+        <v>425</v>
+      </c>
+      <c r="H54" s="24" t="s">
+        <v>86</v>
+      </c>
+      <c r="I54" s="25"/>
+      <c r="J54" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B55" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C55" s="28" t="s">
+        <v>62</v>
+      </c>
+      <c r="D55" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/dunkirk.html","Dunkirk *)")</f>
+        <v>Dunkirk *)</v>
+      </c>
+      <c r="E55" s="24"/>
+      <c r="F55" s="24" t="s">
+        <v>435</v>
+      </c>
+      <c r="G55" s="24" t="s">
+        <v>478</v>
+      </c>
+      <c r="H55" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="I55" s="25"/>
+      <c r="J55" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B56" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C56" s="28" t="s">
+        <v>63</v>
+      </c>
+      <c r="D56" s="24" t="s">
+        <v>429</v>
+      </c>
+      <c r="E56" s="24"/>
+      <c r="F56" s="24" t="s">
+        <v>430</v>
+      </c>
+      <c r="G56" s="24" t="s">
+        <v>431</v>
+      </c>
+      <c r="H56" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="I56" s="25"/>
+      <c r="J56" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B57" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C57" s="28" t="s">
+        <v>63</v>
+      </c>
+      <c r="D57" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/virginsuicides.html","Virgin Suicides *)")</f>
+        <v>Virgin Suicides *)</v>
+      </c>
+      <c r="E57" s="24"/>
+      <c r="F57" s="24" t="s">
+        <v>467</v>
+      </c>
+      <c r="G57" s="24" t="s">
+        <v>468</v>
+      </c>
+      <c r="H57" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="I57" s="25"/>
+      <c r="J57" s="26" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B58" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C58" s="28" t="s">
+        <v>104</v>
+      </c>
+      <c r="D58" s="24" t="s">
+        <v>490</v>
+      </c>
+      <c r="E58" s="24"/>
+      <c r="F58" s="24" t="s">
+        <v>491</v>
+      </c>
+      <c r="G58" s="24" t="s">
+        <v>492</v>
+      </c>
+      <c r="H58" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="I58" s="25"/>
+      <c r="J58" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B59" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C59" s="28" t="s">
+        <v>110</v>
+      </c>
+      <c r="D59" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/uneoriningecuzapadaalteoricuintuneric.html","Uneori ninge cu zăpadă, alteori cu întuneric *)")</f>
+        <v>Uneori ninge cu zăpadă, alteori cu întuneric *)</v>
+      </c>
+      <c r="E59" s="24"/>
+      <c r="F59" s="24" t="s">
+        <v>505</v>
+      </c>
+      <c r="G59" s="24" t="s">
+        <v>506</v>
+      </c>
+      <c r="H59" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="I59" s="25"/>
+      <c r="J59" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B60" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C60" s="28" t="s">
+        <v>93</v>
+      </c>
+      <c r="D60" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/gonegirl.html","Gone Girl *)")</f>
+        <v>Gone Girl *)</v>
+      </c>
+      <c r="E60" s="24"/>
+      <c r="F60" s="24" t="s">
+        <v>444</v>
+      </c>
+      <c r="G60" s="24" t="s">
+        <v>445</v>
+      </c>
+      <c r="H60" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="I60" s="25"/>
+      <c r="J60" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B61" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C61" s="28" t="s">
+        <v>93</v>
+      </c>
+      <c r="D61" s="24" t="s">
+        <v>451</v>
+      </c>
+      <c r="E61" s="24"/>
+      <c r="F61" s="24" t="s">
+        <v>452</v>
+      </c>
+      <c r="G61" s="24" t="s">
+        <v>453</v>
+      </c>
+      <c r="H61" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="I61" s="25"/>
+      <c r="J61" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B62" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C62" s="28" t="s">
+        <v>93</v>
+      </c>
+      <c r="D62" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/sherlockholmes2.html","Sherlock Holmes: A Game of Shadows *)")</f>
+        <v>Sherlock Holmes: A Game of Shadows *)</v>
+      </c>
+      <c r="E62" s="24"/>
+      <c r="F62" s="24" t="s">
         <v>495</v>
       </c>
-      <c r="F42" s="24" t="s">
+      <c r="G62" s="24" t="s">
         <v>496</v>
       </c>
-      <c r="G42" s="24" t="s">
-[...60 lines deleted...]
-      <c r="F44" s="24" t="s">
+      <c r="H62" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="I62" s="25"/>
+      <c r="J62" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B63" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C63" s="28" t="s">
+        <v>84</v>
+      </c>
+      <c r="D63" s="24" t="s">
+        <v>420</v>
+      </c>
+      <c r="E63" s="24"/>
+      <c r="F63" s="24" t="s">
+        <v>421</v>
+      </c>
+      <c r="G63" s="24" t="s">
+        <v>422</v>
+      </c>
+      <c r="H63" s="24" t="s">
+        <v>85</v>
+      </c>
+      <c r="I63" s="25"/>
+      <c r="J63" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B64" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C64" s="28" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D64" s="24" t="s">
+        <v>456</v>
+      </c>
+      <c r="E64" s="24"/>
+      <c r="F64" s="24" t="s">
+        <v>457</v>
+      </c>
+      <c r="G64" s="24" t="s">
+        <v>458</v>
+      </c>
+      <c r="H64" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="I64" s="25"/>
+      <c r="J64" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B65" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C65" s="28" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D65" s="24" t="s">
+        <v>479</v>
+      </c>
+      <c r="E65" s="24"/>
+      <c r="F65" s="24" t="s">
+        <v>480</v>
+      </c>
+      <c r="G65" s="24" t="s">
+        <v>481</v>
+      </c>
+      <c r="H65" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="I65" s="25"/>
+      <c r="J65" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B66" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C66" s="28" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D66" s="24" t="s">
+        <v>461</v>
+      </c>
+      <c r="E66" s="24"/>
+      <c r="F66" s="24" t="s">
+        <v>462</v>
+      </c>
+      <c r="G66" s="24" t="s">
+        <v>463</v>
+      </c>
+      <c r="H66" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I66" s="25"/>
+      <c r="J66" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B67" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C67" s="28" t="s">
+        <v>119</v>
+      </c>
+      <c r="D67" s="24" t="s">
+        <v>446</v>
+      </c>
+      <c r="E67" s="24"/>
+      <c r="F67" s="24" t="s">
+        <v>447</v>
+      </c>
+      <c r="G67" s="24" t="s">
+        <v>448</v>
+      </c>
+      <c r="H67" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="I67" s="25"/>
+      <c r="J67" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B68" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C68" s="28" t="s">
+        <v>129</v>
+      </c>
+      <c r="D68" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/straume.html","Straume / Flow *)")</f>
+        <v>Straume / Flow *)</v>
+      </c>
+      <c r="E68" s="24"/>
+      <c r="F68" s="24" t="s">
+        <v>567</v>
+      </c>
+      <c r="G68" s="24">
+        <v>0</v>
+      </c>
+      <c r="H68" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="I68" s="25"/>
+      <c r="J68" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B69" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C69" s="28" t="s">
+        <v>136</v>
+      </c>
+      <c r="D69" s="24" t="s">
+        <v>601</v>
+      </c>
+      <c r="E69" s="24"/>
+      <c r="F69" s="24" t="s">
+        <v>602</v>
+      </c>
+      <c r="G69" s="24" t="s">
+        <v>603</v>
+      </c>
+      <c r="H69" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="I69" s="25"/>
+      <c r="J69" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B70" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C70" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="D70" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/batmanbegins.html","Batman Begins *)")</f>
+        <v>Batman Begins *)</v>
+      </c>
+      <c r="E70" s="24"/>
+      <c r="F70" s="24" t="s">
         <v>435</v>
       </c>
-      <c r="G44" s="24" t="s">
+      <c r="G70" s="24" t="s">
         <v>436</v>
       </c>
-      <c r="H44" s="24" t="s">
+      <c r="H70" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="I70" s="25"/>
+      <c r="J70" s="26" t="s">
         <v>437</v>
       </c>
-      <c r="I44" s="30" t="s">
-[...105 lines deleted...]
-      <c r="A48" s="13" t="s">
+    </row>
+    <row r="71" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B71" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C71" s="28" t="s">
+        <v>185</v>
+      </c>
+      <c r="D71" s="24" t="s">
+        <v>417</v>
+      </c>
+      <c r="E71" s="24"/>
+      <c r="F71" s="24" t="s">
+        <v>418</v>
+      </c>
+      <c r="G71" s="24" t="s">
+        <v>419</v>
+      </c>
+      <c r="H71" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="I71" s="25"/>
+      <c r="J71" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B72" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C72" s="28" t="s">
+        <v>142</v>
+      </c>
+      <c r="D72" s="24" t="s">
+        <v>484</v>
+      </c>
+      <c r="E72" s="24"/>
+      <c r="F72" s="24" t="s">
         <v>485</v>
       </c>
-      <c r="B48" s="27" t="s">
-[...29 lines deleted...]
-      <c r="A49" s="13" t="s">
+      <c r="G72" s="24" t="s">
         <v>486</v>
       </c>
-      <c r="B49" s="27" t="s">
-[...519 lines deleted...]
-      <c r="B65" s="27" t="s">
+      <c r="H72" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="I72" s="25"/>
+      <c r="J72" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B73" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="C65" s="28" t="s">
-[...229 lines deleted...]
-      </c>
       <c r="C73" s="28" t="s">
-        <v>16</v>
-[...6 lines deleted...]
-      </c>
+        <v>132</v>
+      </c>
+      <c r="D73" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/inthelineoffire.html","In the Line of Fire *)")</f>
+        <v>In the Line of Fire *)</v>
+      </c>
+      <c r="E73" s="24"/>
       <c r="F73" s="24" t="s">
-        <v>63</v>
+        <v>583</v>
       </c>
       <c r="G73" s="24" t="s">
-        <v>64</v>
+        <v>584</v>
       </c>
       <c r="H73" s="24" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="I73" s="25"/>
       <c r="J73" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B74" s="27" t="s">
-        <v>15</v>
+      <c r="B74" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C74" s="28" t="s">
-        <v>16</v>
-[...6 lines deleted...]
-      </c>
+        <v>131</v>
+      </c>
+      <c r="D74" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/hellboy.html","Hellboy *)")</f>
+        <v>Hellboy *)</v>
+      </c>
+      <c r="E74" s="24"/>
       <c r="F74" s="24" t="s">
-        <v>69</v>
+        <v>454</v>
       </c>
       <c r="G74" s="24" t="s">
-        <v>70</v>
+        <v>455</v>
       </c>
       <c r="H74" s="24" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="I74" s="25"/>
       <c r="J74" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="13" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>352</v>
+      </c>
+      <c r="B75" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C75" s="28" t="s">
-        <v>16</v>
-[...6 lines deleted...]
-      </c>
+        <v>144</v>
+      </c>
+      <c r="D75" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/maiaportretcumaini.html","Maia - Portret cu mâini *)")</f>
+        <v>Maia - Portret cu mâini *)</v>
+      </c>
+      <c r="E75" s="24"/>
       <c r="F75" s="24" t="s">
-        <v>69</v>
+        <v>635</v>
       </c>
       <c r="G75" s="24" t="s">
-        <v>70</v>
+        <v>636</v>
       </c>
       <c r="H75" s="24" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="I75" s="25"/>
       <c r="J75" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="13" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>352</v>
+      </c>
+      <c r="B76" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C76" s="28" t="s">
-        <v>56</v>
-[...7 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="D76" s="24" t="s">
+        <v>472</v>
+      </c>
+      <c r="E76" s="24"/>
       <c r="F76" s="24" t="s">
-        <v>561</v>
+        <v>473</v>
       </c>
       <c r="G76" s="24" t="s">
-        <v>72</v>
+        <v>474</v>
       </c>
       <c r="H76" s="24" t="s">
-        <v>562</v>
-[...3 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I76" s="25"/>
       <c r="J76" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:10" ht="10.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="13" t="s">
-        <v>498</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>352</v>
+      </c>
+      <c r="B77" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C77" s="28" t="s">
-        <v>56</v>
-[...7 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="D77" s="24" t="s">
+        <v>530</v>
+      </c>
+      <c r="E77" s="24"/>
       <c r="F77" s="24" t="s">
-        <v>561</v>
+        <v>531</v>
       </c>
       <c r="G77" s="24" t="s">
-        <v>73</v>
+        <v>532</v>
       </c>
       <c r="H77" s="24" t="s">
-        <v>562</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I77" s="25"/>
       <c r="J77" s="26" t="s">
-        <v>338</v>
-[...34 lines deleted...]
-    <row r="80" spans="1:10" ht="11" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B78" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C78" s="28" t="s">
+        <v>130</v>
+      </c>
+      <c r="D78" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/interstellar.html","Interstellar *)")</f>
+        <v>Interstellar *)</v>
+      </c>
+      <c r="E78" s="24"/>
+      <c r="F78" s="24" t="s">
+        <v>435</v>
+      </c>
+      <c r="G78" s="24" t="s">
+        <v>568</v>
+      </c>
+      <c r="H78" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="I78" s="25"/>
+      <c r="J78" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B79" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C79" s="28" t="s">
+        <v>59</v>
+      </c>
+      <c r="D79" s="24" t="s">
+        <v>517</v>
+      </c>
+      <c r="E79" s="24"/>
+      <c r="F79" s="24" t="s">
+        <v>518</v>
+      </c>
+      <c r="G79" s="24" t="s">
+        <v>519</v>
+      </c>
+      <c r="H79" s="24" t="s">
+        <v>86</v>
+      </c>
+      <c r="I79" s="25"/>
+      <c r="J79" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="13" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>352</v>
+      </c>
+      <c r="B80" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C80" s="28" t="s">
-        <v>218</v>
+        <v>59</v>
       </c>
       <c r="D80" s="24" t="s">
-        <v>1018</v>
+        <v>651</v>
       </c>
       <c r="E80" s="24"/>
       <c r="F80" s="24" t="s">
-        <v>895</v>
+        <v>652</v>
       </c>
       <c r="G80" s="24" t="s">
-        <v>1019</v>
+        <v>653</v>
       </c>
       <c r="H80" s="24" t="s">
-        <v>219</v>
+        <v>146</v>
       </c>
       <c r="I80" s="25"/>
       <c r="J80" s="26" t="s">
-        <v>342</v>
+        <v>311</v>
       </c>
     </row>
     <row r="81" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="13" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>352</v>
+      </c>
+      <c r="B81" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C81" s="28" t="s">
-        <v>185</v>
+        <v>57</v>
       </c>
       <c r="D81" s="24" t="s">
-        <v>902</v>
+        <v>386</v>
       </c>
       <c r="E81" s="24"/>
       <c r="F81" s="24" t="s">
-        <v>903</v>
+        <v>387</v>
       </c>
       <c r="G81" s="24" t="s">
-        <v>904</v>
+        <v>388</v>
       </c>
       <c r="H81" s="24" t="s">
-        <v>95</v>
+        <v>56</v>
       </c>
       <c r="I81" s="25"/>
       <c r="J81" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="82" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="13" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>352</v>
+      </c>
+      <c r="B82" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C82" s="28" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>597</v>
+        <v>133</v>
+      </c>
+      <c r="D82" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/entourage.html","Entourage *)")</f>
+        <v>Entourage *)</v>
       </c>
       <c r="E82" s="24"/>
       <c r="F82" s="24" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
       <c r="G82" s="24" t="s">
-        <v>599</v>
+        <v>591</v>
       </c>
       <c r="H82" s="24" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="I82" s="25"/>
       <c r="J82" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="83" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="13" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>352</v>
+      </c>
+      <c r="B83" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C83" s="28" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>717</v>
+        <v>133</v>
+      </c>
+      <c r="D83" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/spiderman3.html","Spider-Man 3 *)")</f>
+        <v>Spider-Man 3 *)</v>
       </c>
       <c r="E83" s="24"/>
       <c r="F83" s="24" t="s">
-        <v>718</v>
+        <v>602</v>
       </c>
       <c r="G83" s="24" t="s">
-        <v>719</v>
+        <v>604</v>
       </c>
       <c r="H83" s="24" t="s">
-        <v>143</v>
+        <v>100</v>
       </c>
       <c r="I83" s="25"/>
       <c r="J83" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="84" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="13" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>352</v>
+      </c>
+      <c r="B84" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C84" s="28" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-        <v>The Great Gatsby *)</v>
+        <v>133</v>
+      </c>
+      <c r="D84" s="24" t="s">
+        <v>475</v>
       </c>
       <c r="E84" s="24"/>
       <c r="F84" s="24" t="s">
-        <v>813</v>
+        <v>476</v>
       </c>
       <c r="G84" s="24" t="s">
-        <v>814</v>
+        <v>477</v>
       </c>
       <c r="H84" s="24" t="s">
-        <v>166</v>
+        <v>80</v>
       </c>
       <c r="I84" s="25"/>
       <c r="J84" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="85" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="13" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>352</v>
+      </c>
+      <c r="B85" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C85" s="28" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-        <v>Miami Vice *)</v>
+        <v>120</v>
+      </c>
+      <c r="D85" s="24" t="s">
+        <v>541</v>
       </c>
       <c r="E85" s="24"/>
       <c r="F85" s="24" t="s">
-        <v>850</v>
+        <v>542</v>
       </c>
       <c r="G85" s="24" t="s">
-        <v>851</v>
+        <v>543</v>
       </c>
       <c r="H85" s="24" t="s">
-        <v>175</v>
+        <v>81</v>
       </c>
       <c r="I85" s="25"/>
       <c r="J85" s="26" t="s">
-        <v>852</v>
+        <v>311</v>
       </c>
     </row>
     <row r="86" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="13" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>352</v>
+      </c>
+      <c r="B86" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C86" s="28" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="D86" s="24" t="str">
+        <v>143</v>
+      </c>
+      <c r="D86" s="24" t="s">
+        <v>616</v>
+      </c>
+      <c r="E86" s="24"/>
+      <c r="F86" s="24" t="s">
+        <v>617</v>
+      </c>
+      <c r="G86" s="24" t="s">
+        <v>618</v>
+      </c>
+      <c r="H86" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="I86" s="25"/>
+      <c r="J86" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B87" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C87" s="28" t="s">
+        <v>125</v>
+      </c>
+      <c r="D87" s="24" t="s">
+        <v>555</v>
+      </c>
+      <c r="E87" s="24"/>
+      <c r="F87" s="24" t="s">
+        <v>556</v>
+      </c>
+      <c r="G87" s="24" t="s">
+        <v>557</v>
+      </c>
+      <c r="H87" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="I87" s="25"/>
+      <c r="J87" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B88" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C88" s="28" t="s">
+        <v>145</v>
+      </c>
+      <c r="D88" s="24" t="s">
+        <v>637</v>
+      </c>
+      <c r="E88" s="24"/>
+      <c r="F88" s="24" t="s">
+        <v>501</v>
+      </c>
+      <c r="G88" s="24" t="s">
+        <v>638</v>
+      </c>
+      <c r="H88" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="I88" s="25"/>
+      <c r="J88" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B89" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C89" s="28" t="s">
+        <v>140</v>
+      </c>
+      <c r="D89" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/dunkirk.html","Dunkirk *)")</f>
+        <v>Dunkirk *)</v>
+      </c>
+      <c r="E89" s="24"/>
+      <c r="F89" s="24" t="s">
+        <v>435</v>
+      </c>
+      <c r="G89" s="24" t="s">
+        <v>478</v>
+      </c>
+      <c r="H89" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="I89" s="25"/>
+      <c r="J89" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B90" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C90" s="28" t="s">
+        <v>121</v>
+      </c>
+      <c r="D90" s="24" t="s">
+        <v>544</v>
+      </c>
+      <c r="E90" s="24"/>
+      <c r="F90" s="24" t="s">
+        <v>545</v>
+      </c>
+      <c r="G90" s="24" t="s">
+        <v>546</v>
+      </c>
+      <c r="H90" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="I90" s="25"/>
+      <c r="J90" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B91" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C91" s="28" t="s">
+        <v>137</v>
+      </c>
+      <c r="D91" s="24" t="s">
+        <v>609</v>
+      </c>
+      <c r="E91" s="24"/>
+      <c r="F91" s="24" t="s">
+        <v>610</v>
+      </c>
+      <c r="G91" s="24" t="s">
+        <v>611</v>
+      </c>
+      <c r="H91" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="I91" s="25"/>
+      <c r="J91" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B92" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C92" s="28" t="s">
+        <v>126</v>
+      </c>
+      <c r="D92" s="24" t="s">
+        <v>558</v>
+      </c>
+      <c r="E92" s="24"/>
+      <c r="F92" s="24" t="s">
+        <v>559</v>
+      </c>
+      <c r="G92" s="24" t="s">
+        <v>560</v>
+      </c>
+      <c r="H92" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="I92" s="25"/>
+      <c r="J92" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B93" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C93" s="28" t="s">
+        <v>112</v>
+      </c>
+      <c r="D93" s="24" t="s">
+        <v>509</v>
+      </c>
+      <c r="E93" s="24"/>
+      <c r="F93" s="24" t="s">
+        <v>510</v>
+      </c>
+      <c r="G93" s="24" t="s">
+        <v>511</v>
+      </c>
+      <c r="H93" s="24" t="s">
+        <v>113</v>
+      </c>
+      <c r="I93" s="25"/>
+      <c r="J93" s="26" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B94" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C94" s="28" t="s">
+        <v>115</v>
+      </c>
+      <c r="D94" s="24" t="s">
+        <v>527</v>
+      </c>
+      <c r="E94" s="24"/>
+      <c r="F94" s="24" t="s">
+        <v>528</v>
+      </c>
+      <c r="G94" s="24" t="s">
+        <v>529</v>
+      </c>
+      <c r="H94" s="24" t="s">
+        <v>88</v>
+      </c>
+      <c r="I94" s="25"/>
+      <c r="J94" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B95" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C95" s="28" t="s">
+        <v>115</v>
+      </c>
+      <c r="D95" s="24" t="s">
+        <v>639</v>
+      </c>
+      <c r="E95" s="24"/>
+      <c r="F95" s="24" t="s">
+        <v>501</v>
+      </c>
+      <c r="G95" s="24" t="s">
+        <v>640</v>
+      </c>
+      <c r="H95" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="I95" s="25"/>
+      <c r="J95" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B96" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C96" s="28" t="s">
+        <v>141</v>
+      </c>
+      <c r="D96" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/intime.html","In Time *)")</f>
+        <v>In Time *)</v>
+      </c>
+      <c r="E96" s="24"/>
+      <c r="F96" s="24" t="s">
+        <v>614</v>
+      </c>
+      <c r="G96" s="24" t="s">
+        <v>615</v>
+      </c>
+      <c r="H96" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="I96" s="25"/>
+      <c r="J96" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B97" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C97" s="28" t="s">
+        <v>141</v>
+      </c>
+      <c r="D97" s="24" t="s">
+        <v>619</v>
+      </c>
+      <c r="E97" s="24"/>
+      <c r="F97" s="24" t="s">
+        <v>620</v>
+      </c>
+      <c r="G97" s="24" t="s">
+        <v>621</v>
+      </c>
+      <c r="H97" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="I97" s="25"/>
+      <c r="J97" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B98" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C98" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="D98" s="24" t="s">
+        <v>512</v>
+      </c>
+      <c r="E98" s="24"/>
+      <c r="F98" s="24" t="s">
+        <v>513</v>
+      </c>
+      <c r="G98" s="24" t="s">
+        <v>514</v>
+      </c>
+      <c r="H98" s="24" t="s">
+        <v>85</v>
+      </c>
+      <c r="I98" s="25"/>
+      <c r="J98" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B99" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C99" s="28" t="s">
+        <v>127</v>
+      </c>
+      <c r="D99" s="24" t="s">
+        <v>561</v>
+      </c>
+      <c r="E99" s="24"/>
+      <c r="F99" s="24" t="s">
+        <v>562</v>
+      </c>
+      <c r="G99" s="24" t="s">
+        <v>563</v>
+      </c>
+      <c r="H99" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="I99" s="25"/>
+      <c r="J99" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B100" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C100" s="28" t="s">
+        <v>134</v>
+      </c>
+      <c r="D100" s="24" t="s">
+        <v>592</v>
+      </c>
+      <c r="E100" s="24"/>
+      <c r="F100" s="24" t="s">
+        <v>593</v>
+      </c>
+      <c r="G100" s="24" t="s">
+        <v>594</v>
+      </c>
+      <c r="H100" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I100" s="25"/>
+      <c r="J100" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B101" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C101" s="28" t="s">
+        <v>118</v>
+      </c>
+      <c r="D101" s="24" t="str">
         <f>HYPERLINK("https://agenda.liternet.ro/cronici/creator.html","The Creator *)")</f>
         <v>The Creator *)</v>
       </c>
-      <c r="E86" s="24"/>
-[...422 lines deleted...]
-      </c>
       <c r="E101" s="24"/>
       <c r="F101" s="24" t="s">
-        <v>857</v>
+        <v>533</v>
       </c>
       <c r="G101" s="24" t="s">
-        <v>858</v>
+        <v>534</v>
       </c>
       <c r="H101" s="24" t="s">
-        <v>175</v>
+        <v>90</v>
       </c>
       <c r="I101" s="25"/>
       <c r="J101" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="13" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>352</v>
+      </c>
+      <c r="B102" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C102" s="28" t="s">
-        <v>88</v>
-[...3 lines deleted...]
-        <v>First Cow *)</v>
+        <v>118</v>
+      </c>
+      <c r="D102" s="24" t="s">
+        <v>585</v>
       </c>
       <c r="E102" s="24"/>
       <c r="F102" s="24" t="s">
-        <v>685</v>
+        <v>586</v>
       </c>
       <c r="G102" s="24" t="s">
-        <v>686</v>
+        <v>587</v>
       </c>
       <c r="H102" s="24" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="I102" s="25"/>
       <c r="J102" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="103" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="13" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>352</v>
+      </c>
+      <c r="B103" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C103" s="28" t="s">
-        <v>112</v>
+        <v>31</v>
       </c>
       <c r="D103" s="24" t="s">
-        <v>629</v>
+        <v>569</v>
       </c>
       <c r="E103" s="24"/>
       <c r="F103" s="24" t="s">
-        <v>630</v>
+        <v>570</v>
       </c>
       <c r="G103" s="24" t="s">
-        <v>631</v>
+        <v>571</v>
       </c>
       <c r="H103" s="24" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
       <c r="I103" s="25"/>
       <c r="J103" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="104" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="13" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>352</v>
+      </c>
+      <c r="B104" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C104" s="28" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="D104" s="24" t="s">
-        <v>723</v>
+        <v>622</v>
       </c>
       <c r="E104" s="24"/>
       <c r="F104" s="24" t="s">
-        <v>724</v>
+        <v>623</v>
       </c>
       <c r="G104" s="24" t="s">
-        <v>725</v>
+        <v>624</v>
       </c>
       <c r="H104" s="24" t="s">
-        <v>143</v>
+        <v>69</v>
       </c>
       <c r="I104" s="25"/>
       <c r="J104" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="105" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="13" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>352</v>
+      </c>
+      <c r="B105" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C105" s="28" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>971</v>
+        <v>122</v>
+      </c>
+      <c r="D105" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/bohemianrhapsody.html","Bohemian Rhapsody *)")</f>
+        <v>Bohemian Rhapsody *)</v>
       </c>
       <c r="E105" s="24"/>
       <c r="F105" s="24" t="s">
-        <v>972</v>
+        <v>547</v>
       </c>
       <c r="G105" s="24" t="s">
-        <v>973</v>
+        <v>548</v>
       </c>
       <c r="H105" s="24" t="s">
-        <v>202</v>
+        <v>81</v>
       </c>
       <c r="I105" s="25"/>
       <c r="J105" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="106" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="13" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>352</v>
+      </c>
+      <c r="B106" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C106" s="28" t="s">
-        <v>167</v>
+        <v>122</v>
       </c>
       <c r="D106" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/twoforthemoney.html","Two for the Money *)")</f>
-        <v>Two for the Money *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/turbo.html","Turbo *)")</f>
+        <v>Turbo *)</v>
       </c>
       <c r="E106" s="24"/>
       <c r="F106" s="24" t="s">
-        <v>818</v>
+        <v>605</v>
       </c>
       <c r="G106" s="24" t="s">
-        <v>819</v>
+        <v>606</v>
       </c>
       <c r="H106" s="24" t="s">
-        <v>166</v>
+        <v>100</v>
       </c>
       <c r="I106" s="25"/>
       <c r="J106" s="26" t="s">
-        <v>566</v>
+        <v>311</v>
       </c>
     </row>
     <row r="107" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="13" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>352</v>
+      </c>
+      <c r="B107" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C107" s="28" t="s">
-        <v>165</v>
-[...3 lines deleted...]
-        <v>Ainda Estou Aqui / I'm Still Here *)</v>
+        <v>122</v>
+      </c>
+      <c r="D107" s="24" t="s">
+        <v>641</v>
       </c>
       <c r="E107" s="24"/>
       <c r="F107" s="24" t="s">
-        <v>859</v>
+        <v>501</v>
       </c>
       <c r="G107" s="24" t="s">
-        <v>860</v>
+        <v>642</v>
       </c>
       <c r="H107" s="24" t="s">
-        <v>175</v>
+        <v>107</v>
       </c>
       <c r="I107" s="25"/>
       <c r="J107" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="13" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>352</v>
+      </c>
+      <c r="B108" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C108" s="28" t="s">
-        <v>107</v>
+        <v>128</v>
       </c>
       <c r="D108" s="24" t="s">
-        <v>617</v>
+        <v>564</v>
       </c>
       <c r="E108" s="24"/>
       <c r="F108" s="24" t="s">
-        <v>618</v>
+        <v>565</v>
       </c>
       <c r="G108" s="24" t="s">
-        <v>619</v>
+        <v>566</v>
       </c>
       <c r="H108" s="24" t="s">
-        <v>106</v>
+        <v>56</v>
       </c>
       <c r="I108" s="25"/>
       <c r="J108" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="109" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="13" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>352</v>
+      </c>
+      <c r="B109" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C109" s="28" t="s">
-        <v>1423</v>
+        <v>128</v>
       </c>
       <c r="D109" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/eyeswideshut.html","Eyes Wide Shut *)")</f>
-        <v>Eyes Wide Shut *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/69pescararichter.html","6,9 pe scara Richter *)")</f>
+        <v>6,9 pe scara Richter *)</v>
       </c>
       <c r="E109" s="24"/>
       <c r="F109" s="24" t="s">
-        <v>1049</v>
+        <v>654</v>
       </c>
       <c r="G109" s="24" t="s">
-        <v>1050</v>
+        <v>655</v>
       </c>
       <c r="H109" s="24" t="s">
-        <v>225</v>
+        <v>146</v>
       </c>
       <c r="I109" s="25"/>
       <c r="J109" s="26" t="s">
-        <v>852</v>
+        <v>311</v>
       </c>
     </row>
     <row r="110" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="13" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>352</v>
+      </c>
+      <c r="B110" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C110" s="28" t="s">
-        <v>1424</v>
-[...3 lines deleted...]
-        <v>Diagnosis: Dissent *)</v>
+        <v>26</v>
+      </c>
+      <c r="D110" s="24" t="s">
+        <v>535</v>
       </c>
       <c r="E110" s="24"/>
       <c r="F110" s="24" t="s">
-        <v>726</v>
+        <v>536</v>
       </c>
       <c r="G110" s="24" t="s">
-        <v>727</v>
+        <v>537</v>
       </c>
       <c r="H110" s="24" t="s">
-        <v>143</v>
+        <v>90</v>
       </c>
       <c r="I110" s="25"/>
       <c r="J110" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="111" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B111" s="33" t="s">
-        <v>15</v>
+      <c r="B111" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C111" s="28" t="s">
-        <v>108</v>
+        <v>26</v>
       </c>
       <c r="D111" s="24" t="s">
-        <v>820</v>
+        <v>575</v>
       </c>
       <c r="E111" s="24"/>
       <c r="F111" s="24" t="s">
-        <v>821</v>
+        <v>576</v>
       </c>
       <c r="G111" s="24" t="s">
-        <v>822</v>
+        <v>577</v>
       </c>
       <c r="H111" s="24" t="s">
-        <v>166</v>
+        <v>97</v>
       </c>
       <c r="I111" s="25"/>
       <c r="J111" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B112" s="33" t="s">
-        <v>15</v>
+      <c r="B112" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C112" s="28" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>861</v>
+        <v>26</v>
+      </c>
+      <c r="D112" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/copland.html","Cop Land *)")</f>
+        <v>Cop Land *)</v>
       </c>
       <c r="E112" s="24"/>
       <c r="F112" s="24" t="s">
-        <v>862</v>
+        <v>588</v>
       </c>
       <c r="G112" s="24" t="s">
-        <v>863</v>
+        <v>589</v>
       </c>
       <c r="H112" s="24" t="s">
-        <v>175</v>
+        <v>98</v>
       </c>
       <c r="I112" s="25"/>
       <c r="J112" s="26" t="s">
-        <v>338</v>
+        <v>437</v>
       </c>
     </row>
     <row r="113" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B113" s="33" t="s">
-        <v>15</v>
+      <c r="B113" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C113" s="28" t="s">
-        <v>186</v>
-[...3 lines deleted...]
-        <v>How to Train Your Dragon *)</v>
+        <v>26</v>
+      </c>
+      <c r="D113" s="24" t="s">
+        <v>595</v>
       </c>
       <c r="E113" s="24"/>
       <c r="F113" s="24" t="s">
-        <v>905</v>
+        <v>596</v>
       </c>
       <c r="G113" s="24" t="s">
-        <v>906</v>
+        <v>597</v>
       </c>
       <c r="H113" s="24" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="I113" s="25"/>
       <c r="J113" s="26" t="s">
-        <v>603</v>
+        <v>311</v>
       </c>
     </row>
     <row r="114" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B114" s="33" t="s">
-        <v>15</v>
+      <c r="B114" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C114" s="28" t="s">
-        <v>194</v>
-[...3 lines deleted...]
-        <v>Birdman or (The Unexpected Virtue of Ignorance) *)</v>
+        <v>26</v>
+      </c>
+      <c r="D114" s="24" t="s">
+        <v>643</v>
       </c>
       <c r="E114" s="24"/>
       <c r="F114" s="24" t="s">
-        <v>937</v>
+        <v>644</v>
       </c>
       <c r="G114" s="24" t="s">
-        <v>938</v>
+        <v>645</v>
       </c>
       <c r="H114" s="24" t="s">
-        <v>77</v>
+        <v>107</v>
       </c>
       <c r="I114" s="25"/>
       <c r="J114" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="115" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B115" s="33" t="s">
-        <v>15</v>
+      <c r="B115" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C115" s="28" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>1051</v>
+        <v>111</v>
+      </c>
+      <c r="D115" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/thecurseofthejade.html","The Curse of Jade Scorpio *)")</f>
+        <v>The Curse of Jade Scorpio *)</v>
       </c>
       <c r="E115" s="24"/>
       <c r="F115" s="24" t="s">
-        <v>1052</v>
+        <v>507</v>
       </c>
       <c r="G115" s="24" t="s">
-        <v>1053</v>
+        <v>508</v>
       </c>
       <c r="H115" s="24" t="s">
-        <v>225</v>
+        <v>65</v>
       </c>
       <c r="I115" s="25"/>
       <c r="J115" s="26" t="s">
-        <v>566</v>
+        <v>385</v>
       </c>
     </row>
     <row r="116" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B116" s="33" t="s">
-        <v>15</v>
+      <c r="B116" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C116" s="28" t="s">
-        <v>133</v>
+        <v>55</v>
       </c>
       <c r="D116" s="24" t="s">
-        <v>680</v>
+        <v>625</v>
       </c>
       <c r="E116" s="24"/>
       <c r="F116" s="24" t="s">
-        <v>681</v>
+        <v>626</v>
       </c>
       <c r="G116" s="24" t="s">
-        <v>682</v>
+        <v>627</v>
       </c>
       <c r="H116" s="24" t="s">
-        <v>99</v>
+        <v>69</v>
       </c>
       <c r="I116" s="25"/>
       <c r="J116" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="117" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B117" s="33" t="s">
-        <v>15</v>
+      <c r="B117" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C117" s="28" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>864</v>
+        <v>75</v>
+      </c>
+      <c r="D117" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/score.html","The Score *)")</f>
+        <v>The Score *)</v>
       </c>
       <c r="E117" s="24"/>
       <c r="F117" s="24" t="s">
-        <v>865</v>
+        <v>520</v>
       </c>
       <c r="G117" s="24" t="s">
-        <v>866</v>
+        <v>521</v>
       </c>
       <c r="H117" s="24" t="s">
-        <v>175</v>
+        <v>86</v>
       </c>
       <c r="I117" s="25"/>
       <c r="J117" s="26" t="s">
-        <v>338</v>
+        <v>437</v>
       </c>
     </row>
     <row r="118" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B118" s="33" t="s">
-        <v>15</v>
+      <c r="B118" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C118" s="28" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="D118" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/howtotrainyourdragon2.html","How to Train Your Dragon 2 *)")</f>
-        <v>How to Train Your Dragon 2 *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/burlesque.html","Burlesque *)")</f>
+        <v>Burlesque *)</v>
       </c>
       <c r="E118" s="24"/>
       <c r="F118" s="24" t="s">
-        <v>907</v>
+        <v>607</v>
       </c>
       <c r="G118" s="24" t="s">
-        <v>908</v>
+        <v>608</v>
       </c>
       <c r="H118" s="24" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="I118" s="25"/>
       <c r="J118" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="119" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B119" s="33" t="s">
-        <v>15</v>
+      <c r="B119" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C119" s="28" t="s">
-        <v>80</v>
+        <v>123</v>
       </c>
       <c r="D119" s="24" t="s">
-        <v>978</v>
+        <v>549</v>
       </c>
       <c r="E119" s="24"/>
       <c r="F119" s="24" t="s">
-        <v>979</v>
+        <v>550</v>
       </c>
       <c r="G119" s="24" t="s">
-        <v>980</v>
+        <v>551</v>
       </c>
       <c r="H119" s="24" t="s">
-        <v>204</v>
+        <v>81</v>
       </c>
       <c r="I119" s="25"/>
       <c r="J119" s="26" t="s">
-        <v>566</v>
+        <v>311</v>
       </c>
     </row>
     <row r="120" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B120" s="33" t="s">
-        <v>15</v>
+      <c r="B120" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C120" s="28" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-        <v>Spider-Man 3 *)</v>
+        <v>58</v>
+      </c>
+      <c r="D120" s="24" t="s">
+        <v>389</v>
       </c>
       <c r="E120" s="24"/>
       <c r="F120" s="24" t="s">
-        <v>867</v>
+        <v>390</v>
       </c>
       <c r="G120" s="24" t="s">
-        <v>868</v>
+        <v>391</v>
       </c>
       <c r="H120" s="24" t="s">
-        <v>175</v>
+        <v>56</v>
       </c>
       <c r="I120" s="25"/>
       <c r="J120" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="121" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B121" s="33" t="s">
-        <v>15</v>
+      <c r="B121" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C121" s="28" t="s">
-        <v>160</v>
+        <v>58</v>
       </c>
       <c r="D121" s="24" t="s">
-        <v>776</v>
+        <v>628</v>
       </c>
       <c r="E121" s="24"/>
       <c r="F121" s="24" t="s">
-        <v>653</v>
+        <v>629</v>
       </c>
       <c r="G121" s="24" t="s">
-        <v>777</v>
+        <v>630</v>
       </c>
       <c r="H121" s="24" t="s">
-        <v>161</v>
+        <v>69</v>
       </c>
       <c r="I121" s="25"/>
       <c r="J121" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="122" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B122" s="33" t="s">
-        <v>15</v>
+      <c r="B122" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C122" s="28" t="s">
-        <v>220</v>
+        <v>147</v>
       </c>
       <c r="D122" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/hellboy.html","Hellboy *)")</f>
-        <v>Hellboy *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/epericolososporgersi.html","E pericoloso sporgersi *)")</f>
+        <v>E pericoloso sporgersi *)</v>
       </c>
       <c r="E122" s="24"/>
       <c r="F122" s="24" t="s">
-        <v>1023</v>
+        <v>654</v>
       </c>
       <c r="G122" s="24" t="s">
-        <v>1024</v>
+        <v>656</v>
       </c>
       <c r="H122" s="24" t="s">
-        <v>219</v>
+        <v>146</v>
       </c>
       <c r="I122" s="25"/>
       <c r="J122" s="26" t="s">
-        <v>338</v>
+        <v>314</v>
       </c>
     </row>
     <row r="123" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B123" s="33" t="s">
-        <v>15</v>
+      <c r="B123" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C123" s="28" t="s">
-        <v>207</v>
+        <v>135</v>
       </c>
       <c r="D123" s="24" t="s">
-        <v>990</v>
+        <v>598</v>
       </c>
       <c r="E123" s="24"/>
       <c r="F123" s="24" t="s">
-        <v>991</v>
+        <v>462</v>
       </c>
       <c r="G123" s="24" t="s">
-        <v>992</v>
+        <v>599</v>
       </c>
       <c r="H123" s="24" t="s">
-        <v>208</v>
+        <v>99</v>
       </c>
       <c r="I123" s="25"/>
       <c r="J123" s="26" t="s">
-        <v>338</v>
+        <v>437</v>
       </c>
     </row>
     <row r="124" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B124" s="33" t="s">
-        <v>15</v>
+      <c r="B124" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C124" s="28" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="D124" s="24" t="s">
-        <v>720</v>
+        <v>646</v>
       </c>
       <c r="E124" s="24"/>
       <c r="F124" s="24" t="s">
-        <v>721</v>
+        <v>647</v>
       </c>
       <c r="G124" s="24" t="s">
-        <v>722</v>
+        <v>648</v>
       </c>
       <c r="H124" s="24" t="s">
-        <v>143</v>
+        <v>107</v>
       </c>
       <c r="I124" s="25"/>
       <c r="J124" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="125" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B125" s="33" t="s">
-        <v>15</v>
+      <c r="B125" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C125" s="28" t="s">
-        <v>78</v>
+        <v>40</v>
       </c>
       <c r="D125" s="24" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
       <c r="E125" s="24"/>
       <c r="F125" s="24" t="s">
-        <v>568</v>
+        <v>573</v>
       </c>
       <c r="G125" s="24" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="H125" s="24" t="s">
-        <v>77</v>
+        <v>96</v>
       </c>
       <c r="I125" s="25"/>
       <c r="J125" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="126" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B126" s="33" t="s">
-        <v>15</v>
+      <c r="B126" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C126" s="28" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="D126" s="24" t="s">
-        <v>687</v>
+        <v>552</v>
       </c>
       <c r="E126" s="24"/>
       <c r="F126" s="24" t="s">
-        <v>688</v>
+        <v>553</v>
       </c>
       <c r="G126" s="24" t="s">
-        <v>689</v>
+        <v>554</v>
       </c>
       <c r="H126" s="24" t="s">
-        <v>99</v>
+        <v>81</v>
       </c>
       <c r="I126" s="25"/>
       <c r="J126" s="26" t="s">
-        <v>338</v>
+        <v>385</v>
       </c>
     </row>
     <row r="127" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B127" s="33" t="s">
-        <v>15</v>
+      <c r="B127" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C127" s="28" t="s">
-        <v>226</v>
+        <v>68</v>
       </c>
       <c r="D127" s="24" t="s">
-        <v>1054</v>
+        <v>578</v>
       </c>
       <c r="E127" s="24"/>
       <c r="F127" s="24" t="s">
-        <v>1055</v>
+        <v>579</v>
       </c>
       <c r="G127" s="24" t="s">
-        <v>1056</v>
+        <v>580</v>
       </c>
       <c r="H127" s="24" t="s">
-        <v>225</v>
+        <v>97</v>
       </c>
       <c r="I127" s="25"/>
       <c r="J127" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="128" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B128" s="33" t="s">
-        <v>15</v>
+      <c r="B128" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C128" s="28" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>600</v>
+        <v>63</v>
+      </c>
+      <c r="D128" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/heartbreakers.html","Heartbreakers *)")</f>
+        <v>Heartbreakers *)</v>
       </c>
       <c r="E128" s="24"/>
       <c r="F128" s="24" t="s">
-        <v>601</v>
+        <v>522</v>
       </c>
       <c r="G128" s="24" t="s">
-        <v>602</v>
+        <v>523</v>
       </c>
       <c r="H128" s="24" t="s">
-        <v>101</v>
+        <v>86</v>
       </c>
       <c r="I128" s="25"/>
       <c r="J128" s="26" t="s">
-        <v>603</v>
+        <v>437</v>
       </c>
     </row>
     <row r="129" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B129" s="33" t="s">
-        <v>15</v>
+      <c r="B129" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C129" s="28" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="D129" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/amazingspiderman.html","The Amazing Spider-Man *)")</f>
-        <v>The Amazing Spider-Man *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/revenant.html","The Revenant *)")</f>
+        <v>The Revenant *)</v>
       </c>
       <c r="E129" s="24"/>
       <c r="F129" s="24" t="s">
-        <v>939</v>
+        <v>841</v>
       </c>
       <c r="G129" s="24" t="s">
-        <v>940</v>
+        <v>842</v>
       </c>
       <c r="H129" s="24" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="I129" s="25"/>
       <c r="J129" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="130" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B130" s="33" t="s">
-        <v>15</v>
+      <c r="B130" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C130" s="28" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>909</v>
+        <v>74</v>
+      </c>
+      <c r="D130" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/gravity.html","Gravity *)")</f>
+        <v>Gravity *)</v>
       </c>
       <c r="E130" s="24"/>
       <c r="F130" s="24" t="s">
-        <v>907</v>
+        <v>633</v>
       </c>
       <c r="G130" s="24" t="s">
-        <v>910</v>
+        <v>634</v>
       </c>
       <c r="H130" s="24" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="I130" s="25"/>
       <c r="J130" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="131" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B131" s="33" t="s">
-        <v>15</v>
+      <c r="B131" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C131" s="28" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>798</v>
+        <v>110</v>
+      </c>
+      <c r="D131" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/calatorialuigruber.html","Călătoria lui Gruber *)")</f>
+        <v>Călătoria lui Gruber *)</v>
       </c>
       <c r="E131" s="24"/>
       <c r="F131" s="24" t="s">
-        <v>799</v>
+        <v>649</v>
       </c>
       <c r="G131" s="24" t="s">
-        <v>800</v>
+        <v>650</v>
       </c>
       <c r="H131" s="24" t="s">
-        <v>163</v>
+        <v>107</v>
       </c>
       <c r="I131" s="25"/>
       <c r="J131" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="132" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B132" s="33" t="s">
-        <v>15</v>
+      <c r="B132" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C132" s="28" t="s">
-        <v>146</v>
+        <v>93</v>
       </c>
       <c r="D132" s="24" t="s">
-        <v>728</v>
+        <v>538</v>
       </c>
       <c r="E132" s="24"/>
       <c r="F132" s="24" t="s">
-        <v>729</v>
+        <v>539</v>
       </c>
       <c r="G132" s="24" t="s">
-        <v>730</v>
+        <v>540</v>
       </c>
       <c r="H132" s="24" t="s">
-        <v>143</v>
+        <v>90</v>
       </c>
       <c r="I132" s="25"/>
       <c r="J132" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="133" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B133" s="33" t="s">
-        <v>15</v>
+      <c r="B133" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C133" s="28" t="s">
-        <v>179</v>
+        <v>84</v>
       </c>
       <c r="D133" s="24" t="s">
-        <v>869</v>
+        <v>657</v>
       </c>
       <c r="E133" s="24"/>
       <c r="F133" s="24" t="s">
-        <v>839</v>
+        <v>658</v>
       </c>
       <c r="G133" s="24" t="s">
-        <v>870</v>
+        <v>659</v>
       </c>
       <c r="H133" s="24" t="s">
-        <v>175</v>
+        <v>146</v>
       </c>
       <c r="I133" s="25"/>
       <c r="J133" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="134" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B134" s="33" t="s">
-        <v>15</v>
+      <c r="B134" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C134" s="28" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>993</v>
+        <v>1215</v>
+      </c>
+      <c r="D134" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/thehunted.html","The Hunted *)")</f>
+        <v>The Hunted *)</v>
       </c>
       <c r="E134" s="24"/>
       <c r="F134" s="24" t="s">
-        <v>994</v>
+        <v>612</v>
       </c>
       <c r="G134" s="24" t="s">
-        <v>995</v>
+        <v>613</v>
       </c>
       <c r="H134" s="24" t="s">
-        <v>208</v>
+        <v>138</v>
       </c>
       <c r="I134" s="25"/>
       <c r="J134" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="135" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B135" s="33" t="s">
-        <v>15</v>
+      <c r="B135" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C135" s="28" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-        <v>Lost in Translation *)</v>
+        <v>1216</v>
+      </c>
+      <c r="D135" s="24" t="s">
+        <v>524</v>
       </c>
       <c r="E135" s="24"/>
       <c r="F135" s="24" t="s">
-        <v>683</v>
+        <v>525</v>
       </c>
       <c r="G135" s="24" t="s">
-        <v>684</v>
+        <v>526</v>
       </c>
       <c r="H135" s="24" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="I135" s="25"/>
       <c r="J135" s="26" t="s">
-        <v>342</v>
+        <v>311</v>
       </c>
     </row>
     <row r="136" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B136" s="33" t="s">
-        <v>15</v>
+      <c r="B136" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C136" s="28" t="s">
-        <v>135</v>
+        <v>1216</v>
       </c>
       <c r="D136" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/bluejasmine.html","Blue Jasmine *)")</f>
-        <v>Blue Jasmine *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/mysticriver.html","Mystic River *)")</f>
+        <v>Mystic River *)</v>
       </c>
       <c r="E136" s="24"/>
       <c r="F136" s="24" t="s">
-        <v>823</v>
+        <v>462</v>
       </c>
       <c r="G136" s="24" t="s">
-        <v>824</v>
+        <v>600</v>
       </c>
       <c r="H136" s="24" t="s">
-        <v>166</v>
+        <v>99</v>
       </c>
       <c r="I136" s="25"/>
       <c r="J136" s="26" t="s">
-        <v>338</v>
+        <v>314</v>
       </c>
     </row>
     <row r="137" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B137" s="33" t="s">
-        <v>15</v>
+      <c r="B137" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C137" s="28" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>1025</v>
+        <v>1217</v>
+      </c>
+      <c r="D137" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/nomadland.html","Nomadland *)")</f>
+        <v>Nomadland *)</v>
       </c>
       <c r="E137" s="24"/>
       <c r="F137" s="24" t="s">
-        <v>1026</v>
+        <v>631</v>
       </c>
       <c r="G137" s="24" t="s">
-        <v>1027</v>
+        <v>632</v>
       </c>
       <c r="H137" s="24" t="s">
-        <v>219</v>
+        <v>69</v>
       </c>
       <c r="I137" s="25"/>
       <c r="J137" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="138" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B138" s="33" t="s">
-        <v>15</v>
+      <c r="B138" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C138" s="28" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>612</v>
+        <v>1231</v>
+      </c>
+      <c r="D138" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/sprenord.html","Spre Nord / To the North *)")</f>
+        <v>Spre Nord / To the North *)</v>
       </c>
       <c r="E138" s="24"/>
       <c r="F138" s="24" t="s">
-        <v>613</v>
+        <v>515</v>
       </c>
       <c r="G138" s="24" t="s">
-        <v>614</v>
+        <v>516</v>
       </c>
       <c r="H138" s="24" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="I138" s="25"/>
       <c r="J138" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="139" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B139" s="33" t="s">
-        <v>15</v>
+      <c r="B139" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C139" s="28" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>652</v>
+        <v>1232</v>
+      </c>
+      <c r="D139" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/reddragon.html","Red Dragon *)")</f>
+        <v>Red Dragon *)</v>
       </c>
       <c r="E139" s="24"/>
       <c r="F139" s="24" t="s">
-        <v>653</v>
+        <v>581</v>
       </c>
       <c r="G139" s="24" t="s">
-        <v>654</v>
+        <v>582</v>
       </c>
       <c r="H139" s="24" t="s">
-        <v>120</v>
+        <v>97</v>
       </c>
       <c r="I139" s="25"/>
       <c r="J139" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="140" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="13" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>357</v>
+      </c>
+      <c r="B140" s="31" t="s">
+        <v>23</v>
       </c>
       <c r="C140" s="28" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="D140" s="24" t="str">
+        <v>155</v>
+      </c>
+      <c r="D140" s="24" t="s">
+        <v>535</v>
+      </c>
+      <c r="E140" s="24"/>
+      <c r="F140" s="24" t="s">
+        <v>536</v>
+      </c>
+      <c r="G140" s="24" t="s">
+        <v>537</v>
+      </c>
+      <c r="H140" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="I140" s="25"/>
+      <c r="J140" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B141" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C141" s="28" t="s">
+        <v>119</v>
+      </c>
+      <c r="D141" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/spiderman2.html","Spider-Man 2 *)")</f>
+        <v>Spider-Man 2 *)</v>
+      </c>
+      <c r="E141" s="24"/>
+      <c r="F141" s="24" t="s">
+        <v>602</v>
+      </c>
+      <c r="G141" s="24" t="s">
+        <v>747</v>
+      </c>
+      <c r="H141" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="I141" s="25"/>
+      <c r="J141" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B142" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C142" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="D142" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/harrypotter7.html","Harry Potter and the Deathly Hallows: Part I *)")</f>
+        <v>Harry Potter and the Deathly Hallows: Part I *)</v>
+      </c>
+      <c r="E142" s="24"/>
+      <c r="F142" s="24" t="s">
+        <v>493</v>
+      </c>
+      <c r="G142" s="24" t="s">
+        <v>494</v>
+      </c>
+      <c r="H142" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="I142" s="25"/>
+      <c r="J142" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B143" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C143" s="28" t="s">
+        <v>164</v>
+      </c>
+      <c r="D143" s="24" t="s">
+        <v>595</v>
+      </c>
+      <c r="E143" s="24"/>
+      <c r="F143" s="24" t="s">
+        <v>596</v>
+      </c>
+      <c r="G143" s="24" t="s">
+        <v>597</v>
+      </c>
+      <c r="H143" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I143" s="25"/>
+      <c r="J143" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B144" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C144" s="28" t="s">
+        <v>157</v>
+      </c>
+      <c r="D144" s="24" t="s">
+        <v>693</v>
+      </c>
+      <c r="E144" s="24"/>
+      <c r="F144" s="24" t="s">
+        <v>694</v>
+      </c>
+      <c r="G144" s="24" t="s">
+        <v>695</v>
+      </c>
+      <c r="H144" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="I144" s="25"/>
+      <c r="J144" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B145" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C145" s="28" t="s">
+        <v>172</v>
+      </c>
+      <c r="D145" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/fall.html","The Fall *)")</f>
+        <v>The Fall *)</v>
+      </c>
+      <c r="E145" s="24"/>
+      <c r="F145" s="24" t="s">
+        <v>762</v>
+      </c>
+      <c r="G145" s="24" t="s">
+        <v>763</v>
+      </c>
+      <c r="H145" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="I145" s="25"/>
+      <c r="J145" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B146" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C146" s="28" t="s">
+        <v>177</v>
+      </c>
+      <c r="D146" s="24" t="s">
+        <v>786</v>
+      </c>
+      <c r="E146" s="24"/>
+      <c r="F146" s="24" t="s">
+        <v>787</v>
+      </c>
+      <c r="G146" s="24" t="s">
+        <v>788</v>
+      </c>
+      <c r="H146" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="I146" s="25"/>
+      <c r="J146" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B147" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C147" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D147" s="24" t="s">
+        <v>527</v>
+      </c>
+      <c r="E147" s="24"/>
+      <c r="F147" s="24" t="s">
+        <v>528</v>
+      </c>
+      <c r="G147" s="24" t="s">
+        <v>529</v>
+      </c>
+      <c r="H147" s="24" t="s">
+        <v>88</v>
+      </c>
+      <c r="I147" s="25"/>
+      <c r="J147" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B148" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C148" s="28" t="s">
+        <v>162</v>
+      </c>
+      <c r="D148" s="24" t="s">
+        <v>569</v>
+      </c>
+      <c r="E148" s="24"/>
+      <c r="F148" s="24" t="s">
+        <v>570</v>
+      </c>
+      <c r="G148" s="24" t="s">
+        <v>571</v>
+      </c>
+      <c r="H148" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="I148" s="25"/>
+      <c r="J148" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B149" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C149" s="28" t="s">
+        <v>162</v>
+      </c>
+      <c r="D149" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/stevejobs.html","Steve Jobs *)")</f>
+        <v>Steve Jobs *)</v>
+      </c>
+      <c r="E149" s="24"/>
+      <c r="F149" s="24" t="s">
+        <v>753</v>
+      </c>
+      <c r="G149" s="24" t="s">
+        <v>754</v>
+      </c>
+      <c r="H149" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="I149" s="25"/>
+      <c r="J149" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A150" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B150" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C150" s="28" t="s">
+        <v>162</v>
+      </c>
+      <c r="D150" s="24" t="s">
+        <v>651</v>
+      </c>
+      <c r="E150" s="24"/>
+      <c r="F150" s="24" t="s">
+        <v>652</v>
+      </c>
+      <c r="G150" s="24" t="s">
+        <v>653</v>
+      </c>
+      <c r="H150" s="24" t="s">
+        <v>146</v>
+      </c>
+      <c r="I150" s="25"/>
+      <c r="J150" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A151" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B151" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C151" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="D151" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/completeunknown.html","Bob Dylan: A Complete Unknown *)")</f>
+        <v>Bob Dylan: A Complete Unknown *)</v>
+      </c>
+      <c r="E151" s="24"/>
+      <c r="F151" s="24" t="s">
+        <v>588</v>
+      </c>
+      <c r="G151" s="24" t="s">
+        <v>679</v>
+      </c>
+      <c r="H151" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="I151" s="25"/>
+      <c r="J151" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A152" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B152" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C152" s="28" t="s">
+        <v>165</v>
+      </c>
+      <c r="D152" s="24" t="s">
+        <v>592</v>
+      </c>
+      <c r="E152" s="24"/>
+      <c r="F152" s="24" t="s">
+        <v>593</v>
+      </c>
+      <c r="G152" s="24" t="s">
+        <v>594</v>
+      </c>
+      <c r="H152" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I152" s="25"/>
+      <c r="J152" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A153" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B153" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C153" s="28" t="s">
+        <v>59</v>
+      </c>
+      <c r="D153" s="24" t="s">
+        <v>386</v>
+      </c>
+      <c r="E153" s="24"/>
+      <c r="F153" s="24" t="s">
+        <v>387</v>
+      </c>
+      <c r="G153" s="24" t="s">
+        <v>388</v>
+      </c>
+      <c r="H153" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="I153" s="25"/>
+      <c r="J153" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A154" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B154" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C154" s="28" t="s">
+        <v>173</v>
+      </c>
+      <c r="D154" s="24" t="s">
+        <v>764</v>
+      </c>
+      <c r="E154" s="24"/>
+      <c r="F154" s="24" t="s">
+        <v>765</v>
+      </c>
+      <c r="G154" s="24" t="s">
+        <v>766</v>
+      </c>
+      <c r="H154" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="I154" s="25"/>
+      <c r="J154" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A155" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B155" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C155" s="28" t="s">
+        <v>57</v>
+      </c>
+      <c r="D155" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/lostcity.html","The Lost City *)")</f>
+        <v>The Lost City *)</v>
+      </c>
+      <c r="E155" s="24"/>
+      <c r="F155" s="24" t="s">
+        <v>713</v>
+      </c>
+      <c r="G155" s="24" t="s">
+        <v>714</v>
+      </c>
+      <c r="H155" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="I155" s="25"/>
+      <c r="J155" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A156" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B156" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C156" s="28" t="s">
+        <v>120</v>
+      </c>
+      <c r="D156" s="24" t="s">
+        <v>420</v>
+      </c>
+      <c r="E156" s="24"/>
+      <c r="F156" s="24" t="s">
+        <v>421</v>
+      </c>
+      <c r="G156" s="24" t="s">
+        <v>422</v>
+      </c>
+      <c r="H156" s="24" t="s">
+        <v>85</v>
+      </c>
+      <c r="I156" s="25"/>
+      <c r="J156" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B157" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C157" s="28" t="s">
+        <v>120</v>
+      </c>
+      <c r="D157" s="24" t="s">
+        <v>705</v>
+      </c>
+      <c r="E157" s="24"/>
+      <c r="F157" s="24" t="s">
+        <v>706</v>
+      </c>
+      <c r="G157" s="24" t="s">
+        <v>707</v>
+      </c>
+      <c r="H157" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="I157" s="25"/>
+      <c r="J157" s="26" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B158" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C158" s="28" t="s">
+        <v>156</v>
+      </c>
+      <c r="D158" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/wutheringheightsfennell.html","Wuthering Heights *)")</f>
+        <v>Wuthering Heights *)</v>
+      </c>
+      <c r="E158" s="24"/>
+      <c r="F158" s="24" t="s">
+        <v>685</v>
+      </c>
+      <c r="G158" s="24" t="s">
+        <v>686</v>
+      </c>
+      <c r="H158" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="I158" s="25"/>
+      <c r="J158" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A159" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B159" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C159" s="28" t="s">
+        <v>167</v>
+      </c>
+      <c r="D159" s="24" t="s">
+        <v>464</v>
+      </c>
+      <c r="E159" s="24"/>
+      <c r="F159" s="24" t="s">
+        <v>465</v>
+      </c>
+      <c r="G159" s="24" t="s">
+        <v>466</v>
+      </c>
+      <c r="H159" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="I159" s="25"/>
+      <c r="J159" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A160" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B160" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C160" s="28" t="s">
+        <v>125</v>
+      </c>
+      <c r="D160" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/wholenineyards.html","The Whole Nine Yards *)")</f>
+        <v>The Whole Nine Yards *)</v>
+      </c>
+      <c r="E160" s="24"/>
+      <c r="F160" s="24" t="s">
+        <v>729</v>
+      </c>
+      <c r="G160" s="24" t="s">
+        <v>730</v>
+      </c>
+      <c r="H160" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="I160" s="25"/>
+      <c r="J160" s="26" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A161" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B161" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C161" s="28" t="s">
+        <v>152</v>
+      </c>
+      <c r="D161" s="24" t="s">
+        <v>426</v>
+      </c>
+      <c r="E161" s="24"/>
+      <c r="F161" s="24" t="s">
+        <v>427</v>
+      </c>
+      <c r="G161" s="24" t="s">
+        <v>428</v>
+      </c>
+      <c r="H161" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="I161" s="25"/>
+      <c r="J161" s="26" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A162" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B162" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C162" s="28" t="s">
+        <v>152</v>
+      </c>
+      <c r="D162" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/greenbook.html","Green Book *)")</f>
+        <v>Green Book *)</v>
+      </c>
+      <c r="E162" s="24"/>
+      <c r="F162" s="24" t="s">
+        <v>680</v>
+      </c>
+      <c r="G162" s="24" t="s">
+        <v>681</v>
+      </c>
+      <c r="H162" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="I162" s="25"/>
+      <c r="J162" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A163" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B163" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C163" s="28" t="s">
+        <v>166</v>
+      </c>
+      <c r="D163" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/entourage.html","Entourage *)")</f>
+        <v>Entourage *)</v>
+      </c>
+      <c r="E163" s="24"/>
+      <c r="F163" s="24" t="s">
+        <v>590</v>
+      </c>
+      <c r="G163" s="24" t="s">
+        <v>591</v>
+      </c>
+      <c r="H163" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I163" s="25"/>
+      <c r="J163" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A164" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B164" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C164" s="28" t="s">
+        <v>174</v>
+      </c>
+      <c r="D164" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/nomadland.html","Nomadland *)")</f>
+        <v>Nomadland *)</v>
+      </c>
+      <c r="E164" s="24"/>
+      <c r="F164" s="24" t="s">
+        <v>631</v>
+      </c>
+      <c r="G164" s="24" t="s">
+        <v>632</v>
+      </c>
+      <c r="H164" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="I164" s="25"/>
+      <c r="J164" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A165" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B165" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C165" s="28" t="s">
+        <v>148</v>
+      </c>
+      <c r="D165" s="24" t="s">
+        <v>660</v>
+      </c>
+      <c r="E165" s="24"/>
+      <c r="F165" s="24" t="s">
+        <v>661</v>
+      </c>
+      <c r="G165" s="24" t="s">
+        <v>662</v>
+      </c>
+      <c r="H165" s="24" t="s">
+        <v>113</v>
+      </c>
+      <c r="I165" s="25"/>
+      <c r="J165" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A166" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B166" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C166" s="28" t="s">
+        <v>145</v>
+      </c>
+      <c r="D166" s="24" t="s">
+        <v>795</v>
+      </c>
+      <c r="E166" s="24"/>
+      <c r="F166" s="24" t="s">
+        <v>796</v>
+      </c>
+      <c r="G166" s="24" t="s">
+        <v>797</v>
+      </c>
+      <c r="H166" s="24" t="s">
+        <v>146</v>
+      </c>
+      <c r="I166" s="25"/>
+      <c r="J166" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A167" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B167" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C167" s="28" t="s">
+        <v>140</v>
+      </c>
+      <c r="D167" s="24" t="s">
+        <v>715</v>
+      </c>
+      <c r="E167" s="24"/>
+      <c r="F167" s="24" t="s">
+        <v>716</v>
+      </c>
+      <c r="G167" s="24" t="s">
+        <v>717</v>
+      </c>
+      <c r="H167" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="I167" s="25"/>
+      <c r="J167" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A168" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B168" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C168" s="28" t="s">
+        <v>170</v>
+      </c>
+      <c r="D168" s="24" t="s">
+        <v>755</v>
+      </c>
+      <c r="E168" s="24"/>
+      <c r="F168" s="24" t="s">
+        <v>756</v>
+      </c>
+      <c r="G168" s="24" t="s">
+        <v>757</v>
+      </c>
+      <c r="H168" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="I168" s="25"/>
+      <c r="J168" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A169" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B169" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C169" s="28" t="s">
+        <v>137</v>
+      </c>
+      <c r="D169" s="24" t="s">
+        <v>708</v>
+      </c>
+      <c r="E169" s="24"/>
+      <c r="F169" s="24" t="s">
+        <v>709</v>
+      </c>
+      <c r="G169" s="24" t="s">
+        <v>710</v>
+      </c>
+      <c r="H169" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="I169" s="25"/>
+      <c r="J169" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A170" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B170" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C170" s="28" t="s">
+        <v>158</v>
+      </c>
+      <c r="D170" s="24" t="s">
+        <v>696</v>
+      </c>
+      <c r="E170" s="24"/>
+      <c r="F170" s="24" t="s">
+        <v>697</v>
+      </c>
+      <c r="G170" s="24" t="s">
+        <v>698</v>
+      </c>
+      <c r="H170" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="I170" s="25"/>
+      <c r="J170" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A171" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B171" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C171" s="28" t="s">
+        <v>175</v>
+      </c>
+      <c r="D171" s="24" t="s">
+        <v>767</v>
+      </c>
+      <c r="E171" s="24"/>
+      <c r="F171" s="24" t="s">
+        <v>768</v>
+      </c>
+      <c r="G171" s="24" t="s">
+        <v>769</v>
+      </c>
+      <c r="H171" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="I171" s="25"/>
+      <c r="J171" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A172" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B172" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C172" s="28" t="s">
+        <v>150</v>
+      </c>
+      <c r="D172" s="24" t="s">
+        <v>670</v>
+      </c>
+      <c r="E172" s="24"/>
+      <c r="F172" s="24" t="s">
+        <v>671</v>
+      </c>
+      <c r="G172" s="24" t="s">
+        <v>672</v>
+      </c>
+      <c r="H172" s="24" t="s">
+        <v>86</v>
+      </c>
+      <c r="I172" s="25"/>
+      <c r="J172" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A173" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B173" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C173" s="28" t="s">
+        <v>115</v>
+      </c>
+      <c r="D173" s="24" t="s">
+        <v>789</v>
+      </c>
+      <c r="E173" s="24"/>
+      <c r="F173" s="24" t="s">
+        <v>790</v>
+      </c>
+      <c r="G173" s="24" t="s">
+        <v>791</v>
+      </c>
+      <c r="H173" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="I173" s="25"/>
+      <c r="J173" s="26" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A174" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B174" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C174" s="28" t="s">
+        <v>141</v>
+      </c>
+      <c r="D174" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/topgun.html","Top Gun *)")</f>
+        <v>Top Gun *)</v>
+      </c>
+      <c r="E174" s="24"/>
+      <c r="F174" s="24" t="s">
+        <v>718</v>
+      </c>
+      <c r="G174" s="24" t="s">
+        <v>719</v>
+      </c>
+      <c r="H174" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="I174" s="25"/>
+      <c r="J174" s="26" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A175" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B175" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C175" s="28" t="s">
+        <v>141</v>
+      </c>
+      <c r="D175" s="24" t="s">
+        <v>748</v>
+      </c>
+      <c r="E175" s="24"/>
+      <c r="F175" s="24" t="s">
+        <v>749</v>
+      </c>
+      <c r="G175" s="24" t="s">
+        <v>750</v>
+      </c>
+      <c r="H175" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="I175" s="25"/>
+      <c r="J175" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A176" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B176" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C176" s="28" t="s">
+        <v>149</v>
+      </c>
+      <c r="D176" s="24" t="s">
+        <v>663</v>
+      </c>
+      <c r="E176" s="24"/>
+      <c r="F176" s="24" t="s">
+        <v>664</v>
+      </c>
+      <c r="G176" s="24" t="s">
+        <v>665</v>
+      </c>
+      <c r="H176" s="24" t="s">
+        <v>113</v>
+      </c>
+      <c r="I176" s="25"/>
+      <c r="J176" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A177" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B177" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C177" s="28" t="s">
+        <v>171</v>
+      </c>
+      <c r="D177" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/meninblack2.html","Men in Black II *)")</f>
+        <v>Men in Black II *)</v>
+      </c>
+      <c r="E177" s="24"/>
+      <c r="F177" s="24" t="s">
+        <v>758</v>
+      </c>
+      <c r="G177" s="24" t="s">
+        <v>759</v>
+      </c>
+      <c r="H177" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="I177" s="25"/>
+      <c r="J177" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A178" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B178" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C178" s="28" t="s">
+        <v>161</v>
+      </c>
+      <c r="D178" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/riseoftheplanetoftheapes.html","Rise of the Planet of the Apes *)")</f>
+        <v>Rise of the Planet of the Apes *)</v>
+      </c>
+      <c r="E178" s="24"/>
+      <c r="F178" s="24" t="s">
+        <v>711</v>
+      </c>
+      <c r="G178" s="24" t="s">
+        <v>712</v>
+      </c>
+      <c r="H178" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="I178" s="25"/>
+      <c r="J178" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A179" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B179" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C179" s="28" t="s">
+        <v>159</v>
+      </c>
+      <c r="D179" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/hortonhearsawho.html","Horton Hears a Who! *)")</f>
+        <v>Horton Hears a Who! *)</v>
+      </c>
+      <c r="E179" s="24"/>
+      <c r="F179" s="24" t="s">
+        <v>699</v>
+      </c>
+      <c r="G179" s="24" t="s">
+        <v>700</v>
+      </c>
+      <c r="H179" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="I179" s="25"/>
+      <c r="J179" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A180" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B180" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C180" s="28" t="s">
+        <v>89</v>
+      </c>
+      <c r="D180" s="24" t="s">
+        <v>770</v>
+      </c>
+      <c r="E180" s="24"/>
+      <c r="F180" s="24" t="s">
+        <v>771</v>
+      </c>
+      <c r="G180" s="24" t="s">
+        <v>772</v>
+      </c>
+      <c r="H180" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="I180" s="25"/>
+      <c r="J180" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A181" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B181" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C181" s="28" t="s">
+        <v>106</v>
+      </c>
+      <c r="D181" s="24" t="s">
+        <v>682</v>
+      </c>
+      <c r="E181" s="24"/>
+      <c r="F181" s="24" t="s">
+        <v>683</v>
+      </c>
+      <c r="G181" s="24" t="s">
+        <v>684</v>
+      </c>
+      <c r="H181" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="I181" s="25"/>
+      <c r="J181" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A182" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B182" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C182" s="28" t="s">
+        <v>122</v>
+      </c>
+      <c r="D182" s="24" t="s">
+        <v>792</v>
+      </c>
+      <c r="E182" s="24"/>
+      <c r="F182" s="24" t="s">
+        <v>793</v>
+      </c>
+      <c r="G182" s="24" t="s">
+        <v>794</v>
+      </c>
+      <c r="H182" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="I182" s="25"/>
+      <c r="J182" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A183" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B183" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C183" s="28" t="s">
+        <v>60</v>
+      </c>
+      <c r="D183" s="24" t="s">
+        <v>392</v>
+      </c>
+      <c r="E183" s="24"/>
+      <c r="F183" s="24" t="s">
+        <v>393</v>
+      </c>
+      <c r="G183" s="24" t="s">
+        <v>394</v>
+      </c>
+      <c r="H183" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="I183" s="25"/>
+      <c r="J183" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A184" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B184" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C184" s="28" t="s">
+        <v>60</v>
+      </c>
+      <c r="D184" s="24" t="s">
+        <v>843</v>
+      </c>
+      <c r="E184" s="24"/>
+      <c r="F184" s="24" t="s">
+        <v>844</v>
+      </c>
+      <c r="G184" s="24" t="s">
+        <v>845</v>
+      </c>
+      <c r="H184" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="I184" s="25"/>
+      <c r="J184" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A185" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B185" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C185" s="28" t="s">
+        <v>94</v>
+      </c>
+      <c r="D185" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/cardinalul.html","Cardinalul *)")</f>
+        <v>Cardinalul *)</v>
+      </c>
+      <c r="E185" s="24"/>
+      <c r="F185" s="24" t="s">
+        <v>798</v>
+      </c>
+      <c r="G185" s="24" t="s">
+        <v>799</v>
+      </c>
+      <c r="H185" s="24" t="s">
+        <v>146</v>
+      </c>
+      <c r="I185" s="25"/>
+      <c r="J185" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A186" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B186" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C186" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="D186" s="24" t="s">
+        <v>395</v>
+      </c>
+      <c r="E186" s="24"/>
+      <c r="F186" s="24" t="s">
+        <v>396</v>
+      </c>
+      <c r="G186" s="24" t="s">
+        <v>397</v>
+      </c>
+      <c r="H186" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="I186" s="25"/>
+      <c r="J186" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A187" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B187" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C187" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="D187" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/angermanagement.html","Anger Management *)")</f>
+        <v>Anger Management *)</v>
+      </c>
+      <c r="E187" s="24"/>
+      <c r="F187" s="24" t="s">
+        <v>773</v>
+      </c>
+      <c r="G187" s="24" t="s">
+        <v>774</v>
+      </c>
+      <c r="H187" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="I187" s="25"/>
+      <c r="J187" s="26" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A188" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B188" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C188" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D188" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/basic.html","Basic *)")</f>
+        <v>Basic *)</v>
+      </c>
+      <c r="E188" s="24"/>
+      <c r="F188" s="24" t="s">
+        <v>731</v>
+      </c>
+      <c r="G188" s="24" t="s">
+        <v>732</v>
+      </c>
+      <c r="H188" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="I188" s="25"/>
+      <c r="J188" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A189" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B189" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C189" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D189" s="24" t="s">
+        <v>739</v>
+      </c>
+      <c r="E189" s="24"/>
+      <c r="F189" s="24" t="s">
+        <v>740</v>
+      </c>
+      <c r="G189" s="24" t="s">
+        <v>741</v>
+      </c>
+      <c r="H189" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I189" s="25"/>
+      <c r="J189" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="190" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A190" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B190" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C190" s="28" t="s">
+        <v>55</v>
+      </c>
+      <c r="D190" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/semnulsarpelui.html","Semnul şarpelui *)")</f>
+        <v>Semnul şarpelui *)</v>
+      </c>
+      <c r="E190" s="24"/>
+      <c r="F190" s="24" t="s">
+        <v>658</v>
+      </c>
+      <c r="G190" s="24" t="s">
+        <v>666</v>
+      </c>
+      <c r="H190" s="24" t="s">
+        <v>114</v>
+      </c>
+      <c r="I190" s="25"/>
+      <c r="J190" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A191" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B191" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C191" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="D191" s="24" t="s">
+        <v>701</v>
+      </c>
+      <c r="E191" s="24"/>
+      <c r="F191" s="24" t="s">
+        <v>702</v>
+      </c>
+      <c r="G191" s="24" t="s">
+        <v>703</v>
+      </c>
+      <c r="H191" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="I191" s="25"/>
+      <c r="J191" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A192" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B192" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C192" s="28" t="s">
+        <v>168</v>
+      </c>
+      <c r="D192" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/bohemianrhapsody.html","Bohemian Rhapsody *)")</f>
+        <v>Bohemian Rhapsody *)</v>
+      </c>
+      <c r="E192" s="24"/>
+      <c r="F192" s="24" t="s">
+        <v>547</v>
+      </c>
+      <c r="G192" s="24" t="s">
+        <v>548</v>
+      </c>
+      <c r="H192" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="I192" s="25"/>
+      <c r="J192" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A193" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B193" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C193" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="D193" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/interstellar.html","Interstellar *)")</f>
+        <v>Interstellar *)</v>
+      </c>
+      <c r="E193" s="24"/>
+      <c r="F193" s="24" t="s">
+        <v>435</v>
+      </c>
+      <c r="G193" s="24" t="s">
+        <v>568</v>
+      </c>
+      <c r="H193" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="I193" s="25"/>
+      <c r="J193" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A194" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B194" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C194" s="28" t="s">
+        <v>153</v>
+      </c>
+      <c r="D194" s="24" t="s">
+        <v>676</v>
+      </c>
+      <c r="E194" s="24"/>
+      <c r="F194" s="24" t="s">
+        <v>677</v>
+      </c>
+      <c r="G194" s="24" t="s">
+        <v>678</v>
+      </c>
+      <c r="H194" s="24" t="s">
+        <v>154</v>
+      </c>
+      <c r="I194" s="25"/>
+      <c r="J194" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A195" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B195" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C195" s="28" t="s">
+        <v>178</v>
+      </c>
+      <c r="D195" s="24" t="s">
+        <v>800</v>
+      </c>
+      <c r="E195" s="24"/>
+      <c r="F195" s="24" t="s">
+        <v>658</v>
+      </c>
+      <c r="G195" s="24" t="s">
+        <v>801</v>
+      </c>
+      <c r="H195" s="24" t="s">
+        <v>146</v>
+      </c>
+      <c r="I195" s="25"/>
+      <c r="J195" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A196" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B196" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C196" s="28" t="s">
+        <v>58</v>
+      </c>
+      <c r="D196" s="24" t="s">
+        <v>775</v>
+      </c>
+      <c r="E196" s="24"/>
+      <c r="F196" s="24" t="s">
+        <v>776</v>
+      </c>
+      <c r="G196" s="24" t="s">
+        <v>777</v>
+      </c>
+      <c r="H196" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="I196" s="25"/>
+      <c r="J196" s="26" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A197" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B197" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C197" s="28" t="s">
+        <v>92</v>
+      </c>
+      <c r="D197" s="24" t="s">
+        <v>687</v>
+      </c>
+      <c r="E197" s="24"/>
+      <c r="F197" s="24" t="s">
+        <v>688</v>
+      </c>
+      <c r="G197" s="24" t="s">
+        <v>689</v>
+      </c>
+      <c r="H197" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="I197" s="25"/>
+      <c r="J197" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A198" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B198" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C198" s="28" t="s">
+        <v>163</v>
+      </c>
+      <c r="D198" s="24" t="s">
+        <v>720</v>
+      </c>
+      <c r="E198" s="24"/>
+      <c r="F198" s="24" t="s">
+        <v>721</v>
+      </c>
+      <c r="G198" s="24" t="s">
+        <v>722</v>
+      </c>
+      <c r="H198" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="I198" s="25"/>
+      <c r="J198" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A199" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B199" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C199" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="D199" s="24" t="s">
+        <v>667</v>
+      </c>
+      <c r="E199" s="24"/>
+      <c r="F199" s="24" t="s">
+        <v>668</v>
+      </c>
+      <c r="G199" s="24" t="s">
+        <v>669</v>
+      </c>
+      <c r="H199" s="24" t="s">
+        <v>114</v>
+      </c>
+      <c r="I199" s="25"/>
+      <c r="J199" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A200" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B200" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C200" s="28" t="s">
+        <v>160</v>
+      </c>
+      <c r="D200" s="24" t="s">
+        <v>704</v>
+      </c>
+      <c r="E200" s="24"/>
+      <c r="F200" s="24" t="s">
+        <v>553</v>
+      </c>
+      <c r="G200" s="24" t="s">
+        <v>554</v>
+      </c>
+      <c r="H200" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="I200" s="25"/>
+      <c r="J200" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="201" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A201" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B201" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C201" s="28" t="s">
+        <v>160</v>
+      </c>
+      <c r="D201" s="24" t="s">
+        <v>733</v>
+      </c>
+      <c r="E201" s="24"/>
+      <c r="F201" s="24" t="s">
+        <v>734</v>
+      </c>
+      <c r="G201" s="24" t="s">
+        <v>735</v>
+      </c>
+      <c r="H201" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="I201" s="25"/>
+      <c r="J201" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A202" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B202" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C202" s="28" t="s">
+        <v>62</v>
+      </c>
+      <c r="D202" s="24" t="s">
+        <v>389</v>
+      </c>
+      <c r="E202" s="24"/>
+      <c r="F202" s="24" t="s">
+        <v>390</v>
+      </c>
+      <c r="G202" s="24" t="s">
+        <v>391</v>
+      </c>
+      <c r="H202" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="I202" s="25"/>
+      <c r="J202" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A203" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B203" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C203" s="28" t="s">
+        <v>62</v>
+      </c>
+      <c r="D203" s="24" t="s">
+        <v>432</v>
+      </c>
+      <c r="E203" s="24"/>
+      <c r="F203" s="24" t="s">
+        <v>433</v>
+      </c>
+      <c r="G203" s="24" t="s">
+        <v>434</v>
+      </c>
+      <c r="H203" s="24" t="s">
+        <v>88</v>
+      </c>
+      <c r="I203" s="25"/>
+      <c r="J203" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A204" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B204" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C204" s="28" t="s">
+        <v>82</v>
+      </c>
+      <c r="D204" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/firewall.html","Firewall *)")</f>
+        <v>Firewall *)</v>
+      </c>
+      <c r="E204" s="24"/>
+      <c r="F204" s="24" t="s">
+        <v>742</v>
+      </c>
+      <c r="G204" s="24" t="s">
+        <v>743</v>
+      </c>
+      <c r="H204" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I204" s="25"/>
+      <c r="J204" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="205" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A205" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B205" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C205" s="28" t="s">
+        <v>151</v>
+      </c>
+      <c r="D205" s="24" t="s">
+        <v>673</v>
+      </c>
+      <c r="E205" s="24"/>
+      <c r="F205" s="24" t="s">
+        <v>674</v>
+      </c>
+      <c r="G205" s="24" t="s">
+        <v>675</v>
+      </c>
+      <c r="H205" s="24" t="s">
+        <v>86</v>
+      </c>
+      <c r="I205" s="25"/>
+      <c r="J205" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="206" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A206" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B206" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C206" s="28" t="s">
+        <v>151</v>
+      </c>
+      <c r="D206" s="24" t="s">
+        <v>783</v>
+      </c>
+      <c r="E206" s="24"/>
+      <c r="F206" s="24" t="s">
+        <v>784</v>
+      </c>
+      <c r="G206" s="24" t="s">
+        <v>785</v>
+      </c>
+      <c r="H206" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="I206" s="25"/>
+      <c r="J206" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A207" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B207" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C207" s="28" t="s">
+        <v>63</v>
+      </c>
+      <c r="D207" s="24" t="s">
+        <v>398</v>
+      </c>
+      <c r="E207" s="24"/>
+      <c r="F207" s="24" t="s">
+        <v>399</v>
+      </c>
+      <c r="G207" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="H207" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="I207" s="25"/>
+      <c r="J207" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A208" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B208" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C208" s="28" t="s">
+        <v>63</v>
+      </c>
+      <c r="D208" s="24" t="s">
+        <v>802</v>
+      </c>
+      <c r="E208" s="24"/>
+      <c r="F208" s="24" t="s">
+        <v>658</v>
+      </c>
+      <c r="G208" s="24" t="s">
+        <v>803</v>
+      </c>
+      <c r="H208" s="24" t="s">
+        <v>146</v>
+      </c>
+      <c r="I208" s="25"/>
+      <c r="J208" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A209" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B209" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C209" s="28" t="s">
+        <v>74</v>
+      </c>
+      <c r="D209" s="24" t="s">
+        <v>723</v>
+      </c>
+      <c r="E209" s="24"/>
+      <c r="F209" s="24" t="s">
+        <v>724</v>
+      </c>
+      <c r="G209" s="24" t="s">
+        <v>725</v>
+      </c>
+      <c r="H209" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="I209" s="25"/>
+      <c r="J209" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A210" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B210" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C210" s="28" t="s">
+        <v>74</v>
+      </c>
+      <c r="D210" s="24" t="s">
+        <v>778</v>
+      </c>
+      <c r="E210" s="24"/>
+      <c r="F210" s="24" t="s">
+        <v>779</v>
+      </c>
+      <c r="G210" s="24" t="s">
+        <v>780</v>
+      </c>
+      <c r="H210" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="I210" s="25"/>
+      <c r="J210" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A211" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B211" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C211" s="28" t="s">
+        <v>169</v>
+      </c>
+      <c r="D211" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/beingjohnmalkovich.html","Being John Malkovich *)")</f>
+        <v>Being John Malkovich *)</v>
+      </c>
+      <c r="E211" s="24"/>
+      <c r="F211" s="24" t="s">
+        <v>751</v>
+      </c>
+      <c r="G211" s="24" t="s">
+        <v>752</v>
+      </c>
+      <c r="H211" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="I211" s="25"/>
+      <c r="J211" s="26" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A212" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B212" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C212" s="28" t="s">
+        <v>67</v>
+      </c>
+      <c r="D212" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/et.html","E.T. *)")</f>
+        <v>E.T. *)</v>
+      </c>
+      <c r="E212" s="24"/>
+      <c r="F212" s="24" t="s">
+        <v>760</v>
+      </c>
+      <c r="G212" s="24" t="s">
+        <v>761</v>
+      </c>
+      <c r="H212" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="I212" s="25"/>
+      <c r="J212" s="26" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="213" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A213" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B213" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C213" s="28" t="s">
+        <v>93</v>
+      </c>
+      <c r="D213" s="24" t="s">
+        <v>690</v>
+      </c>
+      <c r="E213" s="24"/>
+      <c r="F213" s="24" t="s">
+        <v>691</v>
+      </c>
+      <c r="G213" s="24" t="s">
+        <v>692</v>
+      </c>
+      <c r="H213" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="I213" s="25"/>
+      <c r="J213" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A214" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B214" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C214" s="28" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D214" s="24" t="s">
+        <v>736</v>
+      </c>
+      <c r="E214" s="24"/>
+      <c r="F214" s="24" t="s">
+        <v>737</v>
+      </c>
+      <c r="G214" s="24" t="s">
+        <v>738</v>
+      </c>
+      <c r="H214" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="25"/>
+      <c r="J214" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A215" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B215" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C215" s="28" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D215" s="24" t="s">
+        <v>429</v>
+      </c>
+      <c r="E215" s="24"/>
+      <c r="F215" s="24" t="s">
+        <v>430</v>
+      </c>
+      <c r="G215" s="24" t="s">
+        <v>431</v>
+      </c>
+      <c r="H215" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="I215" s="25"/>
+      <c r="J215" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A216" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B216" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C216" s="28" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D216" s="24" t="s">
+        <v>744</v>
+      </c>
+      <c r="E216" s="24"/>
+      <c r="F216" s="24" t="s">
+        <v>745</v>
+      </c>
+      <c r="G216" s="24" t="s">
+        <v>746</v>
+      </c>
+      <c r="H216" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I216" s="25"/>
+      <c r="J216" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A217" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B217" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C217" s="28" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D217" s="24" t="s">
+        <v>726</v>
+      </c>
+      <c r="E217" s="24"/>
+      <c r="F217" s="24" t="s">
+        <v>727</v>
+      </c>
+      <c r="G217" s="24" t="s">
+        <v>728</v>
+      </c>
+      <c r="H217" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="I217" s="25"/>
+      <c r="J217" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A218" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B218" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C218" s="28" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D218" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/sieranevada.html","Sieranevada *)")</f>
+        <v>Sieranevada *)</v>
+      </c>
+      <c r="E218" s="24"/>
+      <c r="F218" s="24" t="s">
+        <v>804</v>
+      </c>
+      <c r="G218" s="24" t="s">
+        <v>805</v>
+      </c>
+      <c r="H218" s="24" t="s">
+        <v>146</v>
+      </c>
+      <c r="I218" s="25"/>
+      <c r="J218" s="26" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A219" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B219" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C219" s="28" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D219" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/whiplash.html","Whiplash *)")</f>
+        <v>Whiplash *)</v>
+      </c>
+      <c r="E219" s="24"/>
+      <c r="F219" s="24" t="s">
+        <v>781</v>
+      </c>
+      <c r="G219" s="24" t="s">
+        <v>782</v>
+      </c>
+      <c r="H219" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="I219" s="25"/>
+      <c r="J219" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="220" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A220" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B220" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="C220" s="28" t="s">
+        <v>179</v>
+      </c>
+      <c r="D220" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/hobbit1.html","The Hobbit: An Unexpected Journey *)")</f>
+        <v>The Hobbit: An Unexpected Journey *)</v>
+      </c>
+      <c r="E220" s="24"/>
+      <c r="F220" s="24" t="s">
+        <v>806</v>
+      </c>
+      <c r="G220" s="24" t="s">
+        <v>807</v>
+      </c>
+      <c r="H220" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="I220" s="25"/>
+      <c r="J220" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A221" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B221" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="C221" s="28" t="s">
+        <v>89</v>
+      </c>
+      <c r="D221" s="24" t="s">
+        <v>836</v>
+      </c>
+      <c r="E221" s="24"/>
+      <c r="F221" s="24" t="s">
+        <v>837</v>
+      </c>
+      <c r="G221" s="24" t="s">
+        <v>838</v>
+      </c>
+      <c r="H221" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="I221" s="25"/>
+      <c r="J221" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A222" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B222" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="C222" s="28" t="s">
+        <v>118</v>
+      </c>
+      <c r="D222" s="24" t="str">
         <f>HYPERLINK("https://agenda.liternet.ro/cronici/dawnoftheplanetoftheapes.html","Dawn of the Planet of the Apes *)")</f>
         <v>Dawn of the Planet of the Apes *)</v>
       </c>
-      <c r="E140" s="24"/>
-      <c r="F140" s="24" t="s">
+      <c r="E222" s="24"/>
+      <c r="F222" s="24" t="s">
+        <v>813</v>
+      </c>
+      <c r="G222" s="24" t="s">
+        <v>814</v>
+      </c>
+      <c r="H222" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="I222" s="25"/>
+      <c r="J222" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="223" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A223" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B223" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="C223" s="28" t="s">
+        <v>76</v>
+      </c>
+      <c r="D223" s="24" t="s">
+        <v>818</v>
+      </c>
+      <c r="E223" s="24"/>
+      <c r="F223" s="24" t="s">
+        <v>819</v>
+      </c>
+      <c r="G223" s="24" t="s">
+        <v>820</v>
+      </c>
+      <c r="H223" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="I223" s="25"/>
+      <c r="J223" s="26" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A224" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B224" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="C224" s="28" t="s">
+        <v>184</v>
+      </c>
+      <c r="D224" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/groundhogday.html","Groundhog Day *)")</f>
+        <v>Groundhog Day *)</v>
+      </c>
+      <c r="E224" s="24"/>
+      <c r="F224" s="24" t="s">
+        <v>839</v>
+      </c>
+      <c r="G224" s="24" t="s">
+        <v>840</v>
+      </c>
+      <c r="H224" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="I224" s="25"/>
+      <c r="J224" s="26" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A225" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B225" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="C225" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D225" s="24" t="s">
+        <v>830</v>
+      </c>
+      <c r="E225" s="24"/>
+      <c r="F225" s="24" t="s">
+        <v>831</v>
+      </c>
+      <c r="G225" s="24" t="s">
+        <v>832</v>
+      </c>
+      <c r="H225" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="I225" s="25"/>
+      <c r="J225" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A226" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B226" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="C226" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D226" s="24" t="s">
+        <v>846</v>
+      </c>
+      <c r="E226" s="24"/>
+      <c r="F226" s="24" t="s">
+        <v>847</v>
+      </c>
+      <c r="G226" s="24" t="s">
+        <v>848</v>
+      </c>
+      <c r="H226" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="I226" s="25"/>
+      <c r="J226" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="227" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A227" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B227" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="C227" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="D227" s="24" t="s">
+        <v>821</v>
+      </c>
+      <c r="E227" s="24"/>
+      <c r="F227" s="24" t="s">
+        <v>822</v>
+      </c>
+      <c r="G227" s="24" t="s">
+        <v>823</v>
+      </c>
+      <c r="H227" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I227" s="25"/>
+      <c r="J227" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A228" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B228" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="C228" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="D228" s="24" t="s">
+        <v>824</v>
+      </c>
+      <c r="E228" s="24"/>
+      <c r="F228" s="24" t="s">
+        <v>825</v>
+      </c>
+      <c r="G228" s="24" t="s">
+        <v>826</v>
+      </c>
+      <c r="H228" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="I228" s="25"/>
+      <c r="J228" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="229" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A229" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B229" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="C229" s="28" t="s">
+        <v>180</v>
+      </c>
+      <c r="D229" s="24" t="s">
+        <v>808</v>
+      </c>
+      <c r="E229" s="24"/>
+      <c r="F229" s="24" t="s">
+        <v>809</v>
+      </c>
+      <c r="G229" s="24" t="s">
+        <v>810</v>
+      </c>
+      <c r="H229" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="I229" s="25"/>
+      <c r="J229" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A230" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B230" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="C230" s="28" t="s">
+        <v>58</v>
+      </c>
+      <c r="D230" s="24" t="s">
+        <v>851</v>
+      </c>
+      <c r="E230" s="24"/>
+      <c r="F230" s="24" t="s">
+        <v>852</v>
+      </c>
+      <c r="G230" s="24" t="s">
+        <v>853</v>
+      </c>
+      <c r="H230" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="I230" s="25"/>
+      <c r="J230" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="231" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A231" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B231" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="C231" s="28" t="s">
+        <v>92</v>
+      </c>
+      <c r="D231" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/americanhistoryx.html","American History X *)")</f>
+        <v>American History X *)</v>
+      </c>
+      <c r="E231" s="24"/>
+      <c r="F231" s="24" t="s">
+        <v>849</v>
+      </c>
+      <c r="G231" s="24" t="s">
+        <v>850</v>
+      </c>
+      <c r="H231" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="I231" s="25"/>
+      <c r="J231" s="26" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="232" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A232" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B232" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="C232" s="28" t="s">
+        <v>109</v>
+      </c>
+      <c r="D232" s="24" t="s">
+        <v>549</v>
+      </c>
+      <c r="E232" s="24"/>
+      <c r="F232" s="24" t="s">
+        <v>550</v>
+      </c>
+      <c r="G232" s="24" t="s">
+        <v>551</v>
+      </c>
+      <c r="H232" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="I232" s="25"/>
+      <c r="J232" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="233" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A233" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B233" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="C233" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="D233" s="24" t="s">
+        <v>667</v>
+      </c>
+      <c r="E233" s="24"/>
+      <c r="F233" s="24" t="s">
+        <v>668</v>
+      </c>
+      <c r="G233" s="24" t="s">
+        <v>669</v>
+      </c>
+      <c r="H233" s="24" t="s">
+        <v>154</v>
+      </c>
+      <c r="I233" s="25"/>
+      <c r="J233" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A234" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B234" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="C234" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="D234" s="24" t="s">
+        <v>815</v>
+      </c>
+      <c r="E234" s="24"/>
+      <c r="F234" s="24" t="s">
+        <v>816</v>
+      </c>
+      <c r="G234" s="24" t="s">
+        <v>817</v>
+      </c>
+      <c r="H234" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="I234" s="25"/>
+      <c r="J234" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A235" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B235" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="C235" s="28" t="s">
+        <v>183</v>
+      </c>
+      <c r="D235" s="24" t="s">
+        <v>833</v>
+      </c>
+      <c r="E235" s="24"/>
+      <c r="F235" s="24" t="s">
+        <v>834</v>
+      </c>
+      <c r="G235" s="24" t="s">
+        <v>835</v>
+      </c>
+      <c r="H235" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="I235" s="25"/>
+      <c r="J235" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="236" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A236" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B236" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="C236" s="28" t="s">
+        <v>181</v>
+      </c>
+      <c r="D236" s="24" t="s">
+        <v>744</v>
+      </c>
+      <c r="E236" s="24"/>
+      <c r="F236" s="24" t="s">
+        <v>745</v>
+      </c>
+      <c r="G236" s="24" t="s">
+        <v>746</v>
+      </c>
+      <c r="H236" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I236" s="25"/>
+      <c r="J236" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A237" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B237" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="C237" s="28" t="s">
+        <v>62</v>
+      </c>
+      <c r="D237" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/28weekslater.html","28 Weeks Later *)")</f>
+        <v>28 Weeks Later *)</v>
+      </c>
+      <c r="E237" s="24"/>
+      <c r="F237" s="24" t="s">
+        <v>811</v>
+      </c>
+      <c r="G237" s="24" t="s">
+        <v>812</v>
+      </c>
+      <c r="H237" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="I237" s="25"/>
+      <c r="J237" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="238" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A238" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B238" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="C238" s="28" t="s">
+        <v>151</v>
+      </c>
+      <c r="D238" s="24" t="s">
+        <v>783</v>
+      </c>
+      <c r="E238" s="24"/>
+      <c r="F238" s="24" t="s">
+        <v>784</v>
+      </c>
+      <c r="G238" s="24" t="s">
+        <v>785</v>
+      </c>
+      <c r="H238" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="I238" s="25"/>
+      <c r="J238" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A239" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B239" s="27" t="s">
+        <v>66</v>
+      </c>
+      <c r="C239" s="28" t="s">
+        <v>68</v>
+      </c>
+      <c r="D239" s="24" t="s">
+        <v>404</v>
+      </c>
+      <c r="E239" s="24"/>
+      <c r="F239" s="24" t="s">
+        <v>405</v>
+      </c>
+      <c r="G239" s="24" t="s">
+        <v>406</v>
+      </c>
+      <c r="H239" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="I239" s="25"/>
+      <c r="J239" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="240" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A240" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B240" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="C240" s="28" t="s">
+        <v>182</v>
+      </c>
+      <c r="D240" s="24" t="s">
+        <v>827</v>
+      </c>
+      <c r="E240" s="24"/>
+      <c r="F240" s="24" t="s">
+        <v>828</v>
+      </c>
+      <c r="G240" s="24" t="s">
+        <v>829</v>
+      </c>
+      <c r="H240" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="I240" s="25"/>
+      <c r="J240" s="26" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="241" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A241" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B241" s="27" t="s">
+        <v>66</v>
+      </c>
+      <c r="C241" s="28" t="s">
+        <v>67</v>
+      </c>
+      <c r="D241" s="24" t="s">
+        <v>401</v>
+      </c>
+      <c r="E241" s="24"/>
+      <c r="F241" s="24" t="s">
+        <v>402</v>
+      </c>
+      <c r="G241" s="24" t="s">
+        <v>403</v>
+      </c>
+      <c r="H241" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="I241" s="25"/>
+      <c r="J241" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="242" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A242" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B242" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="C242" s="28" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D242" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/killbill2.html","Kill Bill: Vol 2 *)")</f>
+        <v>Kill Bill: Vol 2 *)</v>
+      </c>
+      <c r="E242" s="24"/>
+      <c r="F242" s="24" t="s">
+        <v>459</v>
+      </c>
+      <c r="G242" s="24" t="s">
+        <v>460</v>
+      </c>
+      <c r="H242" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="I242" s="25"/>
+      <c r="J242" s="26" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="243" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A243" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B243" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C243" s="28" t="s">
+        <v>161</v>
+      </c>
+      <c r="D243" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/girlswillbegirls.html","Girls Will Be Girls *)")</f>
+        <v>Girls Will Be Girls *)</v>
+      </c>
+      <c r="E243" s="24"/>
+      <c r="F243" s="24" t="s">
+        <v>881</v>
+      </c>
+      <c r="G243" s="24" t="s">
+        <v>882</v>
+      </c>
+      <c r="H243" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="I243" s="25"/>
+      <c r="J243" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="244" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A244" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B244" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C244" s="28" t="s">
+        <v>179</v>
+      </c>
+      <c r="D244" s="24" t="s">
+        <v>855</v>
+      </c>
+      <c r="E244" s="24"/>
+      <c r="F244" s="24" t="s">
+        <v>856</v>
+      </c>
+      <c r="G244" s="24" t="s">
+        <v>857</v>
+      </c>
+      <c r="H244" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="I244" s="25"/>
+      <c r="J244" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="245" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A245" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B245" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C245" s="28" t="s">
+        <v>179</v>
+      </c>
+      <c r="D245" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/manchesterbythesea.html","Manchester by the Sea *)")</f>
+        <v>Manchester by the Sea *)</v>
+      </c>
+      <c r="E245" s="24"/>
+      <c r="F245" s="24" t="s">
+        <v>888</v>
+      </c>
+      <c r="G245" s="24" t="s">
+        <v>889</v>
+      </c>
+      <c r="H245" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="I245" s="25"/>
+      <c r="J245" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="246" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A246" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B246" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C246" s="28" t="s">
+        <v>134</v>
+      </c>
+      <c r="D246" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/hobbit2.html","The Hobbit: The Desolation of Smaug *)")</f>
+        <v>The Hobbit: The Desolation of Smaug *)</v>
+      </c>
+      <c r="E246" s="24"/>
+      <c r="F246" s="24" t="s">
+        <v>806</v>
+      </c>
+      <c r="G246" s="24" t="s">
+        <v>854</v>
+      </c>
+      <c r="H246" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="I246" s="25"/>
+      <c r="J246" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="247" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A247" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B247" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C247" s="28" t="s">
+        <v>187</v>
+      </c>
+      <c r="D247" s="24" t="s">
+        <v>860</v>
+      </c>
+      <c r="E247" s="24"/>
+      <c r="F247" s="24" t="s">
+        <v>813</v>
+      </c>
+      <c r="G247" s="24" t="s">
+        <v>861</v>
+      </c>
+      <c r="H247" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="I247" s="25"/>
+      <c r="J247" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="248" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A248" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B248" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C248" s="28" t="s">
+        <v>102</v>
+      </c>
+      <c r="D248" s="24" t="s">
+        <v>865</v>
+      </c>
+      <c r="E248" s="24"/>
+      <c r="F248" s="24" t="s">
+        <v>866</v>
+      </c>
+      <c r="G248" s="24" t="s">
+        <v>867</v>
+      </c>
+      <c r="H248" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="I248" s="25"/>
+      <c r="J248" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="249" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A249" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B249" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C249" s="28" t="s">
+        <v>102</v>
+      </c>
+      <c r="D249" s="24" t="s">
+        <v>609</v>
+      </c>
+      <c r="E249" s="24"/>
+      <c r="F249" s="24" t="s">
+        <v>610</v>
+      </c>
+      <c r="G249" s="24" t="s">
+        <v>611</v>
+      </c>
+      <c r="H249" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="I249" s="25"/>
+      <c r="J249" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A250" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B250" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C250" s="28" t="s">
+        <v>76</v>
+      </c>
+      <c r="D250" s="24" t="s">
+        <v>883</v>
+      </c>
+      <c r="E250" s="24"/>
+      <c r="F250" s="24" t="s">
+        <v>884</v>
+      </c>
+      <c r="G250" s="24" t="s">
+        <v>885</v>
+      </c>
+      <c r="H250" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="I250" s="25"/>
+      <c r="J250" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="251" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A251" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B251" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C251" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D251" s="24" t="s">
+        <v>890</v>
+      </c>
+      <c r="E251" s="24"/>
+      <c r="F251" s="24" t="s">
+        <v>891</v>
+      </c>
+      <c r="G251" s="24" t="s">
+        <v>892</v>
+      </c>
+      <c r="H251" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="I251" s="25"/>
+      <c r="J251" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="252" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A252" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B252" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C252" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D252" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/downtonabbeyanewera.html","Downton Abbey: A New Era *)")</f>
+        <v>Downton Abbey: A New Era *)</v>
+      </c>
+      <c r="E252" s="24"/>
+      <c r="F252" s="24" t="s">
+        <v>868</v>
+      </c>
+      <c r="G252" s="24" t="s">
+        <v>869</v>
+      </c>
+      <c r="H252" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="I252" s="25"/>
+      <c r="J252" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="253" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A253" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B253" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C253" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D253" s="24" t="s">
+        <v>188</v>
+      </c>
+      <c r="E253" s="24"/>
+      <c r="F253" s="24" t="s">
+        <v>879</v>
+      </c>
+      <c r="G253" s="24" t="s">
+        <v>880</v>
+      </c>
+      <c r="H253" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="I253" s="25"/>
+      <c r="J253" s="26" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="254" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A254" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B254" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C254" s="28" t="s">
+        <v>71</v>
+      </c>
+      <c r="D254" s="24" t="s">
+        <v>395</v>
+      </c>
+      <c r="E254" s="24"/>
+      <c r="F254" s="24" t="s">
+        <v>396</v>
+      </c>
+      <c r="G254" s="24" t="s">
+        <v>397</v>
+      </c>
+      <c r="H254" s="24" t="s">
+        <v>72</v>
+      </c>
+      <c r="I254" s="25"/>
+      <c r="J254" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="255" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A255" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B255" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C255" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="D255" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/interstellar.html","Interstellar *)")</f>
+        <v>Interstellar *)</v>
+      </c>
+      <c r="E255" s="24"/>
+      <c r="F255" s="24" t="s">
+        <v>435</v>
+      </c>
+      <c r="G255" s="24" t="s">
+        <v>568</v>
+      </c>
+      <c r="H255" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="I255" s="25"/>
+      <c r="J255" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="256" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A256" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B256" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C256" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="D256" s="24" t="s">
+        <v>389</v>
+      </c>
+      <c r="E256" s="24"/>
+      <c r="F256" s="24" t="s">
+        <v>390</v>
+      </c>
+      <c r="G256" s="24" t="s">
+        <v>391</v>
+      </c>
+      <c r="H256" s="24" t="s">
+        <v>72</v>
+      </c>
+      <c r="I256" s="25"/>
+      <c r="J256" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="257" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A257" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B257" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C257" s="28" t="s">
+        <v>58</v>
+      </c>
+      <c r="D257" s="24" t="s">
+        <v>893</v>
+      </c>
+      <c r="E257" s="24"/>
+      <c r="F257" s="24" t="s">
+        <v>894</v>
+      </c>
+      <c r="G257" s="24" t="s">
+        <v>895</v>
+      </c>
+      <c r="H257" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="I257" s="25"/>
+      <c r="J257" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A258" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B258" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C258" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="D258" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/smokinaces.html","Smokin' Aces *)")</f>
+        <v>Smokin' Aces *)</v>
+      </c>
+      <c r="E258" s="24"/>
+      <c r="F258" s="24" t="s">
+        <v>870</v>
+      </c>
+      <c r="G258" s="24" t="s">
+        <v>871</v>
+      </c>
+      <c r="H258" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="I258" s="25"/>
+      <c r="J258" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="259" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A259" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B259" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C259" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="D259" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/12yearsaslave.html","12 Years a Slave *)")</f>
+        <v>12 Years a Slave *)</v>
+      </c>
+      <c r="E259" s="24"/>
+      <c r="F259" s="24" t="s">
+        <v>966</v>
+      </c>
+      <c r="G259" s="24" t="s">
+        <v>967</v>
+      </c>
+      <c r="H259" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="I259" s="25"/>
+      <c r="J259" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="260" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A260" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B260" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C260" s="28" t="s">
+        <v>183</v>
+      </c>
+      <c r="D260" s="24" t="s">
+        <v>872</v>
+      </c>
+      <c r="E260" s="24"/>
+      <c r="F260" s="24" t="s">
+        <v>873</v>
+      </c>
+      <c r="G260" s="24" t="s">
+        <v>874</v>
+      </c>
+      <c r="H260" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="I260" s="25"/>
+      <c r="J260" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="261" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A261" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B261" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C261" s="28" t="s">
+        <v>181</v>
+      </c>
+      <c r="D261" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/onebattleafteranother.html","One Battle After Another *)")</f>
+        <v>One Battle After Another *)</v>
+      </c>
+      <c r="E261" s="24"/>
+      <c r="F261" s="24" t="s">
+        <v>858</v>
+      </c>
+      <c r="G261" s="24" t="s">
+        <v>859</v>
+      </c>
+      <c r="H261" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="I261" s="25"/>
+      <c r="J261" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="262" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A262" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B262" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C262" s="28" t="s">
+        <v>62</v>
+      </c>
+      <c r="D262" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/rendition.html","Rendition *)")</f>
+        <v>Rendition *)</v>
+      </c>
+      <c r="E262" s="24"/>
+      <c r="F262" s="24" t="s">
+        <v>876</v>
+      </c>
+      <c r="G262" s="24" t="s">
+        <v>877</v>
+      </c>
+      <c r="H262" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I262" s="25"/>
+      <c r="J262" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="263" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A263" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B263" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C263" s="28" t="s">
+        <v>189</v>
+      </c>
+      <c r="D263" s="24" t="s">
+        <v>897</v>
+      </c>
+      <c r="E263" s="24"/>
+      <c r="F263" s="24" t="s">
+        <v>898</v>
+      </c>
+      <c r="G263" s="24" t="s">
+        <v>899</v>
+      </c>
+      <c r="H263" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="I263" s="25"/>
+      <c r="J263" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="264" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A264" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B264" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C264" s="28" t="s">
+        <v>182</v>
+      </c>
+      <c r="D264" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/gladiator.html","Gladiator *)")</f>
+        <v>Gladiator *)</v>
+      </c>
+      <c r="E264" s="24"/>
+      <c r="F264" s="24" t="s">
+        <v>691</v>
+      </c>
+      <c r="G264" s="24" t="s">
+        <v>896</v>
+      </c>
+      <c r="H264" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="I264" s="25"/>
+      <c r="J264" s="26" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="265" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A265" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B265" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C265" s="28" t="s">
+        <v>67</v>
+      </c>
+      <c r="D265" s="24" t="s">
+        <v>886</v>
+      </c>
+      <c r="E265" s="24"/>
+      <c r="F265" s="24" t="s">
+        <v>661</v>
+      </c>
+      <c r="G265" s="24" t="s">
+        <v>887</v>
+      </c>
+      <c r="H265" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="I265" s="25"/>
+      <c r="J265" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="266" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A266" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B266" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C266" s="28" t="s">
+        <v>84</v>
+      </c>
+      <c r="D266" s="24" t="s">
+        <v>862</v>
+      </c>
+      <c r="E266" s="24"/>
+      <c r="F266" s="24" t="s">
+        <v>863</v>
+      </c>
+      <c r="G266" s="24" t="s">
+        <v>864</v>
+      </c>
+      <c r="H266" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="I266" s="25"/>
+      <c r="J266" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="267" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A267" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B267" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C267" s="28" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D267" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/snatch.html","Snatch *)")</f>
+        <v>Snatch *)</v>
+      </c>
+      <c r="E267" s="24"/>
+      <c r="F267" s="24" t="s">
+        <v>495</v>
+      </c>
+      <c r="G267" s="24" t="s">
+        <v>875</v>
+      </c>
+      <c r="H267" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="I267" s="25"/>
+      <c r="J267" s="26" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="268" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A268" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B268" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C268" s="28" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D268" s="24" t="s">
+        <v>578</v>
+      </c>
+      <c r="E268" s="24"/>
+      <c r="F268" s="24" t="s">
+        <v>579</v>
+      </c>
+      <c r="G268" s="24" t="s">
+        <v>580</v>
+      </c>
+      <c r="H268" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="I268" s="25"/>
+      <c r="J268" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="269" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A269" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B269" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C269" s="28" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D269" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/zodiac.html","Zodiac *)")</f>
+        <v>Zodiac *)</v>
+      </c>
+      <c r="E269" s="24"/>
+      <c r="F269" s="24" t="s">
+        <v>444</v>
+      </c>
+      <c r="G269" s="24" t="s">
+        <v>878</v>
+      </c>
+      <c r="H269" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I269" s="25"/>
+      <c r="J269" s="26" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="270" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A270" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="B270" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C270" s="28" t="s">
+        <v>89</v>
+      </c>
+      <c r="D270" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/hobbit3.html","The Hobbit: The Battle of the Five Armies *)")</f>
+        <v>The Hobbit: The Battle of the Five Armies *)</v>
+      </c>
+      <c r="E270" s="24"/>
+      <c r="F270" s="24" t="s">
+        <v>806</v>
+      </c>
+      <c r="G270" s="24" t="s">
+        <v>807</v>
+      </c>
+      <c r="H270" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="I270" s="25"/>
+      <c r="J270" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="271" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A271" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="B271" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C271" s="28" t="s">
+        <v>102</v>
+      </c>
+      <c r="D271" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/choristes.html","Les choristes *)")</f>
+        <v>Les choristes *)</v>
+      </c>
+      <c r="E271" s="24"/>
+      <c r="F271" s="24" t="s">
+        <v>921</v>
+      </c>
+      <c r="G271" s="24" t="s">
+        <v>922</v>
+      </c>
+      <c r="H271" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="I271" s="25"/>
+      <c r="J271" s="26" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="272" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A272" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="B272" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C272" s="28" t="s">
+        <v>122</v>
+      </c>
+      <c r="D272" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/sharktale.html","Shark Tale *)")</f>
+        <v>Shark Tale *)</v>
+      </c>
+      <c r="E272" s="24"/>
+      <c r="F272" s="24" t="s">
+        <v>969</v>
+      </c>
+      <c r="G272" s="24" t="s">
+        <v>970</v>
+      </c>
+      <c r="H272" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="I272" s="25"/>
+      <c r="J272" s="26" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="273" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A273" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="B273" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C273" s="28" t="s">
+        <v>190</v>
+      </c>
+      <c r="D273" s="24" t="s">
+        <v>904</v>
+      </c>
+      <c r="E273" s="24"/>
+      <c r="F273" s="24" t="s">
+        <v>905</v>
+      </c>
+      <c r="G273" s="24" t="s">
+        <v>906</v>
+      </c>
+      <c r="H273" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="I273" s="25"/>
+      <c r="J273" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="274" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A274" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="B274" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C274" s="28" t="s">
+        <v>193</v>
+      </c>
+      <c r="D274" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/ensemblecesttout.html","Ensemble, c'est tout *)")</f>
+        <v>Ensemble, c'est tout *)</v>
+      </c>
+      <c r="E274" s="24"/>
+      <c r="F274" s="24" t="s">
+        <v>914</v>
+      </c>
+      <c r="G274" s="24" t="s">
+        <v>915</v>
+      </c>
+      <c r="H274" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="I274" s="25"/>
+      <c r="J274" s="26" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="275" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A275" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="B275" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C275" s="28" t="s">
+        <v>194</v>
+      </c>
+      <c r="D275" s="24" t="s">
+        <v>923</v>
+      </c>
+      <c r="E275" s="24"/>
+      <c r="F275" s="24" t="s">
+        <v>924</v>
+      </c>
+      <c r="G275" s="24" t="s">
+        <v>925</v>
+      </c>
+      <c r="H275" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="I275" s="25"/>
+      <c r="J275" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="276" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A276" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="B276" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C276" s="28" t="s">
+        <v>192</v>
+      </c>
+      <c r="D276" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/taxi2.html","Taxi 2 *)")</f>
+        <v>Taxi 2 *)</v>
+      </c>
+      <c r="E276" s="24"/>
+      <c r="F276" s="24" t="s">
+        <v>910</v>
+      </c>
+      <c r="G276" s="24" t="s">
         <v>911</v>
       </c>
-      <c r="G140" s="24" t="s">
+      <c r="H276" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="I276" s="25"/>
+      <c r="J276" s="26" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="277" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A277" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="B277" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C277" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="D277" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/fearless.html","Fearless *)")</f>
+        <v>Fearless *)</v>
+      </c>
+      <c r="E277" s="24"/>
+      <c r="F277" s="24" t="s">
         <v>912</v>
       </c>
-      <c r="H140" s="24" t="s">
-[...17 lines deleted...]
-      <c r="D141" s="24" t="s">
+      <c r="G277" s="24" t="s">
+        <v>913</v>
+      </c>
+      <c r="H277" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I277" s="25"/>
+      <c r="J277" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A278" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="B278" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C278" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="D278" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/definitelymaybe.html","Definitely, Maybe *)")</f>
+        <v>Definitely, Maybe *)</v>
+      </c>
+      <c r="E278" s="24"/>
+      <c r="F278" s="24" t="s">
+        <v>971</v>
+      </c>
+      <c r="G278" s="24" t="s">
+        <v>972</v>
+      </c>
+      <c r="H278" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="I278" s="25"/>
+      <c r="J278" s="26" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="279" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A279" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="B279" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C279" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="D279" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/loveandotherdrugs.html","Love and Other Drugs *)")</f>
+        <v>Love and Other Drugs *)</v>
+      </c>
+      <c r="E279" s="24"/>
+      <c r="F279" s="24" t="s">
+        <v>916</v>
+      </c>
+      <c r="G279" s="24" t="s">
+        <v>917</v>
+      </c>
+      <c r="H279" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="I279" s="25"/>
+      <c r="J279" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="280" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A280" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="B280" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C280" s="28" t="s">
+        <v>58</v>
+      </c>
+      <c r="D280" s="24" t="s">
+        <v>628</v>
+      </c>
+      <c r="E280" s="24"/>
+      <c r="F280" s="24" t="s">
+        <v>629</v>
+      </c>
+      <c r="G280" s="24" t="s">
+        <v>630</v>
+      </c>
+      <c r="H280" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="I280" s="25"/>
+      <c r="J280" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="281" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A281" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="B281" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C281" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="D281" s="24" t="s">
+        <v>401</v>
+      </c>
+      <c r="E281" s="24"/>
+      <c r="F281" s="24" t="s">
+        <v>402</v>
+      </c>
+      <c r="G281" s="24" t="s">
+        <v>403</v>
+      </c>
+      <c r="H281" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="I281" s="25"/>
+      <c r="J281" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="282" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A282" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="B282" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C282" s="28" t="s">
+        <v>62</v>
+      </c>
+      <c r="D282" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/sistersbrothers.html","The Sisters Brothers *)")</f>
+        <v>The Sisters Brothers *)</v>
+      </c>
+      <c r="E282" s="24"/>
+      <c r="F282" s="24" t="s">
+        <v>900</v>
+      </c>
+      <c r="G282" s="24" t="s">
+        <v>901</v>
+      </c>
+      <c r="H282" s="24" t="s">
+        <v>86</v>
+      </c>
+      <c r="I282" s="25"/>
+      <c r="J282" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="283" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A283" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="B283" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C283" s="28" t="s">
+        <v>151</v>
+      </c>
+      <c r="D283" s="24" t="s">
+        <v>902</v>
+      </c>
+      <c r="E283" s="24"/>
+      <c r="F283" s="24" t="s">
+        <v>716</v>
+      </c>
+      <c r="G283" s="24" t="s">
+        <v>903</v>
+      </c>
+      <c r="H283" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="I283" s="25"/>
+      <c r="J283" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="284" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A284" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="B284" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C284" s="28" t="s">
+        <v>63</v>
+      </c>
+      <c r="D284" s="24" t="s">
+        <v>926</v>
+      </c>
+      <c r="E284" s="24"/>
+      <c r="F284" s="24" t="s">
+        <v>927</v>
+      </c>
+      <c r="G284" s="24" t="s">
+        <v>928</v>
+      </c>
+      <c r="H284" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="I284" s="25"/>
+      <c r="J284" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="285" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A285" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="B285" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C285" s="28" t="s">
+        <v>63</v>
+      </c>
+      <c r="D285" s="24" t="s">
+        <v>973</v>
+      </c>
+      <c r="E285" s="24"/>
+      <c r="F285" s="24" t="s">
+        <v>974</v>
+      </c>
+      <c r="G285" s="24" t="s">
+        <v>975</v>
+      </c>
+      <c r="H285" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="I285" s="25"/>
+      <c r="J285" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="286" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A286" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="B286" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C286" s="28" t="s">
+        <v>78</v>
+      </c>
+      <c r="D286" s="24" t="s">
+        <v>392</v>
+      </c>
+      <c r="E286" s="24"/>
+      <c r="F286" s="24" t="s">
+        <v>393</v>
+      </c>
+      <c r="G286" s="24" t="s">
+        <v>394</v>
+      </c>
+      <c r="H286" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="I286" s="25"/>
+      <c r="J286" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="287" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A287" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="B287" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C287" s="28" t="s">
+        <v>191</v>
+      </c>
+      <c r="D287" s="24" t="s">
+        <v>907</v>
+      </c>
+      <c r="E287" s="24"/>
+      <c r="F287" s="24" t="s">
+        <v>908</v>
+      </c>
+      <c r="G287" s="24" t="s">
+        <v>909</v>
+      </c>
+      <c r="H287" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="I287" s="25"/>
+      <c r="J287" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="288" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A288" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="B288" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C288" s="28" t="s">
+        <v>84</v>
+      </c>
+      <c r="D288" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/sunshine.html","Sunshine *)")</f>
+        <v>Sunshine *)</v>
+      </c>
+      <c r="E288" s="24"/>
+      <c r="F288" s="24" t="s">
+        <v>753</v>
+      </c>
+      <c r="G288" s="24" t="s">
+        <v>968</v>
+      </c>
+      <c r="H288" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="I288" s="25"/>
+      <c r="J288" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="289" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A289" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="B289" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C289" s="28" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D289" s="24" t="s">
+        <v>552</v>
+      </c>
+      <c r="E289" s="24"/>
+      <c r="F289" s="24" t="s">
+        <v>553</v>
+      </c>
+      <c r="G289" s="24" t="s">
+        <v>554</v>
+      </c>
+      <c r="H289" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="I289" s="25"/>
+      <c r="J289" s="26" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="290" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A290" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="B290" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C290" s="28" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D290" s="24" t="s">
+        <v>929</v>
+      </c>
+      <c r="E290" s="24"/>
+      <c r="F290" s="24" t="s">
+        <v>930</v>
+      </c>
+      <c r="G290" s="24" t="s">
+        <v>931</v>
+      </c>
+      <c r="H290" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="I290" s="25"/>
+      <c r="J290" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="291" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A291" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="B291" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C291" s="28" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D291" s="24" t="s">
+        <v>918</v>
+      </c>
+      <c r="E291" s="24"/>
+      <c r="F291" s="24" t="s">
+        <v>919</v>
+      </c>
+      <c r="G291" s="24" t="s">
+        <v>920</v>
+      </c>
+      <c r="H291" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="I291" s="25"/>
+      <c r="J291" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="292" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A292" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="B292" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C292" s="28" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D292" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/zodiac.html","Zodiac *)")</f>
+        <v>Zodiac *)</v>
+      </c>
+      <c r="E292" s="24"/>
+      <c r="F292" s="24" t="s">
+        <v>444</v>
+      </c>
+      <c r="G292" s="24" t="s">
+        <v>878</v>
+      </c>
+      <c r="H292" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I292" s="25"/>
+      <c r="J292" s="26" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="293" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A293" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B293" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C293" s="28" t="s">
+        <v>187</v>
+      </c>
+      <c r="D293" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/memoirsofageisha.html","Memoirs of a Geisha *)")</f>
+        <v>Memoirs of a Geisha *)</v>
+      </c>
+      <c r="E293" s="24"/>
+      <c r="F293" s="24" t="s">
+        <v>946</v>
+      </c>
+      <c r="G293" s="24" t="s">
+        <v>947</v>
+      </c>
+      <c r="H293" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="I293" s="25"/>
+      <c r="J293" s="26" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="294" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A294" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B294" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C294" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="D294" s="24" t="s">
+        <v>976</v>
+      </c>
+      <c r="E294" s="24"/>
+      <c r="F294" s="24" t="s">
+        <v>588</v>
+      </c>
+      <c r="G294" s="24" t="s">
+        <v>977</v>
+      </c>
+      <c r="H294" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="I294" s="25"/>
+      <c r="J294" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="295" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A295" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B295" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C295" s="28" t="s">
+        <v>197</v>
+      </c>
+      <c r="D295" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/hitch.html","Hitch *)")</f>
+        <v>Hitch *)</v>
+      </c>
+      <c r="E295" s="24"/>
+      <c r="F295" s="24" t="s">
+        <v>939</v>
+      </c>
+      <c r="G295" s="24" t="s">
+        <v>940</v>
+      </c>
+      <c r="H295" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="I295" s="25"/>
+      <c r="J295" s="26" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="296" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A296" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B296" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C296" s="28" t="s">
+        <v>198</v>
+      </c>
+      <c r="D296" s="24" t="s">
+        <v>990</v>
+      </c>
+      <c r="E296" s="24"/>
+      <c r="F296" s="24" t="s">
+        <v>991</v>
+      </c>
+      <c r="G296" s="24" t="s">
+        <v>992</v>
+      </c>
+      <c r="H296" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="I296" s="25"/>
+      <c r="J296" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="297" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A297" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B297" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C297" s="28" t="s">
+        <v>106</v>
+      </c>
+      <c r="D297" s="24" t="s">
+        <v>984</v>
+      </c>
+      <c r="E297" s="24"/>
+      <c r="F297" s="24" t="s">
+        <v>985</v>
+      </c>
+      <c r="G297" s="24" t="s">
+        <v>986</v>
+      </c>
+      <c r="H297" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="I297" s="25"/>
+      <c r="J297" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="298" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A298" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B298" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C298" s="28" t="s">
+        <v>122</v>
+      </c>
+      <c r="D298" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/megamind.html","Megamind *)")</f>
+        <v>Megamind *)</v>
+      </c>
+      <c r="E298" s="24"/>
+      <c r="F298" s="24" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G298" s="24" t="s">
+        <v>1002</v>
+      </c>
+      <c r="H298" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="I298" s="25"/>
+      <c r="J298" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="299" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A299" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B299" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C299" s="28" t="s">
+        <v>94</v>
+      </c>
+      <c r="D299" s="24" t="s">
+        <v>987</v>
+      </c>
+      <c r="E299" s="24"/>
+      <c r="F299" s="24" t="s">
+        <v>988</v>
+      </c>
+      <c r="G299" s="24" t="s">
+        <v>989</v>
+      </c>
+      <c r="H299" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="I299" s="25"/>
+      <c r="J299" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="300" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A300" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B300" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C300" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D300" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/enfanfare.html","En fanfare *)")</f>
+        <v>En fanfare *)</v>
+      </c>
+      <c r="E300" s="24"/>
+      <c r="F300" s="24" t="s">
         <v>941</v>
       </c>
-      <c r="E141" s="24"/>
-[...3 lines deleted...]
-      <c r="G141" s="24" t="s">
+      <c r="G300" s="24" t="s">
         <v>942</v>
       </c>
-      <c r="H141" s="24" t="s">
-[...140 lines deleted...]
-      <c r="H146" s="24" t="s">
+      <c r="H300" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="I300" s="25"/>
+      <c r="J300" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="301" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A301" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B301" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C301" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D301" s="24" t="s">
+        <v>949</v>
+      </c>
+      <c r="E301" s="24"/>
+      <c r="F301" s="24" t="s">
+        <v>950</v>
+      </c>
+      <c r="G301" s="24" t="s">
+        <v>951</v>
+      </c>
+      <c r="H301" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="I301" s="25"/>
+      <c r="J301" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="302" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A302" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B302" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C302" s="28" t="s">
+        <v>195</v>
+      </c>
+      <c r="D302" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/lacuree.html","La curee *)")</f>
+        <v>La curee *)</v>
+      </c>
+      <c r="E302" s="24"/>
+      <c r="F302" s="24" t="s">
+        <v>525</v>
+      </c>
+      <c r="G302" s="24" t="s">
+        <v>932</v>
+      </c>
+      <c r="H302" s="24" t="s">
+        <v>113</v>
+      </c>
+      <c r="I302" s="25"/>
+      <c r="J302" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="303" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A303" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B303" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C303" s="28" t="s">
+        <v>55</v>
+      </c>
+      <c r="D303" s="24" t="s">
+        <v>993</v>
+      </c>
+      <c r="E303" s="24"/>
+      <c r="F303" s="24" t="s">
+        <v>994</v>
+      </c>
+      <c r="G303" s="24" t="s">
+        <v>995</v>
+      </c>
+      <c r="H303" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="I303" s="25"/>
+      <c r="J303" s="26" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="304" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A304" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B304" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C304" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="D304" s="24" t="s">
+        <v>958</v>
+      </c>
+      <c r="E304" s="24"/>
+      <c r="F304" s="24" t="s">
+        <v>959</v>
+      </c>
+      <c r="G304" s="24" t="s">
+        <v>960</v>
+      </c>
+      <c r="H304" s="24" t="s">
         <v>99</v>
       </c>
-      <c r="I146" s="25"/>
-[...385 lines deleted...]
-      <c r="D160" s="24" t="str">
+      <c r="I304" s="25"/>
+      <c r="J304" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="305" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A305" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B305" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C305" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="D305" s="24" t="s">
+        <v>978</v>
+      </c>
+      <c r="E305" s="24"/>
+      <c r="F305" s="24" t="s">
+        <v>979</v>
+      </c>
+      <c r="G305" s="24" t="s">
+        <v>980</v>
+      </c>
+      <c r="H305" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="I305" s="25"/>
+      <c r="J305" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="306" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A306" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B306" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C306" s="28" t="s">
+        <v>199</v>
+      </c>
+      <c r="D306" s="24" t="str">
         <f>HYPERLINK("https://agenda.liternet.ro/cronici/duchess.html","The Duchess *)")</f>
         <v>The Duchess *)</v>
       </c>
-      <c r="E160" s="24"/>
-[...15 lines deleted...]
-      <c r="A161" s="13" t="s">
+      <c r="E306" s="24"/>
+      <c r="F306" s="24" t="s">
+        <v>1003</v>
+      </c>
+      <c r="G306" s="24" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H306" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="I306" s="25"/>
+      <c r="J306" s="26" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="307" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A307" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B307" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C307" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="D307" s="24" t="s">
+        <v>936</v>
+      </c>
+      <c r="E307" s="24"/>
+      <c r="F307" s="24" t="s">
+        <v>498</v>
+      </c>
+      <c r="G307" s="24" t="s">
+        <v>937</v>
+      </c>
+      <c r="H307" s="24" t="s">
+        <v>88</v>
+      </c>
+      <c r="I307" s="25"/>
+      <c r="J307" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="308" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A308" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B308" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C308" s="28" t="s">
+        <v>79</v>
+      </c>
+      <c r="D308" s="24" t="s">
+        <v>411</v>
+      </c>
+      <c r="E308" s="24"/>
+      <c r="F308" s="24" t="s">
+        <v>412</v>
+      </c>
+      <c r="G308" s="24" t="s">
+        <v>413</v>
+      </c>
+      <c r="H308" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="I308" s="25"/>
+      <c r="J308" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="309" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A309" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B309" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C309" s="28" t="s">
+        <v>58</v>
+      </c>
+      <c r="D309" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/bournelegacy.html","The Bourne Legacy *)")</f>
+        <v>The Bourne Legacy *)</v>
+      </c>
+      <c r="E309" s="24"/>
+      <c r="F309" s="24" t="s">
+        <v>996</v>
+      </c>
+      <c r="G309" s="24" t="s">
+        <v>997</v>
+      </c>
+      <c r="H309" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="I309" s="25"/>
+      <c r="J309" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="310" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A310" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B310" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C310" s="28" t="s">
+        <v>109</v>
+      </c>
+      <c r="D310" s="24" t="s">
+        <v>943</v>
+      </c>
+      <c r="E310" s="24"/>
+      <c r="F310" s="24" t="s">
+        <v>944</v>
+      </c>
+      <c r="G310" s="24" t="s">
+        <v>945</v>
+      </c>
+      <c r="H310" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="I310" s="25"/>
+      <c r="J310" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="311" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A311" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B311" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C311" s="28" t="s">
+        <v>163</v>
+      </c>
+      <c r="D311" s="24" t="s">
+        <v>952</v>
+      </c>
+      <c r="E311" s="24"/>
+      <c r="F311" s="24" t="s">
+        <v>953</v>
+      </c>
+      <c r="G311" s="24" t="s">
+        <v>954</v>
+      </c>
+      <c r="H311" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="I311" s="25"/>
+      <c r="J311" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="312" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A312" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B312" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C312" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="D312" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/onceuponatimeinmexico.html","Once Upon a Time in Mexico (Desperado 2) *)")</f>
+        <v>Once Upon a Time in Mexico (Desperado 2) *)</v>
+      </c>
+      <c r="E312" s="24"/>
+      <c r="F312" s="24" t="s">
+        <v>1008</v>
+      </c>
+      <c r="G312" s="24" t="s">
+        <v>1009</v>
+      </c>
+      <c r="H312" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="I312" s="25"/>
+      <c r="J312" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="313" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A313" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B313" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C313" s="28" t="s">
+        <v>196</v>
+      </c>
+      <c r="D313" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/malmkrog.html","Malmkrog *)")</f>
+        <v>Malmkrog *)</v>
+      </c>
+      <c r="E313" s="24"/>
+      <c r="F313" s="24" t="s">
+        <v>804</v>
+      </c>
+      <c r="G313" s="24" t="s">
+        <v>938</v>
+      </c>
+      <c r="H313" s="24" t="s">
+        <v>154</v>
+      </c>
+      <c r="I313" s="25"/>
+      <c r="J313" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="314" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A314" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B314" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C314" s="28" t="s">
+        <v>183</v>
+      </c>
+      <c r="D314" s="24" t="s">
+        <v>981</v>
+      </c>
+      <c r="E314" s="24"/>
+      <c r="F314" s="24" t="s">
+        <v>982</v>
+      </c>
+      <c r="G314" s="24" t="s">
+        <v>983</v>
+      </c>
+      <c r="H314" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="I314" s="25"/>
+      <c r="J314" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="315" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A315" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B315" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C315" s="28" t="s">
+        <v>181</v>
+      </c>
+      <c r="D315" s="24" t="s">
+        <v>961</v>
+      </c>
+      <c r="E315" s="24"/>
+      <c r="F315" s="24" t="s">
+        <v>962</v>
+      </c>
+      <c r="G315" s="24" t="s">
+        <v>963</v>
+      </c>
+      <c r="H315" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I315" s="25"/>
+      <c r="J315" s="26" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="316" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A316" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B316" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C316" s="28" t="s">
+        <v>82</v>
+      </c>
+      <c r="D316" s="24" t="s">
+        <v>414</v>
+      </c>
+      <c r="E316" s="24"/>
+      <c r="F316" s="24" t="s">
+        <v>415</v>
+      </c>
+      <c r="G316" s="24" t="s">
+        <v>416</v>
+      </c>
+      <c r="H316" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="I316" s="25"/>
+      <c r="J316" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="317" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A317" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B317" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C317" s="28" t="s">
+        <v>151</v>
+      </c>
+      <c r="D317" s="24" t="s">
+        <v>933</v>
+      </c>
+      <c r="E317" s="24"/>
+      <c r="F317" s="24" t="s">
+        <v>934</v>
+      </c>
+      <c r="G317" s="24" t="s">
+        <v>935</v>
+      </c>
+      <c r="H317" s="24" t="s">
+        <v>86</v>
+      </c>
+      <c r="I317" s="25"/>
+      <c r="J317" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="318" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A318" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B318" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C318" s="28" t="s">
+        <v>189</v>
+      </c>
+      <c r="D318" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/harrypotter7.html","Harry Potter and the Deathly Hallows: Part I *)")</f>
+        <v>Harry Potter and the Deathly Hallows: Part I *)</v>
+      </c>
+      <c r="E318" s="24"/>
+      <c r="F318" s="24" t="s">
+        <v>493</v>
+      </c>
+      <c r="G318" s="24" t="s">
+        <v>494</v>
+      </c>
+      <c r="H318" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="I318" s="25"/>
+      <c r="J318" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="319" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A319" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B319" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C319" s="28" t="s">
+        <v>63</v>
+      </c>
+      <c r="D319" s="24" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E319" s="24"/>
+      <c r="F319" s="24" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G319" s="24" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H319" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="I319" s="25"/>
+      <c r="J319" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="320" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A320" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B320" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C320" s="28" t="s">
+        <v>104</v>
+      </c>
+      <c r="D320" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/naturalbornkillers.html","Natural Born Killers *)")</f>
+        <v>Natural Born Killers *)</v>
+      </c>
+      <c r="E320" s="24"/>
+      <c r="F320" s="24" t="s">
+        <v>964</v>
+      </c>
+      <c r="G320" s="24" t="s">
+        <v>965</v>
+      </c>
+      <c r="H320" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="I320" s="25"/>
+      <c r="J320" s="26" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="321" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A321" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B321" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C321" s="28" t="s">
+        <v>67</v>
+      </c>
+      <c r="D321" s="24" t="s">
+        <v>955</v>
+      </c>
+      <c r="E321" s="24"/>
+      <c r="F321" s="24" t="s">
+        <v>956</v>
+      </c>
+      <c r="G321" s="24" t="s">
+        <v>957</v>
+      </c>
+      <c r="H321" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="I321" s="25"/>
+      <c r="J321" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="322" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A322" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B322" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C322" s="28" t="s">
+        <v>67</v>
+      </c>
+      <c r="D322" s="24" t="s">
+        <v>998</v>
+      </c>
+      <c r="E322" s="24"/>
+      <c r="F322" s="24" t="s">
+        <v>999</v>
+      </c>
+      <c r="G322" s="24" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H322" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="I322" s="25"/>
+      <c r="J322" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="323" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A323" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B323" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C323" s="28" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D323" s="24" t="s">
+        <v>395</v>
+      </c>
+      <c r="E323" s="24"/>
+      <c r="F323" s="24" t="s">
+        <v>396</v>
+      </c>
+      <c r="G323" s="24" t="s">
+        <v>397</v>
+      </c>
+      <c r="H323" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="I323" s="25"/>
+      <c r="J323" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A324" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B324" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C324" s="28" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D324" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/copland.html","Cop Land *)")</f>
+        <v>Cop Land *)</v>
+      </c>
+      <c r="E324" s="24"/>
+      <c r="F324" s="24" t="s">
+        <v>588</v>
+      </c>
+      <c r="G324" s="24" t="s">
+        <v>589</v>
+      </c>
+      <c r="H324" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="I324" s="25"/>
+      <c r="J324" s="26" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" ht="20.5" customHeight="1" collapsed="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B325" s="32" t="s">
+        <v>201</v>
+      </c>
+      <c r="H325" s="1"/>
+    </row>
+    <row r="326" spans="1:10" s="23" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A326" s="13"/>
+      <c r="B326" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="C326" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="D326" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="E326" s="19"/>
+      <c r="F326" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="G326" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="H326" s="19" t="s">
+        <v>202</v>
+      </c>
+      <c r="I326" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="J326" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" ht="11" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A327" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B327" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="C327" s="28" t="s">
+        <v>179</v>
+      </c>
+      <c r="D327" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/zabriskiepoint.html","Zabriskie Point *)")</f>
+        <v>Zabriskie Point *)</v>
+      </c>
+      <c r="E327" s="24"/>
+      <c r="F327" s="24" t="s">
+        <v>1010</v>
+      </c>
+      <c r="G327" s="24" t="s">
+        <v>1011</v>
+      </c>
+      <c r="H327" s="24" t="s">
+        <v>203</v>
+      </c>
+      <c r="I327" s="25" t="s">
+        <v>204</v>
+      </c>
+      <c r="J327" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A328" s="13" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B328" s="31" t="s">
+        <v>217</v>
+      </c>
+      <c r="C328" s="28" t="s">
+        <v>179</v>
+      </c>
+      <c r="D328" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/myfathersshadow.html","My Father's Shadow *)")</f>
+        <v>My Father's Shadow *)</v>
+      </c>
+      <c r="E328" s="24"/>
+      <c r="F328" s="24" t="s">
+        <v>1070</v>
+      </c>
+      <c r="G328" s="24" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H328" s="24" t="s">
+        <v>218</v>
+      </c>
+      <c r="I328" s="25" t="s">
+        <v>214</v>
+      </c>
+      <c r="J328" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A329" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B329" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="C329" s="28" t="s">
+        <v>101</v>
+      </c>
+      <c r="D329" s="24" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E329" s="24"/>
+      <c r="F329" s="24" t="s">
+        <v>1065</v>
+      </c>
+      <c r="G329" s="24" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H329" s="24" t="s">
+        <v>207</v>
+      </c>
+      <c r="I329" s="25" t="s">
+        <v>208</v>
+      </c>
+      <c r="J329" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A330" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B330" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="C330" s="28" t="s">
+        <v>187</v>
+      </c>
+      <c r="D330" s="24" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E330" s="24"/>
+      <c r="F330" s="24" t="s">
+        <v>1035</v>
+      </c>
+      <c r="G330" s="24" t="s">
+        <v>1168</v>
+      </c>
+      <c r="H330" s="24" t="s">
+        <v>233</v>
+      </c>
+      <c r="I330" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="J330" s="26" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A331" s="13" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B331" s="31" t="s">
+        <v>228</v>
+      </c>
+      <c r="C331" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="D331" s="24" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E331" s="24"/>
+      <c r="F331" s="24" t="s">
+        <v>1065</v>
+      </c>
+      <c r="G331" s="24" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H331" s="24" t="s">
+        <v>229</v>
+      </c>
+      <c r="I331" s="25" t="s">
+        <v>230</v>
+      </c>
+      <c r="J331" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A332" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B332" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="C332" s="28" t="s">
+        <v>76</v>
+      </c>
+      <c r="D332" s="24" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E332" s="24"/>
+      <c r="F332" s="24" t="s">
+        <v>1065</v>
+      </c>
+      <c r="G332" s="24" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H332" s="24" t="s">
+        <v>218</v>
+      </c>
+      <c r="I332" s="25" t="s">
+        <v>219</v>
+      </c>
+      <c r="J332" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A333" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B333" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="C333" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D333" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/darkknight.html","The Dark Knight *)")</f>
+        <v>The Dark Knight *)</v>
+      </c>
+      <c r="E333" s="24"/>
+      <c r="F333" s="24" t="s">
+        <v>1012</v>
+      </c>
+      <c r="G333" s="24" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H333" s="24" t="s">
+        <v>203</v>
+      </c>
+      <c r="I333" s="25" t="s">
+        <v>204</v>
+      </c>
+      <c r="J333" s="26" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A334" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B334" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="C334" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D334" s="24" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E334" s="24"/>
+      <c r="F334" s="24" t="s">
+        <v>1068</v>
+      </c>
+      <c r="G334" s="24" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H334" s="24" t="s">
+        <v>207</v>
+      </c>
+      <c r="I334" s="25" t="s">
+        <v>208</v>
+      </c>
+      <c r="J334" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="335" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A335" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B335" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="C335" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D335" s="24" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E335" s="24"/>
+      <c r="F335" s="24" t="s">
+        <v>435</v>
+      </c>
+      <c r="G335" s="24" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H335" s="24" t="s">
+        <v>233</v>
+      </c>
+      <c r="I335" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="J335" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="336" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A336" s="13" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B336" s="31" t="s">
+        <v>231</v>
+      </c>
+      <c r="C336" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="D336" s="24" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E336" s="24"/>
+      <c r="F336" s="24" t="s">
+        <v>654</v>
+      </c>
+      <c r="G336" s="24" t="s">
+        <v>1148</v>
+      </c>
+      <c r="H336" s="24" t="s">
+        <v>229</v>
+      </c>
+      <c r="I336" s="25" t="s">
+        <v>230</v>
+      </c>
+      <c r="J336" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="337" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A337" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B337" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="C337" s="28" t="s">
+        <v>220</v>
+      </c>
+      <c r="D337" s="24" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E337" s="24"/>
+      <c r="F337" s="24" t="s">
+        <v>1092</v>
+      </c>
+      <c r="G337" s="24" t="s">
+        <v>1093</v>
+      </c>
+      <c r="H337" s="24" t="s">
+        <v>221</v>
+      </c>
+      <c r="I337" s="25" t="s">
+        <v>219</v>
+      </c>
+      <c r="J337" s="26" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="338" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A338" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B161" s="33" t="s">
-[...2 lines deleted...]
-      <c r="C161" s="28" t="s">
+      <c r="B338" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C338" s="28" t="s">
+        <v>120</v>
+      </c>
+      <c r="D338" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/myfathersshadow.html","My Father's Shadow *)")</f>
+        <v>My Father's Shadow *)</v>
+      </c>
+      <c r="E338" s="24"/>
+      <c r="F338" s="24" t="s">
+        <v>1070</v>
+      </c>
+      <c r="G338" s="24" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H338" s="24" t="s">
+        <v>229</v>
+      </c>
+      <c r="I338" s="25" t="s">
+        <v>230</v>
+      </c>
+      <c r="J338" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="339" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A339" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B339" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C339" s="28" t="s">
+        <v>152</v>
+      </c>
+      <c r="D339" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/2001aspaceodyssey.html","2001: A Space Odyssey *)")</f>
+        <v>2001: A Space Odyssey *)</v>
+      </c>
+      <c r="E339" s="24"/>
+      <c r="F339" s="24" t="s">
+        <v>1169</v>
+      </c>
+      <c r="G339" s="24" t="s">
+        <v>1170</v>
+      </c>
+      <c r="H339" s="24" t="s">
+        <v>233</v>
+      </c>
+      <c r="I339" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="J339" s="26" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="340" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A340" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B340" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C340" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D340" s="24" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E340" s="24"/>
+      <c r="F340" s="24" t="s">
+        <v>1076</v>
+      </c>
+      <c r="G340" s="24" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H340" s="24" t="s">
+        <v>218</v>
+      </c>
+      <c r="I340" s="25" t="s">
+        <v>214</v>
+      </c>
+      <c r="J340" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="341" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A341" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B341" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C341" s="28" t="s">
+        <v>137</v>
+      </c>
+      <c r="D341" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/malulvanat.html","Malul vânăt / A River's Gaze *)")</f>
+        <v>Malul vânăt / A River's Gaze *)</v>
+      </c>
+      <c r="E341" s="24"/>
+      <c r="F341" s="24" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G341" s="24" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H341" s="24" t="s">
+        <v>229</v>
+      </c>
+      <c r="I341" s="25" t="s">
+        <v>230</v>
+      </c>
+      <c r="J341" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="342" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A342" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B342" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C342" s="28" t="s">
+        <v>175</v>
+      </c>
+      <c r="D342" s="24" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E342" s="24"/>
+      <c r="F342" s="24" t="s">
+        <v>1015</v>
+      </c>
+      <c r="G342" s="24" t="s">
+        <v>1016</v>
+      </c>
+      <c r="H342" s="24" t="s">
+        <v>203</v>
+      </c>
+      <c r="I342" s="25" t="s">
+        <v>204</v>
+      </c>
+      <c r="J342" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="343" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A343" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B343" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C343" s="28" t="s">
+        <v>175</v>
+      </c>
+      <c r="D343" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/myfathersshadow.html","My Father's Shadow *)")</f>
+        <v>My Father's Shadow *)</v>
+      </c>
+      <c r="E343" s="24"/>
+      <c r="F343" s="24" t="s">
+        <v>1070</v>
+      </c>
+      <c r="G343" s="24" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H343" s="24" t="s">
+        <v>207</v>
+      </c>
+      <c r="I343" s="25" t="s">
+        <v>208</v>
+      </c>
+      <c r="J343" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="344" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A344" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B344" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C344" s="28" t="s">
+        <v>222</v>
+      </c>
+      <c r="D344" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/lagrazia.html","La grazia *)")</f>
+        <v>La grazia *)</v>
+      </c>
+      <c r="E344" s="24"/>
+      <c r="F344" s="24" t="s">
+        <v>1094</v>
+      </c>
+      <c r="G344" s="24" t="s">
+        <v>1095</v>
+      </c>
+      <c r="H344" s="24" t="s">
+        <v>218</v>
+      </c>
+      <c r="I344" s="25" t="s">
+        <v>214</v>
+      </c>
+      <c r="J344" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="345" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A345" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B345" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C345" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="D345" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/sentochihironokamikakush.html","Sen to Chihiro no kamikakushi / Spirited Away *)")</f>
+        <v>Sen to Chihiro no kamikakushi / Spirited Away *)</v>
+      </c>
+      <c r="E345" s="24"/>
+      <c r="F345" s="24" t="s">
+        <v>1171</v>
+      </c>
+      <c r="G345" s="24" t="s">
+        <v>1172</v>
+      </c>
+      <c r="H345" s="24" t="s">
+        <v>233</v>
+      </c>
+      <c r="I345" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="J345" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="346" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A346" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B346" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C346" s="28" t="s">
+        <v>101</v>
+      </c>
+      <c r="D346" s="24" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E346" s="24"/>
+      <c r="F346" s="24" t="s">
+        <v>1076</v>
+      </c>
+      <c r="G346" s="24" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H346" s="24" t="s">
+        <v>229</v>
+      </c>
+      <c r="I346" s="25" t="s">
+        <v>230</v>
+      </c>
+      <c r="J346" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="347" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A347" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B347" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C347" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="D347" s="24" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E347" s="24"/>
+      <c r="F347" s="24" t="s">
+        <v>1065</v>
+      </c>
+      <c r="G347" s="24" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H347" s="24" t="s">
+        <v>207</v>
+      </c>
+      <c r="I347" s="25" t="s">
+        <v>208</v>
+      </c>
+      <c r="J347" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="348" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A348" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B348" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C348" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D348" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/interstellar.html","Interstellar *)")</f>
+        <v>Interstellar *)</v>
+      </c>
+      <c r="E348" s="24"/>
+      <c r="F348" s="24" t="s">
+        <v>435</v>
+      </c>
+      <c r="G348" s="24" t="s">
+        <v>568</v>
+      </c>
+      <c r="H348" s="24" t="s">
+        <v>203</v>
+      </c>
+      <c r="I348" s="25" t="s">
+        <v>204</v>
+      </c>
+      <c r="J348" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="349" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A349" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B349" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C349" s="28" t="s">
+        <v>76</v>
+      </c>
+      <c r="D349" s="24" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E349" s="24"/>
+      <c r="F349" s="24" t="s">
+        <v>1065</v>
+      </c>
+      <c r="G349" s="24" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H349" s="24" t="s">
+        <v>218</v>
+      </c>
+      <c r="I349" s="25" t="s">
+        <v>214</v>
+      </c>
+      <c r="J349" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="350" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A350" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B350" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C350" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="D161" s="24" t="str">
-[...19 lines deleted...]
-      <c r="A162" s="13" t="s">
+      <c r="D350" s="24" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E350" s="24"/>
+      <c r="F350" s="24" t="s">
+        <v>1065</v>
+      </c>
+      <c r="G350" s="24" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H350" s="24" t="s">
+        <v>229</v>
+      </c>
+      <c r="I350" s="25" t="s">
+        <v>230</v>
+      </c>
+      <c r="J350" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="351" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A351" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B162" s="33" t="s">
-[...2 lines deleted...]
-      <c r="C162" s="28" t="s">
+      <c r="B351" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C351" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="D162" s="24" t="s">
-[...18 lines deleted...]
-      <c r="A163" s="13" t="s">
+      <c r="D351" s="24" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E351" s="24"/>
+      <c r="F351" s="24" t="s">
+        <v>435</v>
+      </c>
+      <c r="G351" s="24" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H351" s="24" t="s">
+        <v>233</v>
+      </c>
+      <c r="I351" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="J351" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="352" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A352" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B163" s="33" t="s">
-[...2 lines deleted...]
-      <c r="C163" s="28" t="s">
+      <c r="B352" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C352" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="D352" s="24" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E352" s="24"/>
+      <c r="F352" s="24" t="s">
+        <v>1068</v>
+      </c>
+      <c r="G352" s="24" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H352" s="24" t="s">
+        <v>207</v>
+      </c>
+      <c r="I352" s="25" t="s">
+        <v>208</v>
+      </c>
+      <c r="J352" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="353" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A353" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B353" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C353" s="28" t="s">
+        <v>220</v>
+      </c>
+      <c r="D353" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/amadeus.html","Amadeus *)")</f>
+        <v>Amadeus *)</v>
+      </c>
+      <c r="E353" s="24"/>
+      <c r="F353" s="24" t="s">
+        <v>1096</v>
+      </c>
+      <c r="G353" s="24" t="s">
+        <v>1097</v>
+      </c>
+      <c r="H353" s="24" t="s">
+        <v>221</v>
+      </c>
+      <c r="I353" s="25" t="s">
+        <v>219</v>
+      </c>
+      <c r="J353" s="26" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="354" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A354" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B354" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C354" s="28" t="s">
+        <v>120</v>
+      </c>
+      <c r="D354" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/decapulnostru.html","De capul nostru *)")</f>
+        <v>De capul nostru *)</v>
+      </c>
+      <c r="E354" s="24"/>
+      <c r="F354" s="24" t="s">
+        <v>1082</v>
+      </c>
+      <c r="G354" s="24" t="s">
+        <v>1083</v>
+      </c>
+      <c r="H354" s="24" t="s">
+        <v>229</v>
+      </c>
+      <c r="I354" s="25" t="s">
+        <v>230</v>
+      </c>
+      <c r="J354" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="355" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A355" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B355" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C355" s="28" t="s">
+        <v>140</v>
+      </c>
+      <c r="D355" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/straume.html","Straume / Flow *)")</f>
+        <v>Straume / Flow *)</v>
+      </c>
+      <c r="E355" s="24"/>
+      <c r="F355" s="24" t="s">
+        <v>567</v>
+      </c>
+      <c r="G355" s="24">
+        <v>0</v>
+      </c>
+      <c r="H355" s="24" t="s">
+        <v>218</v>
+      </c>
+      <c r="I355" s="25" t="s">
+        <v>214</v>
+      </c>
+      <c r="J355" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="356" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A356" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B356" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C356" s="28" t="s">
+        <v>137</v>
+      </c>
+      <c r="D356" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/arva.html","Árva / Orphan *)")</f>
+        <v>Árva / Orphan *)</v>
+      </c>
+      <c r="E356" s="24"/>
+      <c r="F356" s="24" t="s">
+        <v>1109</v>
+      </c>
+      <c r="G356" s="24" t="s">
+        <v>1110</v>
+      </c>
+      <c r="H356" s="24" t="s">
+        <v>229</v>
+      </c>
+      <c r="I356" s="25" t="s">
+        <v>230</v>
+      </c>
+      <c r="J356" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="357" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A357" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B357" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C357" s="28" t="s">
+        <v>175</v>
+      </c>
+      <c r="D357" s="24" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E357" s="24"/>
+      <c r="F357" s="24" t="s">
+        <v>1073</v>
+      </c>
+      <c r="G357" s="24" t="s">
+        <v>1074</v>
+      </c>
+      <c r="H357" s="24" t="s">
+        <v>207</v>
+      </c>
+      <c r="I357" s="25" t="s">
+        <v>208</v>
+      </c>
+      <c r="J357" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="358" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A358" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B358" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C358" s="28" t="s">
+        <v>175</v>
+      </c>
+      <c r="D358" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/paristexas.html","Paris, Texas *)")</f>
+        <v>Paris, Texas *)</v>
+      </c>
+      <c r="E358" s="24"/>
+      <c r="F358" s="24" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G358" s="24" t="s">
+        <v>1174</v>
+      </c>
+      <c r="H358" s="24" t="s">
+        <v>233</v>
+      </c>
+      <c r="I358" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="J358" s="26" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="359" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A359" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B359" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C359" s="28" t="s">
+        <v>141</v>
+      </c>
+      <c r="D359" s="24" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E359" s="24"/>
+      <c r="F359" s="24" t="s">
+        <v>1065</v>
+      </c>
+      <c r="G359" s="24" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H359" s="24" t="s">
+        <v>218</v>
+      </c>
+      <c r="I359" s="25" t="s">
+        <v>214</v>
+      </c>
+      <c r="J359" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="360" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A360" s="13" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B360" s="31" t="s">
+        <v>209</v>
+      </c>
+      <c r="C360" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="D360" s="24" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E360" s="24"/>
+      <c r="F360" s="24" t="s">
+        <v>1076</v>
+      </c>
+      <c r="G360" s="24" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H360" s="24" t="s">
+        <v>207</v>
+      </c>
+      <c r="I360" s="25" t="s">
+        <v>208</v>
+      </c>
+      <c r="J360" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="361" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A361" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B361" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C361" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="D361" s="24" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E361" s="24"/>
+      <c r="F361" s="24" t="s">
+        <v>1065</v>
+      </c>
+      <c r="G361" s="24" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H361" s="24" t="s">
+        <v>229</v>
+      </c>
+      <c r="I361" s="25" t="s">
+        <v>230</v>
+      </c>
+      <c r="J361" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="362" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A362" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B362" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C362" s="28" t="s">
+        <v>94</v>
+      </c>
+      <c r="D362" s="24" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E362" s="24"/>
+      <c r="F362" s="24" t="s">
+        <v>1099</v>
+      </c>
+      <c r="G362" s="24" t="s">
+        <v>1100</v>
+      </c>
+      <c r="H362" s="24" t="s">
+        <v>218</v>
+      </c>
+      <c r="I362" s="25" t="s">
+        <v>214</v>
+      </c>
+      <c r="J362" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="363" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A363" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B363" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C363" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D363" s="24" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E363" s="24"/>
+      <c r="F363" s="24" t="s">
+        <v>435</v>
+      </c>
+      <c r="G363" s="24" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H363" s="24" t="s">
+        <v>233</v>
+      </c>
+      <c r="I363" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="J363" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="364" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A364" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B364" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C364" s="28" t="s">
+        <v>205</v>
+      </c>
+      <c r="D364" s="24" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E364" s="24"/>
+      <c r="F364" s="24" t="s">
+        <v>1018</v>
+      </c>
+      <c r="G364" s="24" t="s">
+        <v>1019</v>
+      </c>
+      <c r="H364" s="24" t="s">
+        <v>203</v>
+      </c>
+      <c r="I364" s="25" t="s">
+        <v>204</v>
+      </c>
+      <c r="J364" s="26" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="365" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A365" s="13" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B365" s="31" t="s">
+        <v>209</v>
+      </c>
+      <c r="C365" s="28" t="s">
+        <v>205</v>
+      </c>
+      <c r="D365" s="24" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E365" s="24"/>
+      <c r="F365" s="24" t="s">
+        <v>1068</v>
+      </c>
+      <c r="G365" s="24" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H365" s="24" t="s">
+        <v>207</v>
+      </c>
+      <c r="I365" s="25" t="s">
+        <v>208</v>
+      </c>
+      <c r="J365" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="366" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A366" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B366" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C366" s="28" t="s">
+        <v>220</v>
+      </c>
+      <c r="D366" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/lolitalyne.html","Lolita *)")</f>
+        <v>Lolita *)</v>
+      </c>
+      <c r="E366" s="24"/>
+      <c r="F366" s="24" t="s">
+        <v>1101</v>
+      </c>
+      <c r="G366" s="24" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H366" s="24" t="s">
+        <v>221</v>
+      </c>
+      <c r="I366" s="25" t="s">
+        <v>219</v>
+      </c>
+      <c r="J366" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="367" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A367" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B367" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="C367" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="D367" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/y.html","Y *)")</f>
+        <v>Y *)</v>
+      </c>
+      <c r="E367" s="24"/>
+      <c r="F367" s="24" t="s">
+        <v>1084</v>
+      </c>
+      <c r="G367" s="24" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H367" s="24" t="s">
+        <v>229</v>
+      </c>
+      <c r="I367" s="25" t="s">
+        <v>230</v>
+      </c>
+      <c r="J367" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="368" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A368" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B368" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C368" s="28" t="s">
+        <v>179</v>
+      </c>
+      <c r="D368" s="24" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E368" s="24"/>
+      <c r="F368" s="24" t="s">
+        <v>1021</v>
+      </c>
+      <c r="G368" s="24" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H368" s="24" t="s">
+        <v>203</v>
+      </c>
+      <c r="I368" s="25" t="s">
+        <v>204</v>
+      </c>
+      <c r="J368" s="26" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="369" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A369" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B369" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C369" s="28" t="s">
+        <v>179</v>
+      </c>
+      <c r="D369" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/myfathersshadow.html","My Father's Shadow *)")</f>
+        <v>My Father's Shadow *)</v>
+      </c>
+      <c r="E369" s="24"/>
+      <c r="F369" s="24" t="s">
+        <v>1070</v>
+      </c>
+      <c r="G369" s="24" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H369" s="24" t="s">
+        <v>207</v>
+      </c>
+      <c r="I369" s="25" t="s">
+        <v>208</v>
+      </c>
+      <c r="J369" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="370" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A370" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B370" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C370" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="D370" s="24" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E370" s="24"/>
+      <c r="F370" s="24" t="s">
+        <v>1065</v>
+      </c>
+      <c r="G370" s="24" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H370" s="24" t="s">
+        <v>229</v>
+      </c>
+      <c r="I370" s="25" t="s">
+        <v>230</v>
+      </c>
+      <c r="J370" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="371" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A371" s="13" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B371" s="31" t="s">
+        <v>210</v>
+      </c>
+      <c r="C371" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D371" s="24" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E371" s="24"/>
+      <c r="F371" s="24" t="s">
+        <v>435</v>
+      </c>
+      <c r="G371" s="24" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H371" s="24" t="s">
+        <v>207</v>
+      </c>
+      <c r="I371" s="25" t="s">
+        <v>208</v>
+      </c>
+      <c r="J371" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="372" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A372" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B372" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C372" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D372" s="24" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E372" s="24"/>
+      <c r="F372" s="24" t="s">
+        <v>1065</v>
+      </c>
+      <c r="G372" s="24" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H372" s="24" t="s">
+        <v>218</v>
+      </c>
+      <c r="I372" s="25" t="s">
+        <v>214</v>
+      </c>
+      <c r="J372" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="373" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A373" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B373" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C373" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D373" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/theageofinnocence.html","The Age of Innocence *)")</f>
+        <v>The Age of Innocence *)</v>
+      </c>
+      <c r="E373" s="24"/>
+      <c r="F373" s="24" t="s">
+        <v>1021</v>
+      </c>
+      <c r="G373" s="24" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H373" s="24" t="s">
+        <v>203</v>
+      </c>
+      <c r="I373" s="25" t="s">
+        <v>204</v>
+      </c>
+      <c r="J373" s="26" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="374" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A374" s="13" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B374" s="31" t="s">
+        <v>210</v>
+      </c>
+      <c r="C374" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="D374" s="24" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E374" s="24"/>
+      <c r="F374" s="24" t="s">
+        <v>1076</v>
+      </c>
+      <c r="G374" s="24" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H374" s="24" t="s">
+        <v>229</v>
+      </c>
+      <c r="I374" s="25" t="s">
+        <v>230</v>
+      </c>
+      <c r="J374" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="375" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A375" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B375" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C375" s="28" t="s">
+        <v>220</v>
+      </c>
+      <c r="D375" s="24" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E375" s="24"/>
+      <c r="F375" s="24" t="s">
+        <v>1104</v>
+      </c>
+      <c r="G375" s="24" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H375" s="24" t="s">
+        <v>221</v>
+      </c>
+      <c r="I375" s="25" t="s">
+        <v>219</v>
+      </c>
+      <c r="J375" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="376" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A376" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="B376" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C376" s="28" t="s">
+        <v>179</v>
+      </c>
+      <c r="D376" s="24" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E376" s="24"/>
+      <c r="F376" s="24" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G376" s="24" t="s">
+        <v>1108</v>
+      </c>
+      <c r="H376" s="24" t="s">
+        <v>218</v>
+      </c>
+      <c r="I376" s="25" t="s">
+        <v>214</v>
+      </c>
+      <c r="J376" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="377" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A377" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="B377" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C377" s="28" t="s">
+        <v>101</v>
+      </c>
+      <c r="D377" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/bladerunner.html","Blade Runner *)")</f>
+        <v>Blade Runner *)</v>
+      </c>
+      <c r="E377" s="24"/>
+      <c r="F377" s="24" t="s">
+        <v>691</v>
+      </c>
+      <c r="G377" s="24" t="s">
+        <v>1024</v>
+      </c>
+      <c r="H377" s="24" t="s">
+        <v>203</v>
+      </c>
+      <c r="I377" s="25" t="s">
+        <v>204</v>
+      </c>
+      <c r="J377" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="378" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A378" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="B378" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C378" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="D378" s="24" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E378" s="24"/>
+      <c r="F378" s="24" t="s">
+        <v>1153</v>
+      </c>
+      <c r="G378" s="24" t="s">
+        <v>1154</v>
+      </c>
+      <c r="H378" s="24" t="s">
+        <v>229</v>
+      </c>
+      <c r="I378" s="25" t="s">
+        <v>230</v>
+      </c>
+      <c r="J378" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="379" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A379" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="B379" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C379" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D379" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/nuasteptapreamultdelasfirsitullumii.html","Nu aștepta prea mult de la sfîrșitul lumii *)")</f>
+        <v>Nu aștepta prea mult de la sfîrșitul lumii *)</v>
+      </c>
+      <c r="E379" s="24"/>
+      <c r="F379" s="24" t="s">
+        <v>1015</v>
+      </c>
+      <c r="G379" s="24" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H379" s="24" t="s">
+        <v>213</v>
+      </c>
+      <c r="I379" s="25" t="s">
+        <v>214</v>
+      </c>
+      <c r="J379" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A380" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="B380" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C380" s="28" t="s">
+        <v>223</v>
+      </c>
+      <c r="D380" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/arva.html","Árva / Orphan *)")</f>
+        <v>Árva / Orphan *)</v>
+      </c>
+      <c r="E380" s="24"/>
+      <c r="F380" s="24" t="s">
+        <v>1109</v>
+      </c>
+      <c r="G380" s="24" t="s">
+        <v>1110</v>
+      </c>
+      <c r="H380" s="24" t="s">
+        <v>218</v>
+      </c>
+      <c r="I380" s="25" t="s">
+        <v>214</v>
+      </c>
+      <c r="J380" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A381" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="B381" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C381" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D381" s="24" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E381" s="24"/>
+      <c r="F381" s="24" t="s">
+        <v>654</v>
+      </c>
+      <c r="G381" s="24" t="s">
+        <v>1148</v>
+      </c>
+      <c r="H381" s="24" t="s">
+        <v>229</v>
+      </c>
+      <c r="I381" s="25" t="s">
+        <v>230</v>
+      </c>
+      <c r="J381" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="382" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A382" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="B382" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C382" s="28" t="s">
+        <v>220</v>
+      </c>
+      <c r="D382" s="24" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E382" s="24"/>
+      <c r="F382" s="24" t="s">
+        <v>912</v>
+      </c>
+      <c r="G382" s="24" t="s">
+        <v>1112</v>
+      </c>
+      <c r="H382" s="24" t="s">
+        <v>221</v>
+      </c>
+      <c r="I382" s="25" t="s">
+        <v>219</v>
+      </c>
+      <c r="J382" s="26" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="383" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A383" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B383" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C383" s="28" t="s">
+        <v>179</v>
+      </c>
+      <c r="D383" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/inception.html","Inception *)")</f>
+        <v>Inception *)</v>
+      </c>
+      <c r="E383" s="24"/>
+      <c r="F383" s="24" t="s">
+        <v>435</v>
+      </c>
+      <c r="G383" s="24" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H383" s="24" t="s">
+        <v>203</v>
+      </c>
+      <c r="I383" s="25" t="s">
+        <v>204</v>
+      </c>
+      <c r="J383" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="384" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A384" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B384" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C384" s="28" t="s">
+        <v>179</v>
+      </c>
+      <c r="D384" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/decapulnostru.html","De capul nostru *)")</f>
+        <v>De capul nostru *)</v>
+      </c>
+      <c r="E384" s="24"/>
+      <c r="F384" s="24" t="s">
+        <v>1082</v>
+      </c>
+      <c r="G384" s="24" t="s">
+        <v>1083</v>
+      </c>
+      <c r="H384" s="24" t="s">
+        <v>207</v>
+      </c>
+      <c r="I384" s="25" t="s">
+        <v>208</v>
+      </c>
+      <c r="J384" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="385" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A385" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B385" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C385" s="28" t="s">
+        <v>179</v>
+      </c>
+      <c r="D385" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/sorda.html","Sorda / Deaf *)")</f>
+        <v>Sorda / Deaf *)</v>
+      </c>
+      <c r="E385" s="24"/>
+      <c r="F385" s="24" t="s">
+        <v>1113</v>
+      </c>
+      <c r="G385" s="24" t="s">
+        <v>1114</v>
+      </c>
+      <c r="H385" s="24" t="s">
+        <v>218</v>
+      </c>
+      <c r="I385" s="25" t="s">
+        <v>214</v>
+      </c>
+      <c r="J385" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="386" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A386" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B386" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C386" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="D386" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/bognecepomoci.html","Bog neće pomoći / God Will Not Help *)")</f>
+        <v>Bog neće pomoći / God Will Not Help *)</v>
+      </c>
+      <c r="E386" s="24"/>
+      <c r="F386" s="24" t="s">
+        <v>1155</v>
+      </c>
+      <c r="G386" s="24" t="s">
+        <v>1156</v>
+      </c>
+      <c r="H386" s="24" t="s">
+        <v>229</v>
+      </c>
+      <c r="I386" s="25" t="s">
+        <v>230</v>
+      </c>
+      <c r="J386" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="387" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A387" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B387" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C387" s="28" t="s">
+        <v>224</v>
+      </c>
+      <c r="D387" s="24" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E387" s="24"/>
+      <c r="F387" s="24" t="s">
+        <v>1116</v>
+      </c>
+      <c r="G387" s="24" t="s">
+        <v>1117</v>
+      </c>
+      <c r="H387" s="24" t="s">
+        <v>218</v>
+      </c>
+      <c r="I387" s="25" t="s">
+        <v>214</v>
+      </c>
+      <c r="J387" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="388" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A388" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B388" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C388" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="D163" s="24" t="str">
-[...25 lines deleted...]
-      <c r="C164" s="28" t="s">
+      <c r="D388" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/thelmaandlouise.html","Thelma &amp; Louise *)")</f>
+        <v>Thelma &amp; Louise *)</v>
+      </c>
+      <c r="E388" s="24"/>
+      <c r="F388" s="24" t="s">
+        <v>691</v>
+      </c>
+      <c r="G388" s="24" t="s">
+        <v>1026</v>
+      </c>
+      <c r="H388" s="24" t="s">
+        <v>203</v>
+      </c>
+      <c r="I388" s="25" t="s">
+        <v>204</v>
+      </c>
+      <c r="J388" s="26" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="389" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A389" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B389" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C389" s="28" t="s">
+        <v>220</v>
+      </c>
+      <c r="D389" s="24" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E389" s="24"/>
+      <c r="F389" s="24" t="s">
+        <v>1119</v>
+      </c>
+      <c r="G389" s="24" t="s">
+        <v>1120</v>
+      </c>
+      <c r="H389" s="24" t="s">
+        <v>221</v>
+      </c>
+      <c r="I389" s="25" t="s">
+        <v>219</v>
+      </c>
+      <c r="J389" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="390" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A390" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="B390" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C390" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D390" s="24" t="s">
+        <v>215</v>
+      </c>
+      <c r="E390" s="24"/>
+      <c r="F390" s="24"/>
+      <c r="G390" s="24"/>
+      <c r="H390" s="35" t="s">
+        <v>216</v>
+      </c>
+      <c r="I390" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J390" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="391" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A391" s="13" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B391" s="31" t="s">
+        <v>206</v>
+      </c>
+      <c r="C391" s="28" t="s">
+        <v>179</v>
+      </c>
+      <c r="D391" s="24" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E391" s="24"/>
+      <c r="F391" s="24" t="s">
+        <v>1068</v>
+      </c>
+      <c r="G391" s="24" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H391" s="24" t="s">
+        <v>218</v>
+      </c>
+      <c r="I391" s="25" t="s">
+        <v>219</v>
+      </c>
+      <c r="J391" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="392" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A392" s="13" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B392" s="31" t="s">
+        <v>206</v>
+      </c>
+      <c r="C392" s="28" t="s">
+        <v>101</v>
+      </c>
+      <c r="D392" s="24" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E392" s="24"/>
+      <c r="F392" s="24" t="s">
+        <v>1028</v>
+      </c>
+      <c r="G392" s="24" t="s">
+        <v>1029</v>
+      </c>
+      <c r="H392" s="24" t="s">
+        <v>203</v>
+      </c>
+      <c r="I392" s="25" t="s">
+        <v>204</v>
+      </c>
+      <c r="J392" s="26" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="393" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A393" s="13" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B393" s="31" t="s">
+        <v>206</v>
+      </c>
+      <c r="C393" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="D393" s="24" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E393" s="24"/>
+      <c r="F393" s="24" t="s">
+        <v>1073</v>
+      </c>
+      <c r="G393" s="24" t="s">
+        <v>1074</v>
+      </c>
+      <c r="H393" s="24" t="s">
+        <v>207</v>
+      </c>
+      <c r="I393" s="25" t="s">
+        <v>208</v>
+      </c>
+      <c r="J393" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="394" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A394" s="13" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B394" s="31" t="s">
+        <v>206</v>
+      </c>
+      <c r="C394" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="D394" s="24" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E394" s="24"/>
+      <c r="F394" s="24" t="s">
+        <v>1068</v>
+      </c>
+      <c r="G394" s="24" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H394" s="24" t="s">
+        <v>229</v>
+      </c>
+      <c r="I394" s="25" t="s">
+        <v>230</v>
+      </c>
+      <c r="J394" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="395" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A395" s="13" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B395" s="31" t="s">
+        <v>206</v>
+      </c>
+      <c r="C395" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="D395" s="24" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E395" s="24"/>
+      <c r="F395" s="24" t="s">
+        <v>1068</v>
+      </c>
+      <c r="G395" s="24" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H395" s="24" t="s">
+        <v>233</v>
+      </c>
+      <c r="I395" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="J395" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="396" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A396" s="13" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B396" s="31" t="s">
+        <v>206</v>
+      </c>
+      <c r="C396" s="28" t="s">
+        <v>184</v>
+      </c>
+      <c r="D396" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/y.html","Y *)")</f>
+        <v>Y *)</v>
+      </c>
+      <c r="E396" s="24"/>
+      <c r="F396" s="24" t="s">
+        <v>1084</v>
+      </c>
+      <c r="G396" s="24" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H396" s="24" t="s">
+        <v>218</v>
+      </c>
+      <c r="I396" s="25" t="s">
+        <v>219</v>
+      </c>
+      <c r="J396" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="397" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A397" s="13" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B397" s="31" t="s">
+        <v>206</v>
+      </c>
+      <c r="C397" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="D164" s="24" t="s">
-[...9 lines deleted...]
-      <c r="H164" s="24" t="s">
+      <c r="D397" s="24" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E397" s="24"/>
+      <c r="F397" s="24" t="s">
+        <v>1032</v>
+      </c>
+      <c r="G397" s="24" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H397" s="24" t="s">
+        <v>203</v>
+      </c>
+      <c r="I397" s="25" t="s">
+        <v>204</v>
+      </c>
+      <c r="J397" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="398" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A398" s="13" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B398" s="31" t="s">
+        <v>206</v>
+      </c>
+      <c r="C398" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D398" s="24" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E398" s="24"/>
+      <c r="F398" s="24" t="s">
+        <v>1065</v>
+      </c>
+      <c r="G398" s="24" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H398" s="24" t="s">
+        <v>207</v>
+      </c>
+      <c r="I398" s="25" t="s">
+        <v>208</v>
+      </c>
+      <c r="J398" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="399" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A399" s="13" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B399" s="31" t="s">
+        <v>206</v>
+      </c>
+      <c r="C399" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D399" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/inception.html","Inception *)")</f>
+        <v>Inception *)</v>
+      </c>
+      <c r="E399" s="24"/>
+      <c r="F399" s="24" t="s">
+        <v>435</v>
+      </c>
+      <c r="G399" s="24" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H399" s="24" t="s">
+        <v>233</v>
+      </c>
+      <c r="I399" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="J399" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="400" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A400" s="13" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B400" s="31" t="s">
+        <v>206</v>
+      </c>
+      <c r="C400" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="D400" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/journaldunefemmedechambre.html","Le Journal d'une femme de chambre / Jurnalul unei cameriste *)")</f>
+        <v>Le Journal d'une femme de chambre / Jurnalul unei cameriste *)</v>
+      </c>
+      <c r="E400" s="24"/>
+      <c r="F400" s="24" t="s">
+        <v>1015</v>
+      </c>
+      <c r="G400" s="24" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H400" s="24" t="s">
+        <v>229</v>
+      </c>
+      <c r="I400" s="25" t="s">
+        <v>230</v>
+      </c>
+      <c r="J400" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="401" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A401" s="13" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B401" s="31" t="s">
+        <v>206</v>
+      </c>
+      <c r="C401" s="28" t="s">
+        <v>220</v>
+      </c>
+      <c r="D401" s="24" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E401" s="24"/>
+      <c r="F401" s="24" t="s">
+        <v>402</v>
+      </c>
+      <c r="G401" s="24" t="s">
+        <v>1122</v>
+      </c>
+      <c r="H401" s="24" t="s">
+        <v>221</v>
+      </c>
+      <c r="I401" s="25" t="s">
+        <v>219</v>
+      </c>
+      <c r="J401" s="26" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="402" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A402" s="13" t="s">
+        <v>361</v>
+      </c>
+      <c r="B402" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="C402" s="28" t="s">
+        <v>232</v>
+      </c>
+      <c r="D402" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/decapulnostru.html","De capul nostru *)")</f>
+        <v>De capul nostru *)</v>
+      </c>
+      <c r="E402" s="24"/>
+      <c r="F402" s="24" t="s">
+        <v>1082</v>
+      </c>
+      <c r="G402" s="24" t="s">
+        <v>1083</v>
+      </c>
+      <c r="H402" s="24" t="s">
+        <v>229</v>
+      </c>
+      <c r="I402" s="25" t="s">
+        <v>230</v>
+      </c>
+      <c r="J402" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="403" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A403" s="13" t="s">
+        <v>361</v>
+      </c>
+      <c r="B403" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="C403" s="28" t="s">
+        <v>152</v>
+      </c>
+      <c r="D403" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/oppenheimer.html","Oppenheimer *)")</f>
+        <v>Oppenheimer *)</v>
+      </c>
+      <c r="E403" s="24"/>
+      <c r="F403" s="24" t="s">
+        <v>435</v>
+      </c>
+      <c r="G403" s="24" t="s">
+        <v>1175</v>
+      </c>
+      <c r="H403" s="24" t="s">
+        <v>233</v>
+      </c>
+      <c r="I403" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="J403" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="404" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A404" s="13" t="s">
+        <v>361</v>
+      </c>
+      <c r="B404" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="C404" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="D404" s="24" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E404" s="24"/>
+      <c r="F404" s="24" t="s">
+        <v>1068</v>
+      </c>
+      <c r="G404" s="24" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H404" s="24" t="s">
+        <v>229</v>
+      </c>
+      <c r="I404" s="25" t="s">
+        <v>230</v>
+      </c>
+      <c r="J404" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="405" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A405" s="13" t="s">
+        <v>361</v>
+      </c>
+      <c r="B405" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="C405" s="28" t="s">
+        <v>121</v>
+      </c>
+      <c r="D405" s="24" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E405" s="24"/>
+      <c r="F405" s="24" t="s">
+        <v>1035</v>
+      </c>
+      <c r="G405" s="24" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H405" s="24" t="s">
+        <v>203</v>
+      </c>
+      <c r="I405" s="25" t="s">
+        <v>204</v>
+      </c>
+      <c r="J405" s="26" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="406" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A406" s="13" t="s">
+        <v>361</v>
+      </c>
+      <c r="B406" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="C406" s="28" t="s">
+        <v>121</v>
+      </c>
+      <c r="D406" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/y.html","Y *)")</f>
+        <v>Y *)</v>
+      </c>
+      <c r="E406" s="24"/>
+      <c r="F406" s="24" t="s">
+        <v>1084</v>
+      </c>
+      <c r="G406" s="24" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H406" s="24" t="s">
+        <v>207</v>
+      </c>
+      <c r="I406" s="25" t="s">
+        <v>208</v>
+      </c>
+      <c r="J406" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="407" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A407" s="13" t="s">
+        <v>361</v>
+      </c>
+      <c r="B407" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="C407" s="28" t="s">
         <v>225</v>
       </c>
-      <c r="I164" s="25"/>
-[...151 lines deleted...]
-      <c r="C170" s="28" t="s">
+      <c r="D407" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/hanarokushogaakeruhini.html","Hana rokushô ga akeru hi ni / A New Dawn *)")</f>
+        <v>Hana rokushô ga akeru hi ni / A New Dawn *)</v>
+      </c>
+      <c r="E407" s="24"/>
+      <c r="F407" s="24" t="s">
+        <v>1124</v>
+      </c>
+      <c r="G407" s="24" t="s">
+        <v>1125</v>
+      </c>
+      <c r="H407" s="24" t="s">
+        <v>218</v>
+      </c>
+      <c r="I407" s="25" t="s">
+        <v>214</v>
+      </c>
+      <c r="J407" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="408" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A408" s="13" t="s">
+        <v>361</v>
+      </c>
+      <c r="B408" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="C408" s="28" t="s">
+        <v>134</v>
+      </c>
+      <c r="D408" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/aftersun.html","Aftersun *)")</f>
+        <v>Aftersun *)</v>
+      </c>
+      <c r="E408" s="24"/>
+      <c r="F408" s="24" t="s">
+        <v>1126</v>
+      </c>
+      <c r="G408" s="24" t="s">
+        <v>1127</v>
+      </c>
+      <c r="H408" s="24" t="s">
+        <v>218</v>
+      </c>
+      <c r="I408" s="25" t="s">
+        <v>214</v>
+      </c>
+      <c r="J408" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="409" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A409" s="13" t="s">
+        <v>361</v>
+      </c>
+      <c r="B409" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="C409" s="28" t="s">
+        <v>101</v>
+      </c>
+      <c r="D409" s="24" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E409" s="24"/>
+      <c r="F409" s="24" t="s">
+        <v>1068</v>
+      </c>
+      <c r="G409" s="24" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H409" s="24" t="s">
+        <v>207</v>
+      </c>
+      <c r="I409" s="25" t="s">
+        <v>208</v>
+      </c>
+      <c r="J409" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="410" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A410" s="13" t="s">
+        <v>361</v>
+      </c>
+      <c r="B410" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="C410" s="28" t="s">
+        <v>101</v>
+      </c>
+      <c r="D410" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/comatogen.html","Comatogen *)")</f>
+        <v>Comatogen *)</v>
+      </c>
+      <c r="E410" s="24"/>
+      <c r="F410" s="24" t="s">
+        <v>1158</v>
+      </c>
+      <c r="G410" s="24" t="s">
+        <v>1159</v>
+      </c>
+      <c r="H410" s="24" t="s">
+        <v>229</v>
+      </c>
+      <c r="I410" s="25" t="s">
+        <v>230</v>
+      </c>
+      <c r="J410" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="411" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A411" s="13" t="s">
+        <v>361</v>
+      </c>
+      <c r="B411" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="C411" s="28" t="s">
+        <v>101</v>
+      </c>
+      <c r="D411" s="24" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E411" s="24"/>
+      <c r="F411" s="24" t="s">
+        <v>435</v>
+      </c>
+      <c r="G411" s="24" t="s">
+        <v>1177</v>
+      </c>
+      <c r="H411" s="24" t="s">
+        <v>233</v>
+      </c>
+      <c r="I411" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="J411" s="26" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="412" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A412" s="13" t="s">
+        <v>361</v>
+      </c>
+      <c r="B412" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="C412" s="28" t="s">
+        <v>224</v>
+      </c>
+      <c r="D412" s="24" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E412" s="24"/>
+      <c r="F412" s="24" t="s">
+        <v>1068</v>
+      </c>
+      <c r="G412" s="24" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H412" s="24" t="s">
+        <v>218</v>
+      </c>
+      <c r="I412" s="25" t="s">
+        <v>214</v>
+      </c>
+      <c r="J412" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="413" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A413" s="13" t="s">
+        <v>361</v>
+      </c>
+      <c r="B413" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="C413" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D413" s="24" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E413" s="24"/>
+      <c r="F413" s="24" t="s">
+        <v>1038</v>
+      </c>
+      <c r="G413" s="24" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H413" s="24" t="s">
+        <v>203</v>
+      </c>
+      <c r="I413" s="25" t="s">
+        <v>204</v>
+      </c>
+      <c r="J413" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="414" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A414" s="13" t="s">
+        <v>361</v>
+      </c>
+      <c r="B414" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="C414" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D414" s="24" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E414" s="24"/>
+      <c r="F414" s="24" t="s">
+        <v>435</v>
+      </c>
+      <c r="G414" s="24" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H414" s="24" t="s">
+        <v>207</v>
+      </c>
+      <c r="I414" s="25" t="s">
+        <v>208</v>
+      </c>
+      <c r="J414" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="415" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A415" s="13" t="s">
+        <v>361</v>
+      </c>
+      <c r="B415" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="C415" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D415" s="24" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E415" s="24"/>
+      <c r="F415" s="24" t="s">
+        <v>1161</v>
+      </c>
+      <c r="G415" s="24" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H415" s="24" t="s">
+        <v>229</v>
+      </c>
+      <c r="I415" s="25" t="s">
+        <v>230</v>
+      </c>
+      <c r="J415" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="416" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A416" s="13" t="s">
+        <v>361</v>
+      </c>
+      <c r="B416" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="C416" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D416" s="24" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E416" s="24"/>
+      <c r="F416" s="24" t="s">
+        <v>435</v>
+      </c>
+      <c r="G416" s="24" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H416" s="24" t="s">
+        <v>233</v>
+      </c>
+      <c r="I416" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="J416" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="417" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A417" s="13" t="s">
+        <v>361</v>
+      </c>
+      <c r="B417" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="C417" s="28" t="s">
+        <v>220</v>
+      </c>
+      <c r="D417" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/dreamers.html","The Dreamers *)")</f>
+        <v>The Dreamers *)</v>
+      </c>
+      <c r="E417" s="24"/>
+      <c r="F417" s="24" t="s">
+        <v>1128</v>
+      </c>
+      <c r="G417" s="24" t="s">
+        <v>1129</v>
+      </c>
+      <c r="H417" s="24" t="s">
+        <v>221</v>
+      </c>
+      <c r="I417" s="25" t="s">
+        <v>219</v>
+      </c>
+      <c r="J417" s="26" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="418" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A418" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="B418" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="C418" s="28" t="s">
+        <v>232</v>
+      </c>
+      <c r="D418" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/myfathersshadow.html","My Father's Shadow *)")</f>
+        <v>My Father's Shadow *)</v>
+      </c>
+      <c r="E418" s="24"/>
+      <c r="F418" s="24" t="s">
+        <v>1070</v>
+      </c>
+      <c r="G418" s="24" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H418" s="24" t="s">
+        <v>229</v>
+      </c>
+      <c r="I418" s="25" t="s">
+        <v>230</v>
+      </c>
+      <c r="J418" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="419" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A419" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="B419" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="C419" s="28" t="s">
+        <v>152</v>
+      </c>
+      <c r="D419" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/interstellar.html","Interstellar *)")</f>
+        <v>Interstellar *)</v>
+      </c>
+      <c r="E419" s="24"/>
+      <c r="F419" s="24" t="s">
+        <v>435</v>
+      </c>
+      <c r="G419" s="24" t="s">
+        <v>568</v>
+      </c>
+      <c r="H419" s="24" t="s">
+        <v>233</v>
+      </c>
+      <c r="I419" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="J419" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="420" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A420" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="B420" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="C420" s="28" t="s">
+        <v>145</v>
+      </c>
+      <c r="D420" s="24" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E420" s="24"/>
+      <c r="F420" s="24" t="s">
+        <v>1065</v>
+      </c>
+      <c r="G420" s="24" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H420" s="24" t="s">
+        <v>218</v>
+      </c>
+      <c r="I420" s="25" t="s">
+        <v>214</v>
+      </c>
+      <c r="J420" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="421" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A421" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="B421" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="C421" s="28" t="s">
         <v>32</v>
       </c>
-      <c r="D170" s="24" t="s">
-[...112 lines deleted...]
-      <c r="D174" s="24" t="str">
+      <c r="D421" s="24" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E421" s="24"/>
+      <c r="F421" s="24" t="s">
+        <v>1076</v>
+      </c>
+      <c r="G421" s="24" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H421" s="24" t="s">
+        <v>229</v>
+      </c>
+      <c r="I421" s="25" t="s">
+        <v>230</v>
+      </c>
+      <c r="J421" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="422" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A422" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="B422" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="C422" s="28" t="s">
+        <v>150</v>
+      </c>
+      <c r="D422" s="24" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E422" s="24"/>
+      <c r="F422" s="24" t="s">
+        <v>1041</v>
+      </c>
+      <c r="G422" s="24" t="s">
+        <v>1042</v>
+      </c>
+      <c r="H422" s="24" t="s">
+        <v>203</v>
+      </c>
+      <c r="I422" s="25" t="s">
+        <v>204</v>
+      </c>
+      <c r="J422" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="423" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A423" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="B423" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="C423" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="D423" s="24" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E423" s="24"/>
+      <c r="F423" s="24" t="s">
+        <v>435</v>
+      </c>
+      <c r="G423" s="24" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H423" s="24" t="s">
+        <v>207</v>
+      </c>
+      <c r="I423" s="25" t="s">
+        <v>208</v>
+      </c>
+      <c r="J423" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="424" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A424" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="B424" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="C424" s="28" t="s">
+        <v>127</v>
+      </c>
+      <c r="D424" s="24" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E424" s="24"/>
+      <c r="F424" s="24" t="s">
+        <v>1068</v>
+      </c>
+      <c r="G424" s="24" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H424" s="24" t="s">
+        <v>218</v>
+      </c>
+      <c r="I424" s="25" t="s">
+        <v>214</v>
+      </c>
+      <c r="J424" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="425" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A425" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="B425" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="C425" s="28" t="s">
+        <v>101</v>
+      </c>
+      <c r="D425" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/numalasasamor.html","Nu mă lăsa să mor *)")</f>
+        <v>Nu mă lăsa să mor *)</v>
+      </c>
+      <c r="E425" s="24"/>
+      <c r="F425" s="24" t="s">
+        <v>1163</v>
+      </c>
+      <c r="G425" s="24" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H425" s="24" t="s">
+        <v>229</v>
+      </c>
+      <c r="I425" s="25" t="s">
+        <v>230</v>
+      </c>
+      <c r="J425" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="426" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A426" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="B426" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="C426" s="28" t="s">
+        <v>101</v>
+      </c>
+      <c r="D426" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/darkknight.html","The Dark Knight *)")</f>
+        <v>The Dark Knight *)</v>
+      </c>
+      <c r="E426" s="24"/>
+      <c r="F426" s="24" t="s">
+        <v>1012</v>
+      </c>
+      <c r="G426" s="24" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H426" s="24" t="s">
+        <v>233</v>
+      </c>
+      <c r="I426" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="J426" s="26" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="427" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A427" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="B427" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="C427" s="28" t="s">
+        <v>223</v>
+      </c>
+      <c r="D427" s="24" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E427" s="24"/>
+      <c r="F427" s="24" t="s">
+        <v>1073</v>
+      </c>
+      <c r="G427" s="24" t="s">
+        <v>1074</v>
+      </c>
+      <c r="H427" s="24" t="s">
+        <v>218</v>
+      </c>
+      <c r="I427" s="25" t="s">
+        <v>214</v>
+      </c>
+      <c r="J427" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="428" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A428" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="B428" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="C428" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D428" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/fightclub.html","Fight Club *)")</f>
+        <v>Fight Club *)</v>
+      </c>
+      <c r="E428" s="24"/>
+      <c r="F428" s="24" t="s">
+        <v>444</v>
+      </c>
+      <c r="G428" s="24" t="s">
+        <v>1043</v>
+      </c>
+      <c r="H428" s="24" t="s">
+        <v>203</v>
+      </c>
+      <c r="I428" s="25" t="s">
+        <v>204</v>
+      </c>
+      <c r="J428" s="26" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="429" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A429" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="B429" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="C429" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D429" s="24" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E429" s="24"/>
+      <c r="F429" s="24" t="s">
+        <v>1076</v>
+      </c>
+      <c r="G429" s="24" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H429" s="24" t="s">
+        <v>207</v>
+      </c>
+      <c r="I429" s="25" t="s">
+        <v>208</v>
+      </c>
+      <c r="J429" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="430" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A430" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="B430" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="C430" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D430" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/domingos.html","Los domingos *)")</f>
+        <v>Los domingos *)</v>
+      </c>
+      <c r="E430" s="24"/>
+      <c r="F430" s="24" t="s">
+        <v>1165</v>
+      </c>
+      <c r="G430" s="24" t="s">
+        <v>1166</v>
+      </c>
+      <c r="H430" s="24" t="s">
+        <v>229</v>
+      </c>
+      <c r="I430" s="25" t="s">
+        <v>230</v>
+      </c>
+      <c r="J430" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="431" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A431" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="B431" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="C431" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="D431" s="24" t="str">
         <f>HYPERLINK("https://agenda.liternet.ro/cronici/prestige.html","The Prestige *)")</f>
         <v>The Prestige *)</v>
       </c>
-      <c r="E174" s="24"/>
-[...7323 lines deleted...]
-      </c>
       <c r="E431" s="24"/>
       <c r="F431" s="24" t="s">
-        <v>1268</v>
+        <v>435</v>
       </c>
       <c r="G431" s="24" t="s">
-        <v>1269</v>
+        <v>1178</v>
       </c>
       <c r="H431" s="24" t="s">
-        <v>255</v>
+        <v>233</v>
       </c>
       <c r="I431" s="25" t="s">
-        <v>256</v>
+        <v>234</v>
       </c>
       <c r="J431" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="432" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A432" s="13" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>366</v>
+      </c>
+      <c r="B432" s="31" t="s">
+        <v>25</v>
       </c>
       <c r="C432" s="28" t="s">
-        <v>268</v>
+        <v>220</v>
       </c>
       <c r="D432" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/vermiglio.html","Vermiglio *)")</f>
-        <v>Vermiglio *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/littlemisssunshine.html","Little Miss Sunshine *)")</f>
+        <v>Little Miss Sunshine *)</v>
       </c>
       <c r="E432" s="24"/>
       <c r="F432" s="24" t="s">
-        <v>1271</v>
+        <v>1130</v>
       </c>
       <c r="G432" s="24" t="s">
-        <v>1272</v>
+        <v>1131</v>
       </c>
       <c r="H432" s="24" t="s">
-        <v>264</v>
+        <v>221</v>
       </c>
       <c r="I432" s="25" t="s">
-        <v>266</v>
+        <v>219</v>
       </c>
       <c r="J432" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="433" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A433" s="13" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>337</v>
+      </c>
+      <c r="B433" s="31" t="s">
+        <v>19</v>
       </c>
       <c r="C433" s="28" t="s">
-        <v>55</v>
+        <v>187</v>
       </c>
       <c r="D433" s="24" t="s">
-        <v>1346</v>
+        <v>1044</v>
       </c>
       <c r="E433" s="24"/>
       <c r="F433" s="24" t="s">
-        <v>1347</v>
+        <v>1045</v>
       </c>
       <c r="G433" s="24" t="s">
-        <v>1348</v>
+        <v>1046</v>
       </c>
       <c r="H433" s="24" t="s">
-        <v>283</v>
+        <v>203</v>
       </c>
       <c r="I433" s="25" t="s">
-        <v>284</v>
+        <v>204</v>
       </c>
       <c r="J433" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="434" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A434" s="13" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>337</v>
+      </c>
+      <c r="B434" s="31" t="s">
+        <v>19</v>
       </c>
       <c r="C434" s="28" t="s">
-        <v>245</v>
-[...3 lines deleted...]
-        <v>De capul nostru *)</v>
+        <v>26</v>
+      </c>
+      <c r="D434" s="24" t="s">
+        <v>1047</v>
       </c>
       <c r="E434" s="24"/>
       <c r="F434" s="24" t="s">
-        <v>1266</v>
+        <v>418</v>
       </c>
       <c r="G434" s="24" t="s">
-        <v>1267</v>
+        <v>1048</v>
       </c>
       <c r="H434" s="24" t="s">
-        <v>255</v>
+        <v>203</v>
       </c>
       <c r="I434" s="25" t="s">
-        <v>256</v>
+        <v>204</v>
       </c>
       <c r="J434" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="435" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A435" s="13" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>337</v>
+      </c>
+      <c r="B435" s="31" t="s">
+        <v>19</v>
       </c>
       <c r="C435" s="28" t="s">
-        <v>245</v>
+        <v>220</v>
       </c>
       <c r="D435" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/bognecepomoci.html","Bog neće pomoći / God Will Not Help *)")</f>
-        <v>Bog neće pomoći / God Will Not Help *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/notebook.html","The Notebook *)")</f>
+        <v>The Notebook *)</v>
       </c>
       <c r="E435" s="24"/>
       <c r="F435" s="24" t="s">
-        <v>1257</v>
+        <v>1132</v>
       </c>
       <c r="G435" s="24" t="s">
-        <v>1258</v>
+        <v>1133</v>
       </c>
       <c r="H435" s="24" t="s">
-        <v>271</v>
+        <v>221</v>
       </c>
       <c r="I435" s="25" t="s">
-        <v>272</v>
+        <v>219</v>
       </c>
       <c r="J435" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="436" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A436" s="13" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>342</v>
+      </c>
+      <c r="B436" s="31" t="s">
+        <v>20</v>
       </c>
       <c r="C436" s="28" t="s">
-        <v>245</v>
-[...3 lines deleted...]
-        <v>Aftersun *)</v>
+        <v>187</v>
+      </c>
+      <c r="D436" s="24" t="s">
+        <v>1049</v>
       </c>
       <c r="E436" s="24"/>
       <c r="F436" s="24" t="s">
-        <v>1315</v>
+        <v>1050</v>
       </c>
       <c r="G436" s="24" t="s">
-        <v>1316</v>
+        <v>1051</v>
       </c>
       <c r="H436" s="24" t="s">
-        <v>273</v>
+        <v>203</v>
       </c>
       <c r="I436" s="25" t="s">
-        <v>274</v>
+        <v>204</v>
       </c>
       <c r="J436" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="437" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A437" s="13" t="s">
-        <v>358</v>
-[...1 lines deleted...]
-      <c r="B437" s="33" t="s">
+        <v>342</v>
+      </c>
+      <c r="B437" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="C437" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="C437" s="28" t="s">
-[...3 lines deleted...]
-        <v>1248</v>
+      <c r="D437" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/pozitiacopilului.html","Poziţia copilului *)")</f>
+        <v>Poziţia copilului *)</v>
       </c>
       <c r="E437" s="24"/>
       <c r="F437" s="24" t="s">
-        <v>1249</v>
+        <v>1088</v>
       </c>
       <c r="G437" s="24" t="s">
-        <v>1250</v>
+        <v>1089</v>
       </c>
       <c r="H437" s="24" t="s">
-        <v>250</v>
+        <v>213</v>
       </c>
       <c r="I437" s="25" t="s">
-        <v>251</v>
+        <v>214</v>
       </c>
       <c r="J437" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="438" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A438" s="13" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>342</v>
+      </c>
+      <c r="B438" s="31" t="s">
+        <v>20</v>
       </c>
       <c r="C438" s="28" t="s">
-        <v>269</v>
-[...3 lines deleted...]
-        <v>De capul nostru *)</v>
+        <v>26</v>
+      </c>
+      <c r="D438" s="24" t="s">
+        <v>1052</v>
       </c>
       <c r="E438" s="24"/>
       <c r="F438" s="24" t="s">
-        <v>1266</v>
+        <v>1053</v>
       </c>
       <c r="G438" s="24" t="s">
-        <v>1267</v>
+        <v>1054</v>
       </c>
       <c r="H438" s="24" t="s">
-        <v>264</v>
+        <v>203</v>
       </c>
       <c r="I438" s="25" t="s">
-        <v>266</v>
+        <v>204</v>
       </c>
       <c r="J438" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="439" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A439" s="13" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>342</v>
+      </c>
+      <c r="B439" s="31" t="s">
+        <v>20</v>
       </c>
       <c r="C439" s="28" t="s">
-        <v>26</v>
+        <v>220</v>
       </c>
       <c r="D439" s="24" t="s">
-        <v>1251</v>
+        <v>1134</v>
       </c>
       <c r="E439" s="24"/>
       <c r="F439" s="24" t="s">
-        <v>1252</v>
+        <v>1135</v>
       </c>
       <c r="G439" s="24" t="s">
-        <v>1253</v>
+        <v>1136</v>
       </c>
       <c r="H439" s="24" t="s">
-        <v>250</v>
+        <v>221</v>
       </c>
       <c r="I439" s="25" t="s">
-        <v>251</v>
+        <v>219</v>
       </c>
       <c r="J439" s="26" t="s">
-        <v>566</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="440" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A440" s="13" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>321</v>
+      </c>
+      <c r="B440" s="31" t="s">
+        <v>13</v>
       </c>
       <c r="C440" s="28" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D440" s="24" t="s">
-        <v>1263</v>
+        <v>1055</v>
       </c>
       <c r="E440" s="24"/>
       <c r="F440" s="24" t="s">
-        <v>1264</v>
+        <v>776</v>
       </c>
       <c r="G440" s="24" t="s">
-        <v>1265</v>
+        <v>1056</v>
       </c>
       <c r="H440" s="24" t="s">
-        <v>271</v>
+        <v>203</v>
       </c>
       <c r="I440" s="25" t="s">
-        <v>272</v>
+        <v>204</v>
       </c>
       <c r="J440" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="441" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A441" s="13" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>321</v>
+      </c>
+      <c r="B441" s="31" t="s">
+        <v>13</v>
       </c>
       <c r="C441" s="28" t="s">
-        <v>26</v>
+        <v>75</v>
       </c>
       <c r="D441" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/pastlives.html","Past Lives *)")</f>
-        <v>Past Lives *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/duminicalaora6.html","Duminică la ora 6 *)")</f>
+        <v>Duminică la ora 6 *)</v>
       </c>
       <c r="E441" s="24"/>
       <c r="F441" s="24" t="s">
-        <v>1317</v>
+        <v>503</v>
       </c>
       <c r="G441" s="24" t="s">
-        <v>1318</v>
+        <v>1057</v>
       </c>
       <c r="H441" s="24" t="s">
-        <v>273</v>
+        <v>203</v>
       </c>
       <c r="I441" s="25" t="s">
-        <v>274</v>
+        <v>204</v>
       </c>
       <c r="J441" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="442" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A442" s="13" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>321</v>
+      </c>
+      <c r="B442" s="31" t="s">
+        <v>13</v>
       </c>
       <c r="C442" s="28" t="s">
-        <v>26</v>
+        <v>220</v>
       </c>
       <c r="D442" s="24" t="s">
-        <v>1349</v>
+        <v>1137</v>
       </c>
       <c r="E442" s="24"/>
       <c r="F442" s="24" t="s">
-        <v>1350</v>
+        <v>1119</v>
       </c>
       <c r="G442" s="24" t="s">
-        <v>1351</v>
+        <v>1138</v>
       </c>
       <c r="H442" s="24" t="s">
-        <v>283</v>
+        <v>221</v>
       </c>
       <c r="I442" s="25" t="s">
-        <v>284</v>
+        <v>219</v>
       </c>
       <c r="J442" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="443" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A443" s="13" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>379</v>
+      </c>
+      <c r="B443" s="31" t="s">
+        <v>27</v>
       </c>
       <c r="C443" s="28" t="s">
-        <v>28</v>
+        <v>187</v>
       </c>
       <c r="D443" s="24" t="s">
-        <v>1281</v>
+        <v>1058</v>
       </c>
       <c r="E443" s="24"/>
       <c r="F443" s="24" t="s">
-        <v>1282</v>
+        <v>1059</v>
       </c>
       <c r="G443" s="24" t="s">
-        <v>1283</v>
+        <v>1060</v>
       </c>
       <c r="H443" s="24" t="s">
-        <v>273</v>
+        <v>203</v>
       </c>
       <c r="I443" s="25" t="s">
-        <v>274</v>
+        <v>204</v>
       </c>
       <c r="J443" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="444" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A444" s="13" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>379</v>
+      </c>
+      <c r="B444" s="31" t="s">
+        <v>27</v>
       </c>
       <c r="C444" s="28" t="s">
-        <v>94</v>
+        <v>26</v>
       </c>
       <c r="D444" s="24" t="s">
-        <v>1284</v>
+        <v>1061</v>
       </c>
       <c r="E444" s="24"/>
       <c r="F444" s="24" t="s">
-        <v>1285</v>
+        <v>1062</v>
       </c>
       <c r="G444" s="24" t="s">
-        <v>1286</v>
+        <v>1063</v>
       </c>
       <c r="H444" s="24" t="s">
-        <v>273</v>
+        <v>203</v>
       </c>
       <c r="I444" s="25" t="s">
-        <v>274</v>
+        <v>204</v>
       </c>
       <c r="J444" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="445" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A445" s="13" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>379</v>
+      </c>
+      <c r="B445" s="31" t="s">
+        <v>27</v>
       </c>
       <c r="C445" s="28" t="s">
-        <v>245</v>
-[...3 lines deleted...]
-        <v>De capul nostru *)</v>
+        <v>220</v>
+      </c>
+      <c r="D445" s="24" t="s">
+        <v>1058</v>
       </c>
       <c r="E445" s="24"/>
       <c r="F445" s="24" t="s">
-        <v>1266</v>
+        <v>1059</v>
       </c>
       <c r="G445" s="24" t="s">
-        <v>1267</v>
+        <v>1060</v>
       </c>
       <c r="H445" s="24" t="s">
-        <v>273</v>
+        <v>221</v>
       </c>
       <c r="I445" s="25" t="s">
-        <v>274</v>
+        <v>219</v>
       </c>
       <c r="J445" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="446" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A446" s="13" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>1141</v>
+      </c>
+      <c r="B446" s="31" t="s">
+        <v>226</v>
       </c>
       <c r="C446" s="28" t="s">
-        <v>245</v>
+        <v>220</v>
       </c>
       <c r="D446" s="24" t="s">
-        <v>1352</v>
+        <v>1139</v>
       </c>
       <c r="E446" s="24"/>
       <c r="F446" s="24" t="s">
-        <v>1353</v>
+        <v>1116</v>
       </c>
       <c r="G446" s="24" t="s">
-        <v>1354</v>
+        <v>1140</v>
       </c>
       <c r="H446" s="24" t="s">
-        <v>283</v>
+        <v>221</v>
       </c>
       <c r="I446" s="25" t="s">
-        <v>284</v>
+        <v>219</v>
       </c>
       <c r="J446" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="447" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="447" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A447" s="13" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>1145</v>
+      </c>
+      <c r="B447" s="31" t="s">
+        <v>227</v>
       </c>
       <c r="C447" s="28" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-        <v>Itt érzem magam otthon / Aici mă simt acasă *)</v>
+        <v>220</v>
+      </c>
+      <c r="D447" s="24" t="s">
+        <v>1142</v>
       </c>
       <c r="E447" s="24"/>
       <c r="F447" s="24" t="s">
-        <v>1274</v>
+        <v>1143</v>
       </c>
       <c r="G447" s="24" t="s">
-        <v>1275</v>
+        <v>1144</v>
       </c>
       <c r="H447" s="24" t="s">
-        <v>264</v>
+        <v>221</v>
       </c>
       <c r="I447" s="25" t="s">
-        <v>266</v>
+        <v>219</v>
       </c>
       <c r="J447" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="448" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="448" spans="1:10" ht="11" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="A448" s="13" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>312</v>
+      </c>
+      <c r="B448" s="31" t="s">
+        <v>10</v>
       </c>
       <c r="C448" s="28" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1319</v>
+        <v>120</v>
+      </c>
+      <c r="D448" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/myfathersshadow.html","My Father's Shadow *)")</f>
+        <v>My Father's Shadow *)</v>
       </c>
       <c r="E448" s="24"/>
       <c r="F448" s="24" t="s">
-        <v>1320</v>
+        <v>1070</v>
       </c>
       <c r="G448" s="24" t="s">
-        <v>1321</v>
+        <v>1071</v>
       </c>
       <c r="H448" s="24" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>235</v>
+      </c>
+      <c r="I448" s="25"/>
       <c r="J448" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="449" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A449" s="13" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>312</v>
+      </c>
+      <c r="B449" s="31" t="s">
+        <v>10</v>
       </c>
       <c r="C449" s="28" t="s">
-        <v>26</v>
+        <v>236</v>
       </c>
       <c r="D449" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/challengers.html","Challengers *)")</f>
-        <v>Challengers *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/obsession.html","Obsession *)")</f>
+        <v>Obsession *)</v>
       </c>
       <c r="E449" s="24"/>
       <c r="F449" s="24" t="s">
-        <v>892</v>
+        <v>1179</v>
       </c>
       <c r="G449" s="24" t="s">
-        <v>1355</v>
+        <v>1180</v>
       </c>
       <c r="H449" s="24" t="s">
-        <v>283</v>
-[...3 lines deleted...]
-      </c>
+        <v>235</v>
+      </c>
+      <c r="I449" s="25"/>
       <c r="J449" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="450" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A450" s="13" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>312</v>
+      </c>
+      <c r="B450" s="31" t="s">
+        <v>10</v>
       </c>
       <c r="C450" s="28" t="s">
-        <v>197</v>
-[...3 lines deleted...]
-        <v>Moartea domnului Lăzărescu *)</v>
+        <v>237</v>
+      </c>
+      <c r="D450" s="24" t="s">
+        <v>1064</v>
       </c>
       <c r="E450" s="24"/>
       <c r="F450" s="24" t="s">
-        <v>1243</v>
+        <v>1065</v>
       </c>
       <c r="G450" s="24" t="s">
-        <v>1273</v>
+        <v>1066</v>
       </c>
       <c r="H450" s="24" t="s">
-        <v>264</v>
-[...3 lines deleted...]
-      </c>
+        <v>235</v>
+      </c>
+      <c r="I450" s="25"/>
       <c r="J450" s="26" t="s">
-        <v>342</v>
+        <v>311</v>
       </c>
     </row>
     <row r="451" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A451" s="13" t="s">
-        <v>464</v>
-[...1 lines deleted...]
-      <c r="B451" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="B451" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C451" s="28" t="s">
         <v>35</v>
       </c>
-      <c r="C451" s="28" t="s">
-[...4 lines deleted...]
-        <v>Partir un jour *)</v>
+      <c r="D451" s="24" t="s">
+        <v>1181</v>
       </c>
       <c r="E451" s="24"/>
       <c r="F451" s="24" t="s">
-        <v>1276</v>
+        <v>760</v>
       </c>
       <c r="G451" s="24" t="s">
-        <v>1277</v>
+        <v>1182</v>
       </c>
       <c r="H451" s="24" t="s">
-        <v>264</v>
-[...3 lines deleted...]
-      </c>
+        <v>235</v>
+      </c>
+      <c r="I451" s="25"/>
       <c r="J451" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="452" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="452" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A452" s="13" t="s">
-        <v>464</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>312</v>
+      </c>
+      <c r="B452" s="31" t="s">
+        <v>10</v>
       </c>
       <c r="C452" s="28" t="s">
-        <v>28</v>
+        <v>238</v>
       </c>
       <c r="D452" s="24" t="s">
-        <v>1322</v>
+        <v>1183</v>
       </c>
       <c r="E452" s="24"/>
       <c r="F452" s="24" t="s">
-        <v>1323</v>
+        <v>495</v>
       </c>
       <c r="G452" s="24" t="s">
-        <v>1324</v>
+        <v>1184</v>
       </c>
       <c r="H452" s="24" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>235</v>
+      </c>
+      <c r="I452" s="25"/>
       <c r="J452" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="453" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A453" s="13" t="s">
-        <v>464</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>312</v>
+      </c>
+      <c r="B453" s="31" t="s">
+        <v>10</v>
       </c>
       <c r="C453" s="28" t="s">
-        <v>94</v>
+        <v>239</v>
       </c>
       <c r="D453" s="24" t="s">
-        <v>1325</v>
+        <v>1185</v>
       </c>
       <c r="E453" s="24"/>
       <c r="F453" s="24" t="s">
-        <v>1326</v>
+        <v>1186</v>
       </c>
       <c r="G453" s="24" t="s">
-        <v>1327</v>
+        <v>1187</v>
       </c>
       <c r="H453" s="24" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>235</v>
+      </c>
+      <c r="I453" s="25"/>
       <c r="J453" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="454" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A454" s="13" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>312</v>
+      </c>
+      <c r="B454" s="31" t="s">
+        <v>10</v>
       </c>
       <c r="C454" s="28" t="s">
-        <v>55</v>
+        <v>240</v>
       </c>
       <c r="D454" s="24" t="s">
-        <v>1278</v>
+        <v>1188</v>
       </c>
       <c r="E454" s="24"/>
       <c r="F454" s="24" t="s">
-        <v>1279</v>
+        <v>1189</v>
       </c>
       <c r="G454" s="24" t="s">
-        <v>1280</v>
+        <v>1190</v>
       </c>
       <c r="H454" s="24" t="s">
-        <v>264</v>
-[...3 lines deleted...]
-      </c>
+        <v>235</v>
+      </c>
+      <c r="I454" s="25"/>
       <c r="J454" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="455" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A455" s="13" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>312</v>
+      </c>
+      <c r="B455" s="31" t="s">
+        <v>10</v>
       </c>
       <c r="C455" s="28" t="s">
-        <v>28</v>
+        <v>241</v>
       </c>
       <c r="D455" s="24" t="s">
-        <v>275</v>
+        <v>1079</v>
       </c>
       <c r="E455" s="24"/>
-      <c r="F455" s="24"/>
-      <c r="G455" s="24"/>
+      <c r="F455" s="24" t="s">
+        <v>435</v>
+      </c>
+      <c r="G455" s="24" t="s">
+        <v>1080</v>
+      </c>
       <c r="H455" s="24" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>235</v>
+      </c>
+      <c r="I455" s="25"/>
       <c r="J455" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="456" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A456" s="13" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>312</v>
+      </c>
+      <c r="B456" s="31" t="s">
+        <v>10</v>
       </c>
       <c r="C456" s="28" t="s">
-        <v>16</v>
+        <v>242</v>
       </c>
       <c r="D456" s="24" t="s">
-        <v>1281</v>
+        <v>1191</v>
       </c>
       <c r="E456" s="24"/>
       <c r="F456" s="24" t="s">
-        <v>1282</v>
+        <v>1192</v>
       </c>
       <c r="G456" s="24" t="s">
-        <v>1283</v>
+        <v>1193</v>
       </c>
       <c r="H456" s="24" t="s">
-        <v>271</v>
-[...3 lines deleted...]
-      </c>
+        <v>235</v>
+      </c>
+      <c r="I456" s="25"/>
       <c r="J456" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="457" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A457" s="13" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>312</v>
+      </c>
+      <c r="B457" s="31" t="s">
+        <v>10</v>
       </c>
       <c r="C457" s="28" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-        <v>Bog neće pomoći / God Will Not Help *)</v>
+        <v>243</v>
+      </c>
+      <c r="D457" s="24" t="s">
+        <v>1194</v>
       </c>
       <c r="E457" s="24"/>
       <c r="F457" s="24" t="s">
-        <v>1257</v>
+        <v>1195</v>
       </c>
       <c r="G457" s="24" t="s">
-        <v>1258</v>
+        <v>1196</v>
       </c>
       <c r="H457" s="24" t="s">
-        <v>264</v>
-[...3 lines deleted...]
-      </c>
+        <v>235</v>
+      </c>
+      <c r="I457" s="25"/>
       <c r="J457" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="458" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A458" s="13" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1197</v>
+      </c>
+      <c r="B458" s="31" t="s">
+        <v>244</v>
       </c>
       <c r="C458" s="28" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>189</v>
+      </c>
+      <c r="D458" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/malulvanat.html","Malul vânăt / A River's Gaze *)")</f>
+        <v>Malul vânăt / A River's Gaze *)</v>
       </c>
       <c r="E458" s="24"/>
-      <c r="F458" s="24"/>
-      <c r="G458" s="24"/>
+      <c r="F458" s="24" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G458" s="24" t="s">
+        <v>1151</v>
+      </c>
       <c r="H458" s="24" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="I458" s="25"/>
       <c r="J458" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="459" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A459" s="13" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>352</v>
+      </c>
+      <c r="B459" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C459" s="28" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>1356</v>
+        <v>246</v>
+      </c>
+      <c r="D459" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/malulvanat.html","Malul vânăt / A River's Gaze *)")</f>
+        <v>Malul vânăt / A River's Gaze *)</v>
       </c>
       <c r="E459" s="24"/>
       <c r="F459" s="24" t="s">
-        <v>793</v>
+        <v>1150</v>
       </c>
       <c r="G459" s="24" t="s">
-        <v>1357</v>
+        <v>1151</v>
       </c>
       <c r="H459" s="24" t="s">
-        <v>283</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="I459" s="25"/>
       <c r="J459" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="460" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A460" s="13" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>357</v>
+      </c>
+      <c r="B460" s="31" t="s">
+        <v>23</v>
       </c>
       <c r="C460" s="28" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>247</v>
+      </c>
+      <c r="D460" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/malulvanat.html","Malul vânăt / A River's Gaze *)")</f>
+        <v>Malul vânăt / A River's Gaze *)</v>
       </c>
       <c r="E460" s="24"/>
-      <c r="F460" s="24"/>
-      <c r="G460" s="24"/>
+      <c r="F460" s="24" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G460" s="24" t="s">
+        <v>1151</v>
+      </c>
       <c r="H460" s="24" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="I460" s="25"/>
       <c r="J460" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="461" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="461" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A461" s="13" t="s">
-        <v>339</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>329</v>
+      </c>
+      <c r="B461" s="31" t="s">
+        <v>16</v>
       </c>
       <c r="C461" s="28" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>137</v>
+      </c>
+      <c r="D461" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/malulvanat.html","Malul vânăt / A River's Gaze *)")</f>
+        <v>Malul vânăt / A River's Gaze *)</v>
       </c>
       <c r="E461" s="24"/>
-      <c r="F461" s="24"/>
-[...6 lines deleted...]
-      </c>
+      <c r="F461" s="24" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G461" s="24" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H461" s="24" t="s">
+        <v>245</v>
+      </c>
+      <c r="I461" s="25"/>
       <c r="J461" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="462" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="462" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A462" s="13" t="s">
-        <v>498</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>1086</v>
+      </c>
+      <c r="B462" s="31" t="s">
+        <v>211</v>
       </c>
       <c r="C462" s="28" t="s">
-        <v>249</v>
+        <v>82</v>
       </c>
       <c r="D462" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/decapulnostru.html","De capul nostru *)")</f>
-        <v>De capul nostru *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/malulvanat.html","Malul vânăt / A River's Gaze *)")</f>
+        <v>Malul vânăt / A River's Gaze *)</v>
       </c>
       <c r="E462" s="24"/>
       <c r="F462" s="24" t="s">
-        <v>1266</v>
+        <v>1150</v>
       </c>
       <c r="G462" s="24" t="s">
-        <v>1267</v>
+        <v>1151</v>
       </c>
       <c r="H462" s="24" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="I462" s="25"/>
       <c r="J462" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="463" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="463" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A463" s="13" t="s">
-        <v>498</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>380</v>
+      </c>
+      <c r="B463" s="31" t="s">
+        <v>30</v>
       </c>
       <c r="C463" s="28" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>1281</v>
+        <v>248</v>
+      </c>
+      <c r="D463" s="24" t="str">
+        <f t="shared" ref="D463:D468" si="0">HYPERLINK("https://agenda.liternet.ro/cronici/decapulnostru.html","De capul nostru *)")</f>
+        <v>De capul nostru *)</v>
       </c>
       <c r="E463" s="24"/>
       <c r="F463" s="24" t="s">
-        <v>1282</v>
+        <v>1082</v>
       </c>
       <c r="G463" s="24" t="s">
-        <v>1283</v>
+        <v>1083</v>
       </c>
       <c r="H463" s="24" t="s">
-        <v>264</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="I463" s="25"/>
       <c r="J463" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="464" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="464" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A464" s="13" t="s">
-        <v>498</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>352</v>
+      </c>
+      <c r="B464" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C464" s="28" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="D464" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/challengers.html","Challengers *)")</f>
-        <v>Challengers *)</v>
+        <f t="shared" si="0"/>
+        <v>De capul nostru *)</v>
       </c>
       <c r="E464" s="24"/>
       <c r="F464" s="24" t="s">
-        <v>892</v>
+        <v>1082</v>
       </c>
       <c r="G464" s="24" t="s">
-        <v>1355</v>
+        <v>1083</v>
       </c>
       <c r="H464" s="24" t="s">
-        <v>283</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="I464" s="25"/>
       <c r="J464" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="465" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="465" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A465" s="13" t="s">
-        <v>498</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>357</v>
+      </c>
+      <c r="B465" s="31" t="s">
+        <v>23</v>
       </c>
       <c r="C465" s="28" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>250</v>
+      </c>
+      <c r="D465" s="24" t="str">
+        <f t="shared" si="0"/>
+        <v>De capul nostru *)</v>
       </c>
       <c r="E465" s="24"/>
-      <c r="F465" s="24"/>
-      <c r="G465" s="24"/>
+      <c r="F465" s="24" t="s">
+        <v>1082</v>
+      </c>
+      <c r="G465" s="24" t="s">
+        <v>1083</v>
+      </c>
       <c r="H465" s="24" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="I465" s="25"/>
       <c r="J465" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="466" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="466" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A466" s="13" t="s">
-        <v>498</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>1198</v>
+      </c>
+      <c r="B466" s="31" t="s">
+        <v>251</v>
       </c>
       <c r="C466" s="28" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>1263</v>
+        <v>252</v>
+      </c>
+      <c r="D466" s="24" t="str">
+        <f t="shared" si="0"/>
+        <v>De capul nostru *)</v>
       </c>
       <c r="E466" s="24"/>
       <c r="F466" s="24" t="s">
-        <v>1264</v>
+        <v>1082</v>
       </c>
       <c r="G466" s="24" t="s">
-        <v>1265</v>
+        <v>1083</v>
       </c>
       <c r="H466" s="24" t="s">
-        <v>271</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="I466" s="25"/>
       <c r="J466" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="467" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="467" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A467" s="13" t="s">
-        <v>498</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>329</v>
+      </c>
+      <c r="B467" s="31" t="s">
+        <v>16</v>
       </c>
       <c r="C467" s="28" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1284</v>
+        <v>253</v>
+      </c>
+      <c r="D467" s="24" t="str">
+        <f t="shared" si="0"/>
+        <v>De capul nostru *)</v>
       </c>
       <c r="E467" s="24"/>
       <c r="F467" s="24" t="s">
-        <v>1285</v>
+        <v>1082</v>
       </c>
       <c r="G467" s="24" t="s">
-        <v>1286</v>
+        <v>1083</v>
       </c>
       <c r="H467" s="24" t="s">
-        <v>264</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="I467" s="25"/>
       <c r="J467" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="468" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="468" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A468" s="13" t="s">
-        <v>498</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>312</v>
+      </c>
+      <c r="B468" s="31" t="s">
+        <v>10</v>
       </c>
       <c r="C468" s="28" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>200</v>
+      </c>
+      <c r="D468" s="24" t="str">
+        <f t="shared" si="0"/>
+        <v>De capul nostru *)</v>
       </c>
       <c r="E468" s="24"/>
-      <c r="F468" s="24"/>
-      <c r="G468" s="24"/>
+      <c r="F468" s="24" t="s">
+        <v>1082</v>
+      </c>
+      <c r="G468" s="24" t="s">
+        <v>1083</v>
+      </c>
       <c r="H468" s="24" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>254</v>
+      </c>
+      <c r="I468" s="25"/>
       <c r="J468" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="469" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="469" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A469" s="13" t="s">
-        <v>498</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>312</v>
+      </c>
+      <c r="B469" s="31" t="s">
+        <v>10</v>
       </c>
       <c r="C469" s="28" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>1284</v>
+        <v>255</v>
+      </c>
+      <c r="D469" s="24" t="str">
+        <f t="shared" ref="D469:D477" si="1">HYPERLINK("https://agenda.liternet.ro/cronici/arva.html","Árva / Orphan *)")</f>
+        <v>Árva / Orphan *)</v>
       </c>
       <c r="E469" s="24"/>
       <c r="F469" s="24" t="s">
-        <v>1285</v>
+        <v>1109</v>
       </c>
       <c r="G469" s="24" t="s">
-        <v>1286</v>
+        <v>1110</v>
       </c>
       <c r="H469" s="24" t="s">
-        <v>271</v>
-[...3 lines deleted...]
-      </c>
+        <v>256</v>
+      </c>
+      <c r="I469" s="25"/>
       <c r="J469" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="470" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="470" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A470" s="13" t="s">
-        <v>498</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>1199</v>
+      </c>
+      <c r="B470" s="31" t="s">
+        <v>257</v>
       </c>
       <c r="C470" s="28" t="s">
-        <v>94</v>
+        <v>258</v>
       </c>
       <c r="D470" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/moneyball.html","Moneyball *)")</f>
-        <v>Moneyball *)</v>
+        <f t="shared" si="1"/>
+        <v>Árva / Orphan *)</v>
       </c>
       <c r="E470" s="24"/>
       <c r="F470" s="24" t="s">
-        <v>1358</v>
+        <v>1109</v>
       </c>
       <c r="G470" s="24" t="s">
-        <v>1359</v>
+        <v>1110</v>
       </c>
       <c r="H470" s="24" t="s">
-        <v>283</v>
-[...3 lines deleted...]
-      </c>
+        <v>254</v>
+      </c>
+      <c r="I470" s="25"/>
       <c r="J470" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="471" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="471" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A471" s="13" t="s">
-        <v>498</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>329</v>
+      </c>
+      <c r="B471" s="31" t="s">
+        <v>16</v>
       </c>
       <c r="C471" s="28" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>156</v>
+      </c>
+      <c r="D471" s="24" t="str">
+        <f t="shared" si="1"/>
+        <v>Árva / Orphan *)</v>
       </c>
       <c r="E471" s="24"/>
-      <c r="F471" s="24"/>
-      <c r="G471" s="24"/>
+      <c r="F471" s="24" t="s">
+        <v>1109</v>
+      </c>
+      <c r="G471" s="24" t="s">
+        <v>1110</v>
+      </c>
       <c r="H471" s="24" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>254</v>
+      </c>
+      <c r="I471" s="25"/>
       <c r="J471" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="472" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="472" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A472" s="13" t="s">
-        <v>439</v>
-[...1 lines deleted...]
-      <c r="B472" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="B472" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C472" s="28" t="s">
+        <v>259</v>
+      </c>
+      <c r="D472" s="24" t="str">
+        <f t="shared" si="1"/>
+        <v>Árva / Orphan *)</v>
+      </c>
+      <c r="E472" s="24"/>
+      <c r="F472" s="24" t="s">
+        <v>1109</v>
+      </c>
+      <c r="G472" s="24" t="s">
+        <v>1110</v>
+      </c>
+      <c r="H472" s="24" t="s">
+        <v>260</v>
+      </c>
+      <c r="I472" s="25"/>
+      <c r="J472" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="473" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A473" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B473" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="C472" s="28" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C473" s="28" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>1281</v>
+        <v>261</v>
+      </c>
+      <c r="D473" s="24" t="str">
+        <f t="shared" si="1"/>
+        <v>Árva / Orphan *)</v>
       </c>
       <c r="E473" s="24"/>
       <c r="F473" s="24" t="s">
-        <v>1282</v>
+        <v>1109</v>
       </c>
       <c r="G473" s="24" t="s">
-        <v>1283</v>
+        <v>1110</v>
       </c>
       <c r="H473" s="24" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="I473" s="25"/>
       <c r="J473" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="474" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="474" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A474" s="13" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>352</v>
+      </c>
+      <c r="B474" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C474" s="28" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>1360</v>
+        <v>262</v>
+      </c>
+      <c r="D474" s="24" t="str">
+        <f t="shared" si="1"/>
+        <v>Árva / Orphan *)</v>
       </c>
       <c r="E474" s="24"/>
       <c r="F474" s="24" t="s">
-        <v>1361</v>
+        <v>1109</v>
       </c>
       <c r="G474" s="24" t="s">
-        <v>1362</v>
+        <v>1110</v>
       </c>
       <c r="H474" s="24" t="s">
-        <v>283</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="I474" s="25"/>
       <c r="J474" s="26" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-    <row r="475" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="475" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A475" s="13" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>357</v>
+      </c>
+      <c r="B475" s="31" t="s">
+        <v>23</v>
       </c>
       <c r="C475" s="28" t="s">
-        <v>34</v>
+        <v>263</v>
       </c>
       <c r="D475" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/itterzemmagamotthon.html","Itt érzem magam otthon / Aici mă simt acasă *)")</f>
-        <v>Itt érzem magam otthon / Aici mă simt acasă *)</v>
+        <f t="shared" si="1"/>
+        <v>Árva / Orphan *)</v>
       </c>
       <c r="E475" s="24"/>
       <c r="F475" s="24" t="s">
-        <v>1274</v>
+        <v>1109</v>
       </c>
       <c r="G475" s="24" t="s">
-        <v>1275</v>
+        <v>1110</v>
       </c>
       <c r="H475" s="24" t="s">
+        <v>245</v>
+      </c>
+      <c r="I475" s="25"/>
+      <c r="J475" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="476" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A476" s="13" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B476" s="31" t="s">
+        <v>251</v>
+      </c>
+      <c r="C476" s="28" t="s">
         <v>264</v>
       </c>
-      <c r="I475" s="25" t="s">
-[...17 lines deleted...]
-        <v>1284</v>
+      <c r="D476" s="24" t="str">
+        <f t="shared" si="1"/>
+        <v>Árva / Orphan *)</v>
       </c>
       <c r="E476" s="24"/>
       <c r="F476" s="24" t="s">
-        <v>1285</v>
+        <v>1109</v>
       </c>
       <c r="G476" s="24" t="s">
-        <v>1286</v>
+        <v>1110</v>
       </c>
       <c r="H476" s="24" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="I476" s="25"/>
       <c r="J476" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="477" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="477" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A477" s="13" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>329</v>
+      </c>
+      <c r="B477" s="31" t="s">
+        <v>16</v>
       </c>
       <c r="C477" s="28" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>1328</v>
+        <v>265</v>
+      </c>
+      <c r="D477" s="24" t="str">
+        <f t="shared" si="1"/>
+        <v>Árva / Orphan *)</v>
       </c>
       <c r="E477" s="24"/>
       <c r="F477" s="24" t="s">
-        <v>1323</v>
+        <v>1109</v>
       </c>
       <c r="G477" s="24" t="s">
-        <v>1329</v>
+        <v>1110</v>
       </c>
       <c r="H477" s="24" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="I477" s="25"/>
       <c r="J477" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="478" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="478" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A478" s="13" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>312</v>
+      </c>
+      <c r="B478" s="31" t="s">
+        <v>10</v>
       </c>
       <c r="C478" s="28" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>1363</v>
+        <v>40</v>
+      </c>
+      <c r="D478" s="24" t="str">
+        <f t="shared" ref="D478:D484" si="2">HYPERLINK("https://agenda.liternet.ro/cronici/myfathersshadow.html","My Father's Shadow *)")</f>
+        <v>My Father's Shadow *)</v>
       </c>
       <c r="E478" s="24"/>
       <c r="F478" s="24" t="s">
-        <v>1364</v>
+        <v>1070</v>
       </c>
       <c r="G478" s="24" t="s">
-        <v>1365</v>
+        <v>1071</v>
       </c>
       <c r="H478" s="24" t="s">
-        <v>283</v>
-[...3 lines deleted...]
-      </c>
+        <v>266</v>
+      </c>
+      <c r="I478" s="25"/>
       <c r="J478" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="479" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="479" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A479" s="13" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1200</v>
+      </c>
+      <c r="B479" s="31" t="s">
+        <v>267</v>
       </c>
       <c r="C479" s="28" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>1284</v>
+        <v>268</v>
+      </c>
+      <c r="D479" s="24" t="str">
+        <f t="shared" si="2"/>
+        <v>My Father's Shadow *)</v>
       </c>
       <c r="E479" s="24"/>
       <c r="F479" s="24" t="s">
-        <v>1285</v>
+        <v>1070</v>
       </c>
       <c r="G479" s="24" t="s">
-        <v>1286</v>
+        <v>1071</v>
       </c>
       <c r="H479" s="24" t="s">
-        <v>264</v>
-[...3 lines deleted...]
-      </c>
+        <v>269</v>
+      </c>
+      <c r="I479" s="25"/>
       <c r="J479" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="480" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="480" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A480" s="13" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1201</v>
+      </c>
+      <c r="B480" s="31" t="s">
+        <v>270</v>
       </c>
       <c r="C480" s="28" t="s">
-        <v>28</v>
+        <v>271</v>
       </c>
       <c r="D480" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/decapulnostru.html","De capul nostru *)")</f>
-        <v>De capul nostru *)</v>
+        <f t="shared" si="2"/>
+        <v>My Father's Shadow *)</v>
       </c>
       <c r="E480" s="24"/>
       <c r="F480" s="24" t="s">
-        <v>1266</v>
+        <v>1070</v>
       </c>
       <c r="G480" s="24" t="s">
-        <v>1267</v>
+        <v>1071</v>
       </c>
       <c r="H480" s="24" t="s">
-        <v>271</v>
-[...1 lines deleted...]
-      <c r="I480" s="25" t="s">
+        <v>269</v>
+      </c>
+      <c r="I480" s="25"/>
+      <c r="J480" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="481" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A481" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B481" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="C481" s="28" t="s">
         <v>272</v>
       </c>
-      <c r="J480" s="26" t="s">
-[...14 lines deleted...]
-        <v>1278</v>
+      <c r="D481" s="24" t="str">
+        <f t="shared" si="2"/>
+        <v>My Father's Shadow *)</v>
       </c>
       <c r="E481" s="24"/>
       <c r="F481" s="24" t="s">
-        <v>1279</v>
+        <v>1070</v>
       </c>
       <c r="G481" s="24" t="s">
-        <v>1280</v>
+        <v>1071</v>
       </c>
       <c r="H481" s="24" t="s">
-        <v>264</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="I481" s="25"/>
       <c r="J481" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="482" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="482" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A482" s="13" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>352</v>
+      </c>
+      <c r="B482" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C482" s="28" t="s">
-        <v>26</v>
+        <v>273</v>
       </c>
       <c r="D482" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/kongeligaffaere.html","En kongelig affaere / A Royal Affair *)")</f>
-        <v>En kongelig affaere / A Royal Affair *)</v>
+        <f t="shared" si="2"/>
+        <v>My Father's Shadow *)</v>
       </c>
       <c r="E482" s="24"/>
       <c r="F482" s="24" t="s">
-        <v>1289</v>
+        <v>1070</v>
       </c>
       <c r="G482" s="24" t="s">
-        <v>1290</v>
+        <v>1071</v>
       </c>
       <c r="H482" s="24" t="s">
-        <v>271</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="I482" s="25"/>
       <c r="J482" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="483" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="483" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A483" s="13" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>357</v>
+      </c>
+      <c r="B483" s="31" t="s">
+        <v>23</v>
       </c>
       <c r="C483" s="28" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>1330</v>
+        <v>274</v>
+      </c>
+      <c r="D483" s="24" t="str">
+        <f t="shared" si="2"/>
+        <v>My Father's Shadow *)</v>
       </c>
       <c r="E483" s="24"/>
       <c r="F483" s="24" t="s">
-        <v>1331</v>
+        <v>1070</v>
       </c>
       <c r="G483" s="24" t="s">
-        <v>1332</v>
+        <v>1071</v>
       </c>
       <c r="H483" s="24" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="I483" s="25"/>
       <c r="J483" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="484" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="484" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A484" s="13" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1202</v>
+      </c>
+      <c r="B484" s="31" t="s">
+        <v>275</v>
       </c>
       <c r="C484" s="28" t="s">
-        <v>94</v>
+        <v>276</v>
       </c>
       <c r="D484" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/ironclaw.html","The Iron Claw *)")</f>
-        <v>The Iron Claw *)</v>
+        <f t="shared" si="2"/>
+        <v>My Father's Shadow *)</v>
       </c>
       <c r="E484" s="24"/>
       <c r="F484" s="24" t="s">
-        <v>1366</v>
+        <v>1070</v>
       </c>
       <c r="G484" s="24" t="s">
-        <v>1367</v>
+        <v>1071</v>
       </c>
       <c r="H484" s="24" t="s">
-        <v>283</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="I484" s="25"/>
       <c r="J484" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="485" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="485" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A485" s="13" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>312</v>
+      </c>
+      <c r="B485" s="31" t="s">
+        <v>10</v>
       </c>
       <c r="C485" s="28" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>163</v>
+      </c>
+      <c r="D485" s="24" t="str">
+        <f t="shared" ref="D485:D495" si="3">HYPERLINK("https://agenda.liternet.ro/cronici/backrooms.html","Backrooms *)")</f>
+        <v>Backrooms *)</v>
       </c>
       <c r="E485" s="24"/>
-      <c r="F485" s="24"/>
-      <c r="G485" s="24"/>
+      <c r="F485" s="24" t="s">
+        <v>1203</v>
+      </c>
+      <c r="G485" s="24" t="s">
+        <v>1204</v>
+      </c>
       <c r="H485" s="24" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>277</v>
+      </c>
+      <c r="I485" s="25"/>
       <c r="J485" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="486" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="486" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A486" s="13" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>312</v>
+      </c>
+      <c r="B486" s="31" t="s">
+        <v>10</v>
       </c>
       <c r="C486" s="28" t="s">
-        <v>134</v>
+        <v>115</v>
       </c>
       <c r="D486" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/decapulnostru.html","De capul nostru *)")</f>
-        <v>De capul nostru *)</v>
+        <f t="shared" si="3"/>
+        <v>Backrooms *)</v>
       </c>
       <c r="E486" s="24"/>
       <c r="F486" s="24" t="s">
-        <v>1266</v>
+        <v>1203</v>
       </c>
       <c r="G486" s="24" t="s">
-        <v>1267</v>
+        <v>1204</v>
       </c>
       <c r="H486" s="24" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>266</v>
+      </c>
+      <c r="I486" s="25"/>
       <c r="J486" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="487" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="487" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A487" s="13" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>312</v>
+      </c>
+      <c r="B487" s="31" t="s">
+        <v>10</v>
       </c>
       <c r="C487" s="28" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>1368</v>
+        <v>160</v>
+      </c>
+      <c r="D487" s="24" t="str">
+        <f t="shared" si="3"/>
+        <v>Backrooms *)</v>
       </c>
       <c r="E487" s="24"/>
       <c r="F487" s="24" t="s">
-        <v>1369</v>
+        <v>1203</v>
       </c>
       <c r="G487" s="24" t="s">
-        <v>1370</v>
+        <v>1204</v>
       </c>
       <c r="H487" s="24" t="s">
-        <v>283</v>
-[...3 lines deleted...]
-      </c>
+        <v>256</v>
+      </c>
+      <c r="I487" s="25"/>
       <c r="J487" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="488" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="488" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A488" s="13" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>312</v>
+      </c>
+      <c r="B488" s="31" t="s">
+        <v>10</v>
       </c>
       <c r="C488" s="28" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>1260</v>
+        <v>171</v>
+      </c>
+      <c r="D488" s="24" t="str">
+        <f t="shared" si="3"/>
+        <v>Backrooms *)</v>
       </c>
       <c r="E488" s="24"/>
       <c r="F488" s="24" t="s">
-        <v>1261</v>
+        <v>1203</v>
       </c>
       <c r="G488" s="24" t="s">
-        <v>1262</v>
+        <v>1204</v>
       </c>
       <c r="H488" s="24" t="s">
-        <v>264</v>
-[...3 lines deleted...]
-      </c>
+        <v>254</v>
+      </c>
+      <c r="I488" s="25"/>
       <c r="J488" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="489" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="489" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A489" s="13" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1200</v>
+      </c>
+      <c r="B489" s="31" t="s">
+        <v>267</v>
       </c>
       <c r="C489" s="28" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="D489" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/bognecepomoci.html","Bog neće pomoći / God Will Not Help *)")</f>
-        <v>Bog neće pomoći / God Will Not Help *)</v>
+        <f t="shared" si="3"/>
+        <v>Backrooms *)</v>
       </c>
       <c r="E489" s="24"/>
       <c r="F489" s="24" t="s">
-        <v>1257</v>
+        <v>1203</v>
       </c>
       <c r="G489" s="24" t="s">
-        <v>1258</v>
+        <v>1204</v>
       </c>
       <c r="H489" s="24" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>269</v>
+      </c>
+      <c r="I489" s="25"/>
       <c r="J489" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="490" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="490" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A490" s="13" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1201</v>
+      </c>
+      <c r="B490" s="31" t="s">
+        <v>270</v>
       </c>
       <c r="C490" s="28" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>1263</v>
+        <v>278</v>
+      </c>
+      <c r="D490" s="24" t="str">
+        <f t="shared" si="3"/>
+        <v>Backrooms *)</v>
       </c>
       <c r="E490" s="24"/>
       <c r="F490" s="24" t="s">
-        <v>1264</v>
+        <v>1203</v>
       </c>
       <c r="G490" s="24" t="s">
-        <v>1265</v>
+        <v>1204</v>
       </c>
       <c r="H490" s="24" t="s">
-        <v>264</v>
-[...3 lines deleted...]
-      </c>
+        <v>269</v>
+      </c>
+      <c r="I490" s="25"/>
       <c r="J490" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="491" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="491" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A491" s="13" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>380</v>
+      </c>
+      <c r="B491" s="31" t="s">
+        <v>30</v>
       </c>
       <c r="C491" s="28" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>1371</v>
+        <v>279</v>
+      </c>
+      <c r="D491" s="24" t="str">
+        <f t="shared" si="3"/>
+        <v>Backrooms *)</v>
       </c>
       <c r="E491" s="24"/>
       <c r="F491" s="24" t="s">
-        <v>1372</v>
+        <v>1203</v>
       </c>
       <c r="G491" s="24" t="s">
-        <v>1373</v>
+        <v>1204</v>
       </c>
       <c r="H491" s="24" t="s">
-        <v>283</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="I491" s="25"/>
       <c r="J491" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="492" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="492" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A492" s="13" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>352</v>
+      </c>
+      <c r="B492" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C492" s="28" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>1284</v>
+        <v>280</v>
+      </c>
+      <c r="D492" s="24" t="str">
+        <f t="shared" si="3"/>
+        <v>Backrooms *)</v>
       </c>
       <c r="E492" s="24"/>
       <c r="F492" s="24" t="s">
-        <v>1285</v>
+        <v>1203</v>
       </c>
       <c r="G492" s="24" t="s">
-        <v>1286</v>
+        <v>1204</v>
       </c>
       <c r="H492" s="24" t="s">
-        <v>271</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="I492" s="25"/>
       <c r="J492" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="493" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="493" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A493" s="13" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>357</v>
+      </c>
+      <c r="B493" s="31" t="s">
+        <v>23</v>
       </c>
       <c r="C493" s="28" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>1263</v>
+        <v>281</v>
+      </c>
+      <c r="D493" s="24" t="str">
+        <f t="shared" si="3"/>
+        <v>Backrooms *)</v>
       </c>
       <c r="E493" s="24"/>
       <c r="F493" s="24" t="s">
-        <v>1264</v>
+        <v>1203</v>
       </c>
       <c r="G493" s="24" t="s">
-        <v>1265</v>
+        <v>1204</v>
       </c>
       <c r="H493" s="24" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="I493" s="25"/>
       <c r="J493" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="494" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="494" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A494" s="13" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1198</v>
+      </c>
+      <c r="B494" s="31" t="s">
+        <v>251</v>
       </c>
       <c r="C494" s="28" t="s">
-        <v>233</v>
+        <v>82</v>
       </c>
       <c r="D494" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/itterzemmagamotthon.html","Itt érzem magam otthon / Aici mă simt acasă *)")</f>
-        <v>Itt érzem magam otthon / Aici mă simt acasă *)</v>
+        <f t="shared" si="3"/>
+        <v>Backrooms *)</v>
       </c>
       <c r="E494" s="24"/>
       <c r="F494" s="24" t="s">
-        <v>1274</v>
+        <v>1203</v>
       </c>
       <c r="G494" s="24" t="s">
-        <v>1275</v>
+        <v>1204</v>
       </c>
       <c r="H494" s="24" t="s">
-        <v>264</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="I494" s="25"/>
       <c r="J494" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="495" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="495" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A495" s="13" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>329</v>
+      </c>
+      <c r="B495" s="31" t="s">
+        <v>16</v>
       </c>
       <c r="C495" s="28" t="s">
-        <v>26</v>
+        <v>282</v>
       </c>
       <c r="D495" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/druk.html","Druk / Another Round *)")</f>
-        <v>Druk / Another Round *)</v>
+        <f t="shared" si="3"/>
+        <v>Backrooms *)</v>
       </c>
       <c r="E495" s="24"/>
       <c r="F495" s="24" t="s">
-        <v>1291</v>
+        <v>1203</v>
       </c>
       <c r="G495" s="24" t="s">
-        <v>1292</v>
+        <v>1204</v>
       </c>
       <c r="H495" s="24" t="s">
-        <v>271</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="I495" s="25"/>
       <c r="J495" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="496" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="496" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A496" s="13" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>312</v>
+      </c>
+      <c r="B496" s="31" t="s">
+        <v>10</v>
       </c>
       <c r="C496" s="28" t="s">
-        <v>26</v>
+        <v>212</v>
       </c>
       <c r="D496" s="24" t="str">
-        <f>HYPERLINK("https://agenda.liternet.ro/cronici/blindside.html","The Blind Side *)")</f>
-        <v>The Blind Side *)</v>
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/obsession.html","Obsession *)")</f>
+        <v>Obsession *)</v>
       </c>
       <c r="E496" s="24"/>
       <c r="F496" s="24" t="s">
-        <v>1374</v>
+        <v>1179</v>
       </c>
       <c r="G496" s="24" t="s">
-        <v>1375</v>
+        <v>1180</v>
       </c>
       <c r="H496" s="24" t="s">
         <v>283</v>
       </c>
-      <c r="I496" s="25" t="s">
+      <c r="I496" s="25"/>
+      <c r="J496" s="26" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="497" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A497" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="B497" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C497" s="28" t="s">
         <v>284</v>
       </c>
-      <c r="J496" s="26" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="D497" s="24" t="s">
-        <v>1281</v>
+        <v>1064</v>
       </c>
       <c r="E497" s="24"/>
       <c r="F497" s="24" t="s">
-        <v>1282</v>
+        <v>1065</v>
       </c>
       <c r="G497" s="24" t="s">
-        <v>1283</v>
+        <v>1066</v>
       </c>
       <c r="H497" s="24" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>277</v>
+      </c>
+      <c r="I497" s="25"/>
       <c r="J497" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="498" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="498" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A498" s="13" t="s">
-        <v>391</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>312</v>
+      </c>
+      <c r="B498" s="31" t="s">
+        <v>10</v>
       </c>
       <c r="C498" s="28" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-        <v>La dolce vita *)</v>
+        <v>61</v>
+      </c>
+      <c r="D498" s="24" t="s">
+        <v>1064</v>
       </c>
       <c r="E498" s="24"/>
       <c r="F498" s="24" t="s">
-        <v>1376</v>
+        <v>1065</v>
       </c>
       <c r="G498" s="24" t="s">
-        <v>1377</v>
+        <v>1066</v>
       </c>
       <c r="H498" s="24" t="s">
-        <v>283</v>
-[...3 lines deleted...]
-      </c>
+        <v>266</v>
+      </c>
+      <c r="I498" s="25"/>
       <c r="J498" s="26" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-    <row r="499" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="499" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A499" s="13" t="s">
-        <v>391</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>312</v>
+      </c>
+      <c r="B499" s="31" t="s">
+        <v>10</v>
       </c>
       <c r="C499" s="28" t="s">
         <v>285</v>
       </c>
-      <c r="D499" s="24" t="str">
-[...1 lines deleted...]
-        <v>A bout de souffle *)</v>
+      <c r="D499" s="24" t="s">
+        <v>1064</v>
       </c>
       <c r="E499" s="24"/>
       <c r="F499" s="24" t="s">
-        <v>1378</v>
+        <v>1065</v>
       </c>
       <c r="G499" s="24" t="s">
-        <v>1379</v>
+        <v>1066</v>
       </c>
       <c r="H499" s="24" t="s">
-        <v>283</v>
-[...3 lines deleted...]
-      </c>
+        <v>254</v>
+      </c>
+      <c r="I499" s="25"/>
       <c r="J499" s="26" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-    <row r="500" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="500" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A500" s="13" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>1205</v>
+      </c>
+      <c r="B500" s="31" t="s">
+        <v>286</v>
       </c>
       <c r="C500" s="28" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-        <v>A Good Year *)</v>
+        <v>35</v>
+      </c>
+      <c r="D500" s="24" t="s">
+        <v>1064</v>
       </c>
       <c r="E500" s="24"/>
       <c r="F500" s="24" t="s">
-        <v>697</v>
+        <v>1065</v>
       </c>
       <c r="G500" s="24" t="s">
-        <v>1380</v>
+        <v>1066</v>
       </c>
       <c r="H500" s="24" t="s">
-        <v>283</v>
-[...3 lines deleted...]
-      </c>
+        <v>287</v>
+      </c>
+      <c r="I500" s="25"/>
       <c r="J500" s="26" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-    <row r="501" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="501" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A501" s="13" t="s">
-        <v>486</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>312</v>
+      </c>
+      <c r="B501" s="31" t="s">
+        <v>10</v>
       </c>
       <c r="C501" s="28" t="s">
-        <v>245</v>
-[...3 lines deleted...]
-        <v>Nuovo Cinema Paradiso *)</v>
+        <v>288</v>
+      </c>
+      <c r="D501" s="24" t="s">
+        <v>1064</v>
       </c>
       <c r="E501" s="24"/>
       <c r="F501" s="24" t="s">
-        <v>1381</v>
+        <v>1065</v>
       </c>
       <c r="G501" s="24" t="s">
-        <v>1382</v>
+        <v>1066</v>
       </c>
       <c r="H501" s="24" t="s">
-        <v>283</v>
-[...3 lines deleted...]
-      </c>
+        <v>260</v>
+      </c>
+      <c r="I501" s="25"/>
       <c r="J501" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="502" spans="1:10" ht="11" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="502" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A502" s="13" t="s">
-        <v>486</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>1200</v>
+      </c>
+      <c r="B502" s="31" t="s">
+        <v>267</v>
       </c>
       <c r="C502" s="28" t="s">
-        <v>26</v>
+        <v>289</v>
       </c>
       <c r="D502" s="24" t="s">
-        <v>1383</v>
+        <v>1064</v>
       </c>
       <c r="E502" s="24"/>
       <c r="F502" s="24" t="s">
-        <v>1384</v>
+        <v>1065</v>
       </c>
       <c r="G502" s="24" t="s">
-        <v>1385</v>
+        <v>1066</v>
       </c>
       <c r="H502" s="24" t="s">
-        <v>283</v>
-[...3 lines deleted...]
-      </c>
+        <v>269</v>
+      </c>
+      <c r="I502" s="25"/>
       <c r="J502" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="503" spans="1:10" ht="11" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="503" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A503" s="13" t="s">
-        <v>339</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>1201</v>
+      </c>
+      <c r="B503" s="31" t="s">
+        <v>270</v>
       </c>
       <c r="C503" s="28" t="s">
-        <v>287</v>
-[...3 lines deleted...]
-        <v>De capul nostru *)</v>
+        <v>290</v>
+      </c>
+      <c r="D503" s="24" t="s">
+        <v>1064</v>
       </c>
       <c r="E503" s="24"/>
       <c r="F503" s="24" t="s">
-        <v>1266</v>
+        <v>1065</v>
       </c>
       <c r="G503" s="24" t="s">
-        <v>1267</v>
+        <v>1066</v>
       </c>
       <c r="H503" s="24" t="s">
-        <v>288</v>
+        <v>269</v>
       </c>
       <c r="I503" s="25"/>
       <c r="J503" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="504" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A504" s="13" t="s">
-        <v>339</v>
-[...1 lines deleted...]
-      <c r="B504" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="B504" s="31" t="s">
         <v>10</v>
       </c>
       <c r="C504" s="28" t="s">
-        <v>289</v>
-[...3 lines deleted...]
-        <v>Backrooms *)</v>
+        <v>291</v>
+      </c>
+      <c r="D504" s="24" t="s">
+        <v>1064</v>
       </c>
       <c r="E504" s="24"/>
       <c r="F504" s="24" t="s">
-        <v>1386</v>
+        <v>1065</v>
       </c>
       <c r="G504" s="24" t="s">
-        <v>1387</v>
+        <v>1066</v>
       </c>
       <c r="H504" s="24" t="s">
-        <v>288</v>
+        <v>245</v>
       </c>
       <c r="I504" s="25"/>
       <c r="J504" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="505" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A505" s="13" t="s">
-        <v>339</v>
-[...1 lines deleted...]
-      <c r="B505" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="B505" s="31" t="s">
         <v>10</v>
       </c>
       <c r="C505" s="28" t="s">
-        <v>197</v>
+        <v>212</v>
       </c>
       <c r="D505" s="24" t="s">
-        <v>1278</v>
+        <v>1079</v>
       </c>
       <c r="E505" s="24"/>
       <c r="F505" s="24" t="s">
-        <v>1279</v>
+        <v>435</v>
       </c>
       <c r="G505" s="24" t="s">
-        <v>1280</v>
+        <v>1080</v>
       </c>
       <c r="H505" s="24" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="I505" s="25"/>
       <c r="J505" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="506" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A506" s="13" t="s">
-        <v>339</v>
-[...1 lines deleted...]
-      <c r="B506" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="B506" s="31" t="s">
         <v>10</v>
       </c>
       <c r="C506" s="28" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>1388</v>
+        <v>32</v>
+      </c>
+      <c r="D506" s="24" t="str">
+        <f>HYPERLINK("https://agenda.liternet.ro/cronici/hanarokushogaakeruhini.html","Hana rokushô ga akeru hi ni / A New Dawn *)")</f>
+        <v>Hana rokushô ga akeru hi ni / A New Dawn *)</v>
       </c>
       <c r="E506" s="24"/>
       <c r="F506" s="24" t="s">
-        <v>610</v>
+        <v>1124</v>
       </c>
       <c r="G506" s="24" t="s">
-        <v>1389</v>
+        <v>1125</v>
       </c>
       <c r="H506" s="24" t="s">
-        <v>288</v>
+        <v>254</v>
       </c>
       <c r="I506" s="25"/>
       <c r="J506" s="26" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="507" spans="1:10" x14ac:dyDescent="0.25">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="507" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A507" s="13" t="s">
-        <v>339</v>
-[...1 lines deleted...]
-      <c r="B507" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="B507" s="31" t="s">
         <v>10</v>
       </c>
       <c r="C507" s="28" t="s">
-        <v>291</v>
+        <v>212</v>
       </c>
       <c r="D507" s="24" t="s">
-        <v>1390</v>
+        <v>1181</v>
       </c>
       <c r="E507" s="24"/>
       <c r="F507" s="24" t="s">
-        <v>1391</v>
+        <v>760</v>
       </c>
       <c r="G507" s="24" t="s">
-        <v>1392</v>
+        <v>1182</v>
       </c>
       <c r="H507" s="24" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="I507" s="25"/>
       <c r="J507" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="508" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A508" s="13" t="s">
-        <v>339</v>
-[...1 lines deleted...]
-      <c r="B508" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="B508" s="31" t="s">
         <v>10</v>
       </c>
       <c r="C508" s="28" t="s">
-        <v>292</v>
+        <v>212</v>
       </c>
       <c r="D508" s="24" t="s">
-        <v>1393</v>
+        <v>1206</v>
       </c>
       <c r="E508" s="24"/>
       <c r="F508" s="24" t="s">
-        <v>1394</v>
+        <v>1207</v>
       </c>
       <c r="G508" s="24" t="s">
-        <v>1395</v>
+        <v>1208</v>
       </c>
       <c r="H508" s="24" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="I508" s="25"/>
       <c r="J508" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="509" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A509" s="13" t="s">
-        <v>339</v>
-[...1 lines deleted...]
-      <c r="B509" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="B509" s="31" t="s">
         <v>10</v>
       </c>
       <c r="C509" s="28" t="s">
-        <v>293</v>
+        <v>212</v>
       </c>
       <c r="D509" s="24" t="s">
-        <v>1263</v>
+        <v>1075</v>
       </c>
       <c r="E509" s="24"/>
       <c r="F509" s="24" t="s">
-        <v>1264</v>
+        <v>1076</v>
       </c>
       <c r="G509" s="24" t="s">
-        <v>1265</v>
+        <v>1077</v>
       </c>
       <c r="H509" s="24" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="I509" s="25"/>
       <c r="J509" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="510" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A510" s="13" t="s">
-        <v>339</v>
-[...1 lines deleted...]
-      <c r="B510" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="B510" s="31" t="s">
         <v>10</v>
       </c>
       <c r="C510" s="28" t="s">
-        <v>294</v>
+        <v>212</v>
       </c>
       <c r="D510" s="24" t="s">
-        <v>1396</v>
+        <v>1185</v>
       </c>
       <c r="E510" s="24"/>
       <c r="F510" s="24" t="s">
-        <v>1397</v>
+        <v>1186</v>
       </c>
       <c r="G510" s="24" t="s">
-        <v>1398</v>
+        <v>1187</v>
       </c>
       <c r="H510" s="24" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="I510" s="25"/>
       <c r="J510" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="511" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A511" s="13" t="s">
-        <v>1270</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>312</v>
+      </c>
+      <c r="B511" s="31" t="s">
+        <v>10</v>
       </c>
       <c r="C511" s="28" t="s">
-        <v>137</v>
+        <v>292</v>
       </c>
       <c r="D511" s="24" t="s">
-        <v>1399</v>
+        <v>1183</v>
       </c>
       <c r="E511" s="24"/>
       <c r="F511" s="24" t="s">
-        <v>1337</v>
+        <v>495</v>
       </c>
       <c r="G511" s="24" t="s">
-        <v>1400</v>
+        <v>1184</v>
       </c>
       <c r="H511" s="24" t="s">
-        <v>288</v>
+        <v>266</v>
       </c>
       <c r="I511" s="25"/>
       <c r="J511" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="512" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A512" s="13" t="s">
-        <v>1404</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>312</v>
+      </c>
+      <c r="B512" s="31" t="s">
+        <v>10</v>
       </c>
       <c r="C512" s="28" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="D512" s="24" t="s">
-        <v>1401</v>
+        <v>1183</v>
       </c>
       <c r="E512" s="24"/>
       <c r="F512" s="24" t="s">
-        <v>1402</v>
+        <v>495</v>
       </c>
       <c r="G512" s="24" t="s">
-        <v>1403</v>
+        <v>1184</v>
       </c>
       <c r="H512" s="24" t="s">
-        <v>288</v>
+        <v>256</v>
       </c>
       <c r="I512" s="25"/>
       <c r="J512" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="513" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A513" s="13" t="s">
-        <v>1270</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>1209</v>
+      </c>
+      <c r="B513" s="31" t="s">
+        <v>294</v>
       </c>
       <c r="C513" s="28" t="s">
-        <v>102</v>
+        <v>295</v>
       </c>
       <c r="D513" s="24" t="s">
-        <v>1401</v>
+        <v>1183</v>
       </c>
       <c r="E513" s="24"/>
       <c r="F513" s="24" t="s">
-        <v>1402</v>
+        <v>495</v>
       </c>
       <c r="G513" s="24" t="s">
-        <v>1403</v>
+        <v>1184</v>
       </c>
       <c r="H513" s="24" t="s">
-        <v>288</v>
+        <v>254</v>
       </c>
       <c r="I513" s="25"/>
       <c r="J513" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="514" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A514" s="13" t="s">
-        <v>339</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>1086</v>
+      </c>
+      <c r="B514" s="31" t="s">
+        <v>211</v>
       </c>
       <c r="C514" s="28" t="s">
-        <v>297</v>
+        <v>40</v>
       </c>
       <c r="D514" s="24" t="s">
-        <v>1405</v>
+        <v>1183</v>
       </c>
       <c r="E514" s="24"/>
       <c r="F514" s="24" t="s">
-        <v>793</v>
+        <v>495</v>
       </c>
       <c r="G514" s="24" t="s">
-        <v>1406</v>
+        <v>1184</v>
       </c>
       <c r="H514" s="24" t="s">
-        <v>288</v>
+        <v>254</v>
       </c>
       <c r="I514" s="25"/>
       <c r="J514" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="515" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A515" s="13" t="s">
-        <v>339</v>
-[...1 lines deleted...]
-      <c r="B515" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="B515" s="31" t="s">
         <v>10</v>
       </c>
       <c r="C515" s="28" t="s">
-        <v>298</v>
-[...3 lines deleted...]
-        <v>Miroirs No. 3 *)</v>
+        <v>296</v>
+      </c>
+      <c r="D515" s="24" t="s">
+        <v>1183</v>
       </c>
       <c r="E515" s="24"/>
       <c r="F515" s="24" t="s">
-        <v>1407</v>
+        <v>495</v>
       </c>
       <c r="G515" s="24" t="s">
-        <v>1408</v>
+        <v>1184</v>
       </c>
       <c r="H515" s="24" t="s">
-        <v>299</v>
+        <v>260</v>
       </c>
       <c r="I515" s="25"/>
       <c r="J515" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="516" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A516" s="13" t="s">
-        <v>587</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>1200</v>
+      </c>
+      <c r="B516" s="31" t="s">
+        <v>267</v>
       </c>
       <c r="C516" s="28" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-        <v>Miroirs No. 3 *)</v>
+        <v>297</v>
+      </c>
+      <c r="D516" s="24" t="s">
+        <v>1183</v>
       </c>
       <c r="E516" s="24"/>
       <c r="F516" s="24" t="s">
-        <v>1407</v>
+        <v>495</v>
       </c>
       <c r="G516" s="24" t="s">
-        <v>1408</v>
+        <v>1184</v>
       </c>
       <c r="H516" s="24" t="s">
-        <v>300</v>
+        <v>269</v>
       </c>
       <c r="I516" s="25"/>
       <c r="J516" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="517" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A517" s="13" t="s">
-        <v>1409</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>1201</v>
+      </c>
+      <c r="B517" s="31" t="s">
+        <v>270</v>
       </c>
       <c r="C517" s="28" t="s">
-        <v>302</v>
-[...3 lines deleted...]
-        <v>Miroirs No. 3 *)</v>
+        <v>298</v>
+      </c>
+      <c r="D517" s="24" t="s">
+        <v>1183</v>
       </c>
       <c r="E517" s="24"/>
       <c r="F517" s="24" t="s">
-        <v>1407</v>
+        <v>495</v>
       </c>
       <c r="G517" s="24" t="s">
-        <v>1408</v>
+        <v>1184</v>
       </c>
       <c r="H517" s="24" t="s">
-        <v>300</v>
+        <v>269</v>
       </c>
       <c r="I517" s="25"/>
       <c r="J517" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="518" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A518" s="13" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1201</v>
+      </c>
+      <c r="B518" s="31" t="s">
+        <v>270</v>
       </c>
       <c r="C518" s="28" t="s">
-        <v>252</v>
-[...3 lines deleted...]
-        <v>Y *)</v>
+        <v>299</v>
+      </c>
+      <c r="D518" s="24" t="s">
+        <v>1183</v>
       </c>
       <c r="E518" s="24"/>
       <c r="F518" s="24" t="s">
-        <v>1268</v>
+        <v>495</v>
       </c>
       <c r="G518" s="24" t="s">
-        <v>1269</v>
+        <v>1184</v>
       </c>
       <c r="H518" s="24" t="s">
-        <v>303</v>
+        <v>245</v>
       </c>
       <c r="I518" s="25"/>
       <c r="J518" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="519" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A519" s="13" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>312</v>
+      </c>
+      <c r="B519" s="31" t="s">
+        <v>10</v>
       </c>
       <c r="C519" s="28" t="s">
-        <v>304</v>
-[...3 lines deleted...]
-        <v>Y *)</v>
+        <v>212</v>
+      </c>
+      <c r="D519" s="24" t="s">
+        <v>1188</v>
       </c>
       <c r="E519" s="24"/>
       <c r="F519" s="24" t="s">
-        <v>1268</v>
+        <v>1189</v>
       </c>
       <c r="G519" s="24" t="s">
-        <v>1269</v>
+        <v>1190</v>
       </c>
       <c r="H519" s="24" t="s">
-        <v>303</v>
+        <v>283</v>
       </c>
       <c r="I519" s="25"/>
       <c r="J519" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="520" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A520" s="13" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>312</v>
+      </c>
+      <c r="B520" s="31" t="s">
+        <v>10</v>
       </c>
       <c r="C520" s="28" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-        <v>Y *)</v>
+        <v>173</v>
+      </c>
+      <c r="D520" s="24" t="s">
+        <v>1106</v>
       </c>
       <c r="E520" s="24"/>
       <c r="F520" s="24" t="s">
-        <v>1268</v>
+        <v>1107</v>
       </c>
       <c r="G520" s="24" t="s">
-        <v>1269</v>
+        <v>1108</v>
       </c>
       <c r="H520" s="24" t="s">
-        <v>303</v>
+        <v>254</v>
       </c>
       <c r="I520" s="25"/>
       <c r="J520" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="521" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A521" s="13" t="s">
-        <v>1410</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>312</v>
+      </c>
+      <c r="B521" s="31" t="s">
+        <v>10</v>
       </c>
       <c r="C521" s="28" t="s">
-        <v>136</v>
-[...3 lines deleted...]
-        <v>Y *)</v>
+        <v>300</v>
+      </c>
+      <c r="D521" s="24" t="s">
+        <v>1106</v>
       </c>
       <c r="E521" s="24"/>
       <c r="F521" s="24" t="s">
-        <v>1268</v>
+        <v>1107</v>
       </c>
       <c r="G521" s="24" t="s">
-        <v>1269</v>
+        <v>1108</v>
       </c>
       <c r="H521" s="24" t="s">
-        <v>303</v>
+        <v>260</v>
       </c>
       <c r="I521" s="25"/>
       <c r="J521" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="522" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A522" s="13" t="s">
-        <v>339</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>1200</v>
+      </c>
+      <c r="B522" s="31" t="s">
+        <v>267</v>
       </c>
       <c r="C522" s="28" t="s">
-        <v>306</v>
-[...3 lines deleted...]
-        <v>Y *)</v>
+        <v>40</v>
+      </c>
+      <c r="D522" s="24" t="s">
+        <v>1106</v>
       </c>
       <c r="E522" s="24"/>
       <c r="F522" s="24" t="s">
-        <v>1268</v>
+        <v>1107</v>
       </c>
       <c r="G522" s="24" t="s">
-        <v>1269</v>
+        <v>1108</v>
       </c>
       <c r="H522" s="24" t="s">
-        <v>300</v>
+        <v>245</v>
       </c>
       <c r="I522" s="25"/>
       <c r="J522" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="523" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A523" s="13" t="s">
-        <v>1411</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>352</v>
+      </c>
+      <c r="B523" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="C523" s="28" t="s">
-        <v>308</v>
-[...3 lines deleted...]
-        <v>De capul nostru *)</v>
+        <v>173</v>
+      </c>
+      <c r="D523" s="24" t="s">
+        <v>1106</v>
       </c>
       <c r="E523" s="24"/>
       <c r="F523" s="24" t="s">
-        <v>1266</v>
+        <v>1107</v>
       </c>
       <c r="G523" s="24" t="s">
-        <v>1267</v>
+        <v>1108</v>
       </c>
       <c r="H523" s="24" t="s">
-        <v>309</v>
+        <v>245</v>
       </c>
       <c r="I523" s="25"/>
       <c r="J523" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="524" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A524" s="13" t="s">
-        <v>1412</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>357</v>
+      </c>
+      <c r="B524" s="31" t="s">
+        <v>23</v>
       </c>
       <c r="C524" s="28" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-        <v>De capul nostru *)</v>
+        <v>301</v>
+      </c>
+      <c r="D524" s="24" t="s">
+        <v>1106</v>
       </c>
       <c r="E524" s="24"/>
       <c r="F524" s="24" t="s">
-        <v>1266</v>
+        <v>1107</v>
       </c>
       <c r="G524" s="24" t="s">
-        <v>1267</v>
+        <v>1108</v>
       </c>
       <c r="H524" s="24" t="s">
-        <v>309</v>
+        <v>245</v>
       </c>
       <c r="I524" s="25"/>
       <c r="J524" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="525" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A525" s="13" t="s">
-        <v>587</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>312</v>
+      </c>
+      <c r="B525" s="31" t="s">
+        <v>10</v>
       </c>
       <c r="C525" s="28" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-        <v>De capul nostru *)</v>
+        <v>212</v>
+      </c>
+      <c r="D525" s="24" t="s">
+        <v>1210</v>
       </c>
       <c r="E525" s="24"/>
       <c r="F525" s="24" t="s">
-        <v>1266</v>
+        <v>1211</v>
       </c>
       <c r="G525" s="24" t="s">
-        <v>1267</v>
+        <v>1212</v>
       </c>
       <c r="H525" s="24" t="s">
-        <v>311</v>
+        <v>283</v>
       </c>
       <c r="I525" s="25"/>
       <c r="J525" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="526" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A526" s="13" t="s">
-        <v>1409</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>312</v>
+      </c>
+      <c r="B526" s="31" t="s">
+        <v>10</v>
       </c>
       <c r="C526" s="28" t="s">
-        <v>312</v>
-[...3 lines deleted...]
-        <v>De capul nostru *)</v>
+        <v>128</v>
+      </c>
+      <c r="D526" s="24" t="s">
+        <v>1194</v>
       </c>
       <c r="E526" s="24"/>
       <c r="F526" s="24" t="s">
-        <v>1266</v>
+        <v>1195</v>
       </c>
       <c r="G526" s="24" t="s">
-        <v>1267</v>
+        <v>1196</v>
       </c>
       <c r="H526" s="24" t="s">
-        <v>311</v>
+        <v>277</v>
       </c>
       <c r="I526" s="25"/>
       <c r="J526" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="527" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A527" s="13" t="s">
-        <v>1259</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>1200</v>
+      </c>
+      <c r="B527" s="31" t="s">
+        <v>267</v>
       </c>
       <c r="C527" s="28" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-        <v>De capul nostru *)</v>
+        <v>32</v>
+      </c>
+      <c r="D527" s="24" t="s">
+        <v>1194</v>
       </c>
       <c r="E527" s="24"/>
       <c r="F527" s="24" t="s">
-        <v>1266</v>
+        <v>1195</v>
       </c>
       <c r="G527" s="24" t="s">
-        <v>1267</v>
+        <v>1196</v>
       </c>
       <c r="H527" s="24" t="s">
-        <v>303</v>
+        <v>266</v>
       </c>
       <c r="I527" s="25"/>
       <c r="J527" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="528" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A528" s="13" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1201</v>
+      </c>
+      <c r="B528" s="31" t="s">
+        <v>270</v>
       </c>
       <c r="C528" s="28" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-        <v>De capul nostru *)</v>
+        <v>140</v>
+      </c>
+      <c r="D528" s="24" t="s">
+        <v>1194</v>
       </c>
       <c r="E528" s="24"/>
       <c r="F528" s="24" t="s">
-        <v>1266</v>
+        <v>1195</v>
       </c>
       <c r="G528" s="24" t="s">
-        <v>1267</v>
+        <v>1196</v>
       </c>
       <c r="H528" s="24" t="s">
-        <v>303</v>
+        <v>266</v>
       </c>
       <c r="I528" s="25"/>
       <c r="J528" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="529" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A529" s="13" t="s">
-        <v>481</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>312</v>
+      </c>
+      <c r="B529" s="31" t="s">
+        <v>10</v>
       </c>
       <c r="C529" s="28" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-        <v>De capul nostru *)</v>
+        <v>212</v>
+      </c>
+      <c r="D529" s="24" t="s">
+        <v>1191</v>
       </c>
       <c r="E529" s="24"/>
       <c r="F529" s="24" t="s">
-        <v>1266</v>
+        <v>1192</v>
       </c>
       <c r="G529" s="24" t="s">
-        <v>1267</v>
+        <v>1193</v>
       </c>
       <c r="H529" s="24" t="s">
-        <v>303</v>
+        <v>283</v>
       </c>
       <c r="I529" s="25"/>
       <c r="J529" s="26" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
     </row>
     <row r="530" spans="1:10" ht="11" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A530" s="13" t="s">
-        <v>1270</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>312</v>
+      </c>
+      <c r="B530" s="31" t="s">
+        <v>10</v>
       </c>
       <c r="C530" s="28" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-        <v>De capul nostru *)</v>
+        <v>302</v>
+      </c>
+      <c r="D530" s="24" t="s">
+        <v>1067</v>
       </c>
       <c r="E530" s="24"/>
       <c r="F530" s="24" t="s">
-        <v>1266</v>
+        <v>1068</v>
       </c>
       <c r="G530" s="24" t="s">
-        <v>1267</v>
+        <v>1069</v>
       </c>
       <c r="H530" s="24" t="s">
-        <v>303</v>
+        <v>283</v>
       </c>
       <c r="I530" s="25"/>
       <c r="J530" s="26" t="s">
-        <v>338</v>
-[...645 lines deleted...]
-      <c r="H553" s="24" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="531" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A531" s="39"/>
+      <c r="B531" s="36"/>
+      <c r="C531" s="37" t="s">
+        <v>303</v>
+      </c>
+      <c r="D531" s="38"/>
+      <c r="E531" s="38"/>
+      <c r="F531" s="11"/>
+      <c r="G531" s="14"/>
+      <c r="H531" s="14" t="s">
+        <v>304</v>
+      </c>
+      <c r="I531" s="12"/>
+      <c r="J531" s="12"/>
+    </row>
+    <row r="532" spans="1:10" s="15" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A532" s="39"/>
+      <c r="B532" s="36"/>
+      <c r="C532" s="37" t="s">
+        <v>305</v>
+      </c>
+      <c r="D532" s="40"/>
+      <c r="E532" s="41" t="s">
+        <v>306</v>
+      </c>
+      <c r="F532" s="42"/>
+      <c r="G532" s="42"/>
+      <c r="H532" s="42" t="s">
+        <v>307</v>
+      </c>
+      <c r="I532" s="43"/>
+      <c r="J532" s="43"/>
+    </row>
+    <row r="533" spans="1:10" s="15" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A533" s="39"/>
+      <c r="B533" s="36"/>
+      <c r="C533" s="44" t="s">
+        <v>308</v>
+      </c>
+      <c r="D533" s="45"/>
+      <c r="E533" s="46" t="s">
         <v>309</v>
       </c>
-      <c r="I553" s="25"/>
-[...235 lines deleted...]
-      <c r="J563" s="49"/>
+      <c r="F533" s="42"/>
+      <c r="G533" s="42"/>
+      <c r="H533" s="42"/>
+      <c r="I533" s="43"/>
+      <c r="J533" s="43"/>
+    </row>
+    <row r="534" spans="1:10" s="15" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A534" s="39"/>
+      <c r="B534" s="47" t="s">
+        <v>310</v>
+      </c>
+      <c r="C534" s="48"/>
+      <c r="D534" s="47"/>
+      <c r="E534" s="47"/>
+      <c r="F534" s="49"/>
+      <c r="G534" s="47"/>
+      <c r="H534" s="47"/>
+      <c r="I534" s="50"/>
+      <c r="J534" s="47"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A394:J502">
-    <sortCondition ref="C394"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A326:J447">
+    <sortCondition ref="C326"/>
   </sortState>
   <hyperlinks>
-    <hyperlink ref="H461" r:id="rId1" xr:uid="{29B84FBF-CC60-460A-A54C-56D27D9D6B4A}"/>
-[...2 lines deleted...]
-    <hyperlink ref="I26" r:id="rId4" xr:uid="{92D58EE5-848E-4F5E-B036-01E9EF91BF8B}"/>
+    <hyperlink ref="H390" r:id="rId1" xr:uid="{D2728F70-D926-4607-8097-B0C45663B2C8}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.15748031496062992" top="0.23622047244094491" bottom="0.31496062992125984" header="0.15748031496062992" footer="0.15748031496062992"/>
-  <pageSetup paperSize="9" scale="73" orientation="landscape" r:id="rId5"/>
+  <pageSetup paperSize="9" scale="73" orientation="landscape" r:id="rId2"/>
   <headerFooter>
-    <oddHeader>&amp;CSăptămîna 26 iun - 2 iul 2026</oddHeader>
+    <oddHeader>&amp;CSăptămîna 17 - 23 iul 2026</oddHeader>
     <oddFooter>&amp;L&amp;P/&amp;N</oddFooter>
   </headerFooter>
-  <drawing r:id="rId6"/>
+  <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>